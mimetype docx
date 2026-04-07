--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -257,191 +257,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Laure Rinié à propos de son ouvrage L’égalité femmes-hommes dans la formation : Les stratégies de valorisation du « féminin »</w:t>
+                <w:t xml:space="preserve">Loïc Szerdahelyi (dir.) : Quelle égalité pour l’école ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pouy-Bidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1 (9), </w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 44 (2), pp.165-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15bfq⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nqf.442.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453839v1</w:t>
+                <w:t xml:space="preserve">hal-05426456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Szerdahelyi (dir.) : Quelle égalité pour l’école ?</w:t>
+                <w:t xml:space="preserve">Entretien avec Laure Rinié à propos de son ouvrage L’égalité femmes-hommes dans la formation : Les stratégies de valorisation du « féminin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pouy-Bidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Vol. 44 (2), pp.165-167. </w:t>
+              <w:t xml:space="preserve">Revue GEF : Genre éducation formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nqf.442.0165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15bfq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426456v1</w:t>
+                <w:t xml:space="preserve">hal-05453839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignant·e d’EPS au prisme de la « question trans » en milieu scolaire</w:t>
               </w:r>
@@ -751,234 +751,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une « révolution » transféministe au sein des établissements scolaires ? Réflexions à partir de revendications de jeunes « trans » en Éducation Physique et Sportive (EPS)</w:t>
+                <w:t xml:space="preserve">Quel(s) lien(s) entre « EPS » et « Sport » dans une recherche sur les transidentités en milieu scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pouy-Bidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études « Genre et sexualités dans les établissements scolaires : une révolution féministe en cours ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Créteil, France</w:t>
+              <w:t xml:space="preserve">XIIIème colloque du réseau des doctorants en études sportives (REDESP) : « Sport : du local à l'Europe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866496v1</w:t>
+                <w:t xml:space="preserve">hal-03866529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel(s) lien(s) entre « EPS » et « Sport » dans une recherche sur les transidentités en milieu scolaire ?</w:t>
+                <w:t xml:space="preserve">Perceptions croisées d'élèves et d'enseignants sur des expériences LGBTQI+. Ce qui se dit dans les contextes scolaires de l'Éducation physique et des cyberviolences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pouy-Bidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème colloque du réseau des doctorants en études sportives (REDESP) : « Sport : du local à l'Europe »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conférence au Musée National de l'Éducation : « Les mots à l'école : discriminations, égalité et LGBTI+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866529v1</w:t>
+                <w:t xml:space="preserve">hal-03866562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions croisées d'élèves et d'enseignants sur des expériences LGBTQI+. Ce qui se dit dans les contextes scolaires de l'Éducation physique et des cyberviolences.</w:t>
+                <w:t xml:space="preserve">Une « révolution » transféministe au sein des établissements scolaires ? Réflexions à partir de revendications de jeunes « trans » en Éducation Physique et Sportive (EPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pouy-Bidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence au Musée National de l'Éducation : « Les mots à l'école : discriminations, égalité et LGBTI+</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées d'études « Genre et sexualités dans les établissements scolaires : une révolution féministe en cours ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866562v1</w:t>
+                <w:t xml:space="preserve">hal-03866496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1312,51 +1312,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="149F0735"/>
+    <w:nsid w:val="C8B7B229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1543,51 +1543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-pouy-bidard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouy-Bidard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453839v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bfq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0165" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25911" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210762v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866496v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05453882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087487v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-transidentites_en_education_physique_et_sportive_eps_bastien_pouy_bidard_anne_barrere_dominique_bret_sigolene_couchot_schiex_benjamin_moignard-9782140300875-76807.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-pouy-bidard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouy-Bidard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bfq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25911" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210762v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05453882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087487v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-transidentites_en_education_physique_et_sportive_eps_bastien_pouy_bidard_anne_barrere_dominique_bret_sigolene_couchot_schiex_benjamin_moignard-9782140300875-76807.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>