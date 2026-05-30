--- v1 (2026-04-07)
+++ v2 (2026-05-30)
@@ -579,672 +579,734 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)penser l'environnement des APSA à l'aune de la prise en charge des élèves trans en EPS</w:t>
+                <w:t xml:space="preserve">La « question trans », l'École et l'EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pouy-Bidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, 9782385192433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426485v1</w:t>
+                <w:t xml:space="preserve">hal-05627011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Contribution to Trans Studies in Physical Education</w:t>
+                <w:t xml:space="preserve">Transidentités en éducation physique et sportive (EPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pouy-Bidard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Prix Scientifique, Joëlle Chassin; Marie-Claude Esposito; Joël Bernat; Jean-Paul Chagnollaud; Jean-Louis Chiss; Jean-Marc Lachaud; Vincent Laniol; Jean-Marie Miossec; Jean-Claude Némery; Bruno Péquignot; Thomas Perroud; Denis Rolland; Philippe Tancelin; Gérard Teboul; Roger Teyssou; Dimitri Uzinidis, 978-2-14-030087-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210762v1</w:t>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">hal-03866496v1</w:t>
+                <w:t xml:space="preserve">hal-04087487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation physique et sportive en transition</w:t>
+                <w:t xml:space="preserve">(Re)penser l'environnement des APSA à l'aune de la prise en charge des élèves trans en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pouy-Bidard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...27 lines deleted...]
-                <w:t xml:space="preserve">tel-05453882v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement(s) &amp; inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Contribution to Trans Studies in Physical Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pouy-Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECER 2023 : The Value of Diversity in Education and Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Educational Research Association (EERA), Aug 2023, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel(s) lien(s) entre « EPS » et « Sport » dans une recherche sur les transidentités en milieu scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pouy-Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIème colloque du réseau des doctorants en études sportives (REDESP) : « Sport : du local à l'Europe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions croisées d'élèves et d'enseignants sur des expériences LGBTQI+. Ce qui se dit dans les contextes scolaires de l'Éducation physique et des cyberviolences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pouy-Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence au Musée National de l'Éducation : « Les mots à l'école : discriminations, égalité et LGBTI+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une « révolution » transféministe au sein des établissements scolaires ? Réflexions à partir de revendications de jeunes « trans » en Éducation Physique et Sportive (EPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pouy-Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études « Genre et sexualités dans les établissements scolaires : une révolution féministe en cours ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transidentités en éducation physique et sportive (EPS)</w:t>
+                <w:t xml:space="preserve">L'éducation physique et sportive en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pouy-Bidard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. CY Cergy Paris Université, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04087487v1</w:t>
+                <w:t xml:space="preserve">tel-05453882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1312,51 +1374,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8B7B229"/>
+    <w:nsid w:val="136CD7FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1543,51 +1605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-pouy-bidard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouy-Bidard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bfq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25911" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210762v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05453882v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087487v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-transidentites_en_education_physique_et_sportive_eps_bastien_pouy_bidard_anne_barrere_dominique_bret_sigolene_couchot_schiex_benjamin_moignard-9782140300875-76807.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-pouy-bidard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497757v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pouy-Bidard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bfq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25911" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cyrille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-transidentites_en_education_physique_et_sportive_eps_bastien_pouy_bidard_anne_barrere_dominique_bret_sigolene_couchot_schiex_benjamin_moignard-9782140300875-76807.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05453882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>