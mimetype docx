--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -115,347 +115,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Glevarec, Clément Combes, Raphaël Nowak, Philippe Cibois, Sortir. Sociologie des sorties culturelles des Français.es</w:t>
+                <w:t xml:space="preserve">« Venez en visiteur, partez en ami ». Les pratiques Greeters au prisme de la mise en tourisme des lieux et de la dimension participative non marchande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Articuler tourisme et patrimoine : enjeux globaux et résiliences territoriales, 13, [17 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1347n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13ltc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911169v1</w:t>
+                <w:t xml:space="preserve">hal-05015529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La figure de l’habitant-accueillant et ses imaginaires. Études des &amp;quot;Greeters&amp;quot; au Havre et à Caen la Mer</w:t>
+                <w:t xml:space="preserve">Hervé Glevarec, Clément Combes, Raphaël Nowak, Philippe Cibois, Sortir. Sociologie des sorties culturelles des Français.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes du tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, [Articles / 2025], 24 p. </w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/155se⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1347n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373236v1</w:t>
+                <w:t xml:space="preserve">hal-04911169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Claire Demesmay, &amp;quot;Jongler avec les cultures. Dynamiques identitaires des citoyens européens mobiles</w:t>
+                <w:t xml:space="preserve">La figure de l’habitant-accueillant et ses imaginaires. Études des &amp;quot;Greeters&amp;quot; au Havre et à Caen la Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, [Les comptes rendus / les livres / 2026], 5 p. </w:t>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [Articles / 2025], 24 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15gw0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/155se⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448859v1</w:t>
+                <w:t xml:space="preserve">hal-05373236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Venez en visiteur, partez en ami ». Les pratiques Greeters au prisme de la mise en tourisme des lieux et de la dimension participative non marchande</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Claire Demesmay, &amp;quot;Jongler avec les cultures. Dynamiques identitaires des citoyens européens mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Caribéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Articuler tourisme et patrimoine : enjeux globaux et résiliences territoriales, 13, [17 p.]. </w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [Les comptes rendus / les livres / 2026], 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13ltc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15gw0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015529v1</w:t>
+                <w:t xml:space="preserve">hal-05448859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -536,165 +536,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je vous conseille vivement de le visiter ». Quand les Greeters montrent​ les monuments de leurs villes</w:t>
+                <w:t xml:space="preserve">Moi ce que j'aime c'est quand on prend son temps&amp;quot;. Quand des habitant.e.s proposent des balades et font découvrir leurs quartiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque internationale : Faire vivre les monuments. Penser les expériences des publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre des monuments nationaux; Université Catholique de l'Ouest; ESTHUA, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">RFTM 2025 : 7ème Rencontres Francophones des Transports et Mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opal, Jun 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060563v1</w:t>
+                <w:t xml:space="preserve">hal-05136162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Greeters : Plusieurs acceptions de la médiation autour d'une même activité bénévole et touristique</w:t>
+                <w:t xml:space="preserve">« Je vous conseille vivement de le visiter ». Quand les Greeters montrent​ les monuments de leurs villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Médiation.s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Médiations - Sciences des lieux, sciences des liens (Sorbonne Université), Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque internationale : Faire vivre les monuments. Penser les expériences des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre des monuments nationaux; Université Catholique de l'Ouest; ESTHUA, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916575v1</w:t>
+                <w:t xml:space="preserve">hal-05060563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que font les Greeters des labels patrimoniaux ? Usages habitants et bénévoles de la mise en tourisme des lieux dans la ville du Havre</w:t>
               </w:r>
@@ -743,165 +743,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Greeters sont-ils des habitants comme les autres ? Étude d'une activité bénévole socialement située</w:t>
+                <w:t xml:space="preserve">Les Greeters : Plusieurs acceptions de la médiation autour d'une même activité bénévole et touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème édition de Colloque AsTRES. Tourisme et habitants : conflits, cohabitations et coopérations entre les visiteurs et les acteurs locaux et internationaux du tourisme et les populations des destinations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LARSH (Laboratoire de Recherche Sociétés &amp; Humanités); UPHF (Université Polytechnique Hauts-de-France); INSA (Institut National des sciences appliquées), Dec 2025, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international Médiation.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Médiations - Sciences des lieux, sciences des liens (Sorbonne Université), Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427810v1</w:t>
+                <w:t xml:space="preserve">hal-04916575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moi ce que j'aime c'est quand on prend son temps&amp;quot;. Quand des habitant.e.s proposent des balades et font découvrir leurs quartiers</w:t>
+                <w:t xml:space="preserve">Les Greeters sont-ils des habitants comme les autres ? Étude d'une activité bénévole socialement située</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFTM 2025 : 7ème Rencontres Francophones des Transports et Mobilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opal, Jun 2025, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">14ème édition de Colloque AsTRES. Tourisme et habitants : conflits, cohabitations et coopérations entre les visiteurs et les acteurs locaux et internationaux du tourisme et les populations des destinations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARSH (Laboratoire de Recherche Sociétés &amp; Humanités); UPHF (Université Polytechnique Hauts-de-France); INSA (Institut National des sciences appliquées), Dec 2025, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136162v1</w:t>
+                <w:t xml:space="preserve">hal-05427810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme de demain sera-t-il participatif ? Étude sociologique de la mise en tourisme des lieux et des activités Greeters en Normandie</w:t>
               </w:r>
@@ -1226,173 +1226,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénévolat et singularités, une innovation au-delà de la dimension marchande ? Les activités Greeters comme exemples de participations habitantes à la mise en tourisme des lieux et des espaces vécus</w:t>
+                <w:t xml:space="preserve">“Venez en visiteur, partez en ami”. Les pratiques Greeters au prisme de la mise en tourisme des lieux et de la dimension participative non-marchande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Rencontre Internationale des Jeunes Chercheurs en Tourisme (RIJCT 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EIREST (Paris 1-Panthéon Sorbonne), Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème colloque sino-européen du tourisme : tourisme, interculturalité et patrimoine immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESTHUA Tourisme et Culture, Université d'Angers; EST Essaouira, Université Cadi Ayyad; Université de Ningbo, Oct 2023, Marrachech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725367v1</w:t>
+                <w:t xml:space="preserve">hal-04725510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Venez en visiteur, partez en ami”. Les pratiques Greeters au prisme de la mise en tourisme des lieux et de la dimension participative non-marchande</w:t>
+                <w:t xml:space="preserve">Bénévolat et singularités, une innovation au-delà de la dimension marchande ? Les activités Greeters comme exemples de participations habitantes à la mise en tourisme des lieux et des espaces vécus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque sino-européen du tourisme : tourisme, interculturalité et patrimoine immatériel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESTHUA Tourisme et Culture, Université d'Angers; EST Essaouira, Université Cadi Ayyad; Université de Ningbo, Oct 2023, Marrachech, Maroc</w:t>
+              <w:t xml:space="preserve">7ème Rencontre Internationale des Jeunes Chercheurs en Tourisme (RIJCT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EIREST (Paris 1-Panthéon Sorbonne), Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725510v1</w:t>
+                <w:t xml:space="preserve">hal-04725367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les greeters sont-ils des habitants comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1539,51 +1633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911169v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ruaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1347n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155se" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448859v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gw0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015529v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ltc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136146v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136162v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015529v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ruaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ltc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1347n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155se" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448859v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gw0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136146v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427810v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725510v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>