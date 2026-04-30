--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -81,1404 +81,1379 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Venez en visiteur, partez en ami ». Les pratiques Greeters au prisme de la mise en tourisme des lieux et de la dimension participative non marchande</w:t>
+                <w:t xml:space="preserve">Les greeters sont-ils des habitants comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Caribéennes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Habitants et tourisme, 389, pp.52-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015529v1</w:t>
+                <w:t xml:space="preserve">hal-05574965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glevarec, Clément Combes, Raphaël Nowak, Philippe Cibois, Sortir. Sociologie des sorties culturelles des Français.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1347n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure de l’habitant-accueillant et ses imaginaires. Études des &amp;quot;Greeters&amp;quot; au Havre et à Caen la Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, [Articles / 2025], 24 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/155se⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Claire Demesmay, &amp;quot;Jongler avec les cultures. Dynamiques identitaires des citoyens européens mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, [Les comptes rendus / les livres / 2026], 5 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15gw0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15gw0⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Venez en visiteur, partez en ami ». Les pratiques Greeters au prisme de la mise en tourisme des lieux et de la dimension participative non marchande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Articuler tourisme et patrimoine : enjeux globaux et résiliences territoriales, 13, [17 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13ltc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05448859v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moi ce que j’aime c’est qu’on prend le temps. Quand des habitant.e.s proposent des balades et font découvrir leurs quartiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire P2M : Le temps de la marche. Pratiques et politiques de la mobilité ordinaire, de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Passé-Présent-Mobilité (P2M), Feb 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moi ce que j'aime c'est quand on prend son temps&amp;quot;. Quand des habitant.e.s proposent des balades et font découvrir leurs quartiers</w:t>
+                <w:t xml:space="preserve">Les Greeters : Plusieurs acceptions de la médiation autour d'une même activité bénévole et touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFTM 2025 : 7ème Rencontres Francophones des Transports et Mobilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opal, Jun 2025, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Colloque international Médiation.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Médiations - Sciences des lieux, sciences des liens (Sorbonne Université), Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136162v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je vous conseille vivement de le visiter ». Quand les Greeters montrent​ les monuments de leurs villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque internationale : Faire vivre les monuments. Penser les expériences des publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre des monuments nationaux; Université Catholique de l'Ouest; ESTHUA, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que font les Greeters des labels patrimoniaux ? Usages habitants et bénévoles de la mise en tourisme des lieux dans la ville du Havre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labels patrimoniaux : stop ou encore ? Les labels du patrimoine culturel et naturel face aux enjeux de développement local et touristique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CITERES; Université de Tours, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Greeters : Plusieurs acceptions de la médiation autour d'une même activité bénévole et touristique</w:t>
+                <w:t xml:space="preserve">Les Greeters sont-ils des habitants comme les autres ? Étude d'une activité bénévole socialement située</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Médiation.s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Médiations - Sciences des lieux, sciences des liens (Sorbonne Université), Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">14ème édition de Colloque AsTRES. Tourisme et habitants : conflits, cohabitations et coopérations entre les visiteurs et les acteurs locaux et internationaux du tourisme et les populations des destinations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARSH (Laboratoire de Recherche Sociétés &amp; Humanités); UPHF (Université Polytechnique Hauts-de-France); INSA (Institut National des sciences appliquées), Dec 2025, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916575v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Greeters sont-ils des habitants comme les autres ? Étude d'une activité bénévole socialement située</w:t>
+                <w:t xml:space="preserve">Moi ce que j'aime c'est quand on prend son temps&amp;quot;. Quand des habitant.e.s proposent des balades et font découvrir leurs quartiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème édition de Colloque AsTRES. Tourisme et habitants : conflits, cohabitations et coopérations entre les visiteurs et les acteurs locaux et internationaux du tourisme et les populations des destinations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LARSH (Laboratoire de Recherche Sociétés &amp; Humanités); UPHF (Université Polytechnique Hauts-de-France); INSA (Institut National des sciences appliquées), Dec 2025, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">RFTM 2025 : 7ème Rencontres Francophones des Transports et Mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opal, Jun 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427810v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme de demain sera-t-il participatif ? Étude sociologique de la mise en tourisme des lieux et des activités Greeters en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demain : 4ème Journée d'Etudes de l'Ecole Doctorale Homme, Sociétés, Risques et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Normandie Université, Mar 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montrer un « visage amical » d’un lieu : quand les Greeters évoquent les monuments de leurs villes</w:t>
+                <w:t xml:space="preserve">Bénévolat et tourisme. L'étude des activités Greeters à l'aune des populations retraitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire vivre les monuments : mises en scène, espaces et public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de l'Ouest, Jun 2024, Arradon, France</w:t>
+              <w:t xml:space="preserve">Les âges de l'espace, les espaces de l'âge. Atelier doctoral du RT9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atelier doctoral du RT9 de l'AFS, Oct 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725267v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénévolat et tourisme. L'étude des activités Greeters à l'aune des populations retraitées</w:t>
+                <w:t xml:space="preserve">Montrer un « visage amical » d’un lieu : quand les Greeters évoquent les monuments de leurs villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les âges de l'espace, les espaces de l'âge. Atelier doctoral du RT9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atelier doctoral du RT9 de l'AFS, Oct 2024, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Faire vivre les monuments : mises en scène, espaces et public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de l'Ouest, Jun 2024, Arradon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742728v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénévolat et tourisme : quand l'habitant montre ses espaces vécus dans l'espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée d'études des jeunes chercheur.e.s du laboratoire CERREV. Atelier 1. Publics, inclusion et problèmes sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERREV - Université de Caen, Apr 2024, Caen (MRSH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tati et la mise en tourisme des lieux, le cas de Playtime et du personnage de Barbara (1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagining Tourism and Tourists. Fiction, practices and representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREST (Université Paris 1 - Panthéon Sorbonne); Département de Géographie, Université de Genève; Département d'Anthropologie, Université de Berkeley, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Venez en visiteur, partez en ami”. Les pratiques Greeters au prisme de la mise en tourisme des lieux et de la dimension participative non-marchande</w:t>
+                <w:t xml:space="preserve">Bénévolat et singularités, une innovation au-delà de la dimension marchande ? Les activités Greeters comme exemples de participations habitantes à la mise en tourisme des lieux et des espaces vécus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque sino-européen du tourisme : tourisme, interculturalité et patrimoine immatériel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESTHUA Tourisme et Culture, Université d'Angers; EST Essaouira, Université Cadi Ayyad; Université de Ningbo, Oct 2023, Marrachech, Maroc</w:t>
+              <w:t xml:space="preserve">7ème Rencontre Internationale des Jeunes Chercheurs en Tourisme (RIJCT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EIREST (Paris 1-Panthéon Sorbonne), Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725510v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénévolat et singularités, une innovation au-delà de la dimension marchande ? Les activités Greeters comme exemples de participations habitantes à la mise en tourisme des lieux et des espaces vécus</w:t>
+                <w:t xml:space="preserve">“Venez en visiteur, partez en ami”. Les pratiques Greeters au prisme de la mise en tourisme des lieux et de la dimension participative non-marchande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Rencontre Internationale des Jeunes Chercheurs en Tourisme (RIJCT 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EIREST (Paris 1-Panthéon Sorbonne), Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème colloque sino-européen du tourisme : tourisme, interculturalité et patrimoine immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESTHUA Tourisme et Culture, Université d'Angers; EST Essaouira, Université Cadi Ayyad; Université de Ningbo, Oct 2023, Marrachech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...52 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05574965v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1633,51 +1608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015529v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ruaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ltc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1347n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155se" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448859v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gw0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136146v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427810v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725309v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725510v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574965v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ruaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1347n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155se" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gw0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ltc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427810v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725544v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725341v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>