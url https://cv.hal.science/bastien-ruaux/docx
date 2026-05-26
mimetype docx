--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -605,165 +605,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Greeters : Plusieurs acceptions de la médiation autour d'une même activité bénévole et touristique</w:t>
+                <w:t xml:space="preserve">« Je vous conseille vivement de le visiter ». Quand les Greeters montrent​ les monuments de leurs villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Médiation.s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Médiations - Sciences des lieux, sciences des liens (Sorbonne Université), Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque internationale : Faire vivre les monuments. Penser les expériences des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre des monuments nationaux; Université Catholique de l'Ouest; ESTHUA, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916575v1</w:t>
+                <w:t xml:space="preserve">hal-05060563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je vous conseille vivement de le visiter ». Quand les Greeters montrent​ les monuments de leurs villes</w:t>
+                <w:t xml:space="preserve">Les Greeters : Plusieurs acceptions de la médiation autour d'une même activité bénévole et touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Ruaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque internationale : Faire vivre les monuments. Penser les expériences des publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre des monuments nationaux; Université Catholique de l'Ouest; ESTHUA, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Médiation.s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Médiations - Sciences des lieux, sciences des liens (Sorbonne Université), Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060563v1</w:t>
+                <w:t xml:space="preserve">hal-04916575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que font les Greeters des labels patrimoniaux ? Usages habitants et bénévoles de la mise en tourisme des lieux dans la ville du Havre</w:t>
               </w:r>
@@ -1608,51 +1608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574965v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ruaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1347n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155se" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gw0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ltc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060563v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427810v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725544v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725341v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574965v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Ruaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911169v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1347n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155se" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gw0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ltc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427810v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725544v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725341v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725367v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725510v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>