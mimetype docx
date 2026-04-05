--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bastien Rueff </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Membre scientifique de l'Ecole française d'Athènes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien-rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5590-060X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250798700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien.rueff@efa.gr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche / Research Interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Monde égéen protohistorique / Protohistoric Aegean world</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ustensiles de combustion / Burning ustensils</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des sens / Archaeology of the senses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des techniques / Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche / Research Interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Monde égéen protohistorique / Protohistoric Aegean world</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Céramique / Ceramics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des sens / Archaeology of the senses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des techniques / Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche à l'Ecole française d'Athènes / Research project at the French School at Athens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substances odorantes et techniques de parfumerie dans le monde égéen protohistorique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les textes en linéaire B de la période mycénienne font état d’une véritable industrie palatiale d’huiles parfumées à la fin de l’âge du Bronze (1450-1150 av. J.-C.) en Grèce continentale et en Crète. La découverte d’un atelier de parfumeur à Chamalevri, en Crète, daté des environs de 2100 av. J.-C. indique cependant que la confection de parfums est d’au moins un demi-siècle plus ancienne dans le monde égéen. L’objectif de ce projet est de reconstituer les techniques de parfumerie dans cette région au IIe millénaire, en s’appuyant sur la documentation textuelle ainsi que sur les découvertes archéologiques. Tirant profit de l’étude en cours d’une centaine de récipients liés à la préparation et à la diffusion de parfums, il propose de mettre en œuvre un programme d’analyses de résidus organiques visant à identifier les matières grasses aromatisées, des expérimentations permettant de reconstituer les techniques de parfumerie ainsi qu’une restitution au grand public des odeurs du passé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat / PhD thesis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la lampe à la lumière en Crète minoenne (3200-1100 av. J.-C.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma thèse de doctorat propose une analyse fonctionnelle des lampes minoennes, depuis la mèche jusqu’à la lumière produite. L’étude a porté sur 543 de ces objets, issus de sept sites dont la séquence chronologique couvre l’ensemble de l’âge du Bronze : Myrtos Phournou Korifi, Malia, Palaikastro, Kommos et La Canée Place Sainte-Catherine. La sélection du corpus a été guidée par la volonté d’observer l’évolution de la place de ces objets dans les dispositifs d’éclairage des bâtiments à mesure du temps, mais aussi selon la nature et la fonction des édifices (administratifs, funéraires, résidentiels, artisanaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My Ph.D. thesis conducts a functional analysis of Minoan lamps, delving into their components from the wick to the light they emit. The study encompasses 543 of these items sourced from seven sites, spanning the entire Bronze Age: Myrtos Phournou Korifi, Malia, Palaikastro, Kommos, and Chania Place Sainte-Catherine. The selection of this material was driven by the aim of observing how the role of these objects evolved in building lighting systems over time, considering both the nature and function of the structures (administrative, funerary, residential, artisanal).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes / positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Membre scientifique de l'Ecole française d'Athènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Chargé de pilotage de l’Axe 2 du programme ANR TiMMA (Timbers in Minoan and Mycenaean Archaeology) : responsable du développement de la base de données et du site web. Responsable : Sylvie Rougier-Blanc (UPEC/CRHEC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Responsable du projet curatorial de Cnossos (Crète) : gestion, enregistrement et conditionnement du mobilier archéologique. Responsable : Kostis Christakis (BSA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Contrat doctoral de l'INHA, domaine Histoire de l'art antique et de l'archéologie. Responsable : Cécile Colonna (INHA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement / Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifications CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Qualifié aux postes de maître de conférences dans les commissions CNU 20, 21, 72.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours magistraux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Aux origines de l’archéologie. Université Paris 1 Panthéon-Sorbonne. Licence 1. 7 HETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux dirigés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Outils et méthodes d’analyse. Université Paris 1 Panthéon-Sorbonne. Licence 1. 78 HETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Archéologie des techniques. Université Paris 1 Panthéon-Sorbonne. Licence 2. 5 HETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Protohistoire égéenne. Université Paris 1 Panthéon-Sorbonne. Licence 2. 36 HETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des programmes de recherche / Participation in research programs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mission française à Malia (Crète) |Chrysolakkos et secteur Pi|. Programme de fouilles et d’analyse du mobilier de l’École française d’Athènes. Responsables : Sylvie Müller Celka (Archéorient-UMR 5133) et Maia Pomadère (Université Paris 1/ArScAn-UMR 7041)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Projet collectif Argiles. Programme quinquennal de ArScAn-UMR 7041. Responsable : Xavier Faivre (ArScAn-UMR 7041)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Le mobilier lithique : vie quotidienne et artisanat à Malia. Programme quinquennal de l’École française d’Athènes. Responsable : Haris Procopiou (Université Paris 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Une histoire de l’art antique inachevée. Les dessins de Jean-Baptiste Muret. Programme de l’Institut national d’histoire de l’art. Responsable : Cécile Colonna (INHA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Architecture flamboyante en Europe occidentale - base photographique Roland Sanfaçon. Programme de l’Institut national d’histoire de l’art. Responsable : Arnaud Timbert (Université Lille 3).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lampe à la lumière en Crète minoenne (3200-1100 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Paris 1 - Panthéon Sorbonne, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03221006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déesses aux serpents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l'Alta Rocca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femina celesta. Symboles du féminin sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans la société minoenne (âge du Bronze, 3200-1100 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l'Alta Rocca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femina celesta. Symboles du féminin sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-494033-00-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole expérimental de reconstitution du fonctionnement des lampes minoennes en terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argiles : De la physique du matériau à l’expérimentation. Actes des journées d’études du Programme Collectif « Argiles » (2018-2020). Unité mixte de recherche Archéologies et sciences de l’Antiquité (UMR 7041 – ArScAn, Nanterre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Archaeology, 2023, 9781789694215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising lighting ambiances through the study of lamps in Kommos town (Crete) during the Bronze Age (3200-1100 B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Chrzanovski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek, Roman and Byzantine lamps from the Mediterranean to the Black Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-mergoil.com/fr/monographies-instrumentum/223-greek-roman-and-byzantine-lamps-from-the-mediterranean-to-the-black-sea-9782355180958.html, 2019, Greek, Roman and Byzantine lamps from the Mediterranean to the Black Sea. Acts of the 5th Lychnological Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terpni. Campagne de terrain 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Malamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez-Sève Laurianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boubounelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Chalazonitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xfk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with post-excavation data: the Omeka S TiMMA web-database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (Article e5), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senses and Activities: a Virtual Reconstruction of the Potter’s Workshop and the North Area of Quartier Mu at Malia (c. 1800-1700 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Messini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Procopiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.91-112. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14434/sdh.v7i2.36158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation scientifique. Pour une archéologie en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation de l’espace et du temps au Quartier Mu de Malia (Crète, âge du Bronze, 3200 – 1100 av. J.-C.), à la lumière des lampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Revue d'histoire de l'énergie, 2, http://www.energyhistory.eu/fr/dossier/lorganisation-de-lespace-et-du-temps-au-quartier-mu-de-malia-crete-age-du-bronze-3200-1100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization of space and time in the quartier Mu of Malia (Crete, bronze age, 3200-1100 BC), in light of lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras, Siteia. The Pre- and Proto-palatial cemetery in context. Acts of a two-day conference held at the Danish Institute at Athens, 14-15 February 2015. – M. Tsipopoulou ed. – Aarhus : University Press, 2017. – 446 p. : bibliogr., index, fig. – (Monographs of the Danish Institute at Athens, ISSN : 1397.1433 ; 21). – ISBN : 978.87.7184.157.2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.211-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greek-Swedish Excavations at the Agia Aikaterini Square Kastelli, Khania 1970-1987, 2001, 2005 and 2008. Results of the excavations under the direction of Yannis Tzedakis and Carl-Gustaf Styrenius. – E Hallager,. B. P. Hallager eds. – Stockholm : Svenska Institutet i Athen, 2016. – 2 vol., 496 p.+218 pl. : bibliogr., index, fig. – (Skrifter utgivna av Svenska Institutet i Athen, ISSN : 0586.0539, 4° ; 47:5), (Acta Instituti Atheniensis Regni Sueciae, series in 4° ; 47). – ISBN : 978.91.7916.064.7.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière du passé à la faveur de la réalité virtuelle. Une archéologie des perceptions en Méditerranée orientale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La 3D en archéologie, 146 (146), pp.28-32. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ερευνητικό πρόγραμμα στην Τερπνή Δήμου Βισαλτίας, Π.Ε. Σερρών, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez-Sève Laurianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Malamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efthymios Rizos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Chalazonitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36η Συνάντηση για το Αρχαιολογικό Έργο στη Μακεδονία και τη Θράκη</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where there is Smoke there is Fire: An Experimental and Use-wear Approach of Domestic Minoans Fire Structures from Malia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Ogawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ScapeCon 6: Contextualizing Fire in Aegean Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, Dec 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the function of Aegean fireboxe. An integrated archaeological, experimental and archaeometric study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Eleni Konstantinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Kordatzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roumpou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Half a Century of Archaeological Science in Greece: Past, Present, &amp; Future. Celebrating 50 Years, The Marc and Ismene Fitch Laboratory for Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mezcla ! Un festin chez les anciens Mayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old branches! The last subnatural forests of temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poteries des terres du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Bajeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Mavrocordatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiMMA Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rougier Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite leçon de hiéroglyphes égyptiens (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Méditerranée orientale au Moyen-Orient : l’archéologie de la lumière en plein développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past & Curious, la série de dessins animés d'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begho, un marché en Afrique de l'Ouest au XVIe siècle (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Curious, la série de dessins animés d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers bûcherons d'Armorique (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bénéteaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une journée dans la peau d'Homo heidelbergensis (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures néolithiques : quand la pierre se fait perle (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles mérovingiennes : l'habit fait-il le mort ? (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Bougraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture néolithique à la loupe (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A table ! Cuisiner il y a 8000 ans (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drieu Léa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les jupes des pyramides mayas (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apicius et l'antique fromage normand (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Spiesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feu chez les Iñupiat (Alaska) (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vanlandeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une année dans les campagnes de Gaule romaine (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huitorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Venise du Nouveau Monde (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Biar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monastères bouddhiques oubliés de Haḍḍa (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Vanleene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tablette et le calame : à l'école des scribes mésopotamiens (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touillon-Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of the North Area of Quartier Mu at Malia (1800-1700 BC, Crete)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Procopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Messini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of the Potter's workshop of Quartier Mu at Malia (1800-1700 BC, Crete)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Procopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Messini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dessin à l’objet. Etude des œuvres conservées au Musée Antoine Vivenel de Compiègne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer le banquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques ressources pour l’histoire de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vademecum à l’usage des futurs collaborateurs au programme Digital Muret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lampe à la lumière en Crète minoenne (3200 – 1100 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dessins d’antiques, sources essentielles de l’histoire de l’archéologie. L’exemple du volume II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication du volume I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’Est, du nouveau…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les torques, de Muret à nos jours (XIXè – XXIè siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une source pour le Digital Muret : le catalogue des lampes antiques de la Bibliothèque nationale de Marie-Christine Hellmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des origines du dessin archéologique à Digital Muret : l’œuvre de Jean-Baptiste Muret (1795-1866)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonna Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Salviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bastien Rueff </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Membre scientifique de l'Ecole française d'Athènes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien-rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5590-060X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250798700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien.rueff@efa.gr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche / Research Interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Monde égéen protohistorique / Protohistoric Aegean world</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ustensiles de combustion / Burning ustensils</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des sens / Archaeology of the senses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des techniques / Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche / Research Interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Monde égéen protohistorique / Protohistoric Aegean world</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Céramique / Ceramics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des sens / Archaeology of the senses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des techniques / Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche à l'Ecole française d'Athènes / Research project at the French School at Athens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substances odorantes et techniques de parfumerie dans le monde égéen protohistorique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les textes en linéaire B de la période mycénienne font état d’une véritable industrie palatiale d’huiles parfumées à la fin de l’âge du Bronze (1450-1150 av. J.-C.) en Grèce continentale et en Crète. La découverte d’un atelier de parfumeur à Chamalevri, en Crète, daté des environs de 2100 av. J.-C. indique cependant que la confection de parfums est d’au moins un demi-siècle plus ancienne dans le monde égéen. L’objectif de ce projet est de reconstituer les techniques de parfumerie dans cette région au IIe millénaire, en s’appuyant sur la documentation textuelle ainsi que sur les découvertes archéologiques. Tirant profit de l’étude en cours d’une centaine de récipients liés à la préparation et à la diffusion de parfums, il propose de mettre en œuvre un programme d’analyses de résidus organiques visant à identifier les matières grasses aromatisées, des expérimentations permettant de reconstituer les techniques de parfumerie ainsi qu’une restitution au grand public des odeurs du passé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat / PhD thesis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la lampe à la lumière en Crète minoenne (3200-1100 av. J.-C.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma thèse de doctorat propose une analyse fonctionnelle des lampes minoennes, depuis la mèche jusqu’à la lumière produite. L’étude a porté sur 543 de ces objets, issus de sept sites dont la séquence chronologique couvre l’ensemble de l’âge du Bronze : Myrtos Phournou Korifi, Malia, Palaikastro, Kommos et La Canée Place Sainte-Catherine. La sélection du corpus a été guidée par la volonté d’observer l’évolution de la place de ces objets dans les dispositifs d’éclairage des bâtiments à mesure du temps, mais aussi selon la nature et la fonction des édifices (administratifs, funéraires, résidentiels, artisanaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My Ph.D. thesis conducts a functional analysis of Minoan lamps, delving into their components from the wick to the light they emit. The study encompasses 543 of these items sourced from seven sites, spanning the entire Bronze Age: Myrtos Phournou Korifi, Malia, Palaikastro, Kommos, and Chania Place Sainte-Catherine. The selection of this material was driven by the aim of observing how the role of these objects evolved in building lighting systems over time, considering both the nature and function of the structures (administrative, funerary, residential, artisanal).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes / positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Membre scientifique de l'Ecole française d'Athènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Chargé de pilotage de l’Axe 2 du programme ANR TiMMA (Timbers in Minoan and Mycenaean Archaeology) : responsable du développement de la base de données et du site web. Responsable : Sylvie Rougier-Blanc (UPEC/CRHEC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Responsable du projet curatorial de Cnossos (Crète) : gestion, enregistrement et conditionnement du mobilier archéologique. Responsable : Kostis Christakis (BSA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Contrat doctoral de l'INHA, domaine Histoire de l'art antique et de l'archéologie. Responsable : Cécile Colonna (INHA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement / Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifications CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Qualifié aux postes de maître de conférences dans les commissions CNU 20, 21, 72.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours magistraux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Aux origines de l’archéologie. Université Paris 1 Panthéon-Sorbonne. Licence 1. 7 HETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux dirigés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Outils et méthodes d’analyse. Université Paris 1 Panthéon-Sorbonne. Licence 1. 78 HETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Archéologie des techniques. Université Paris 1 Panthéon-Sorbonne. Licence 2. 5 HETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Protohistoire égéenne. Université Paris 1 Panthéon-Sorbonne. Licence 2. 36 HETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des programmes de recherche / Participation in research programs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mission française à Malia (Crète) |Chrysolakkos et secteur Pi|. Programme de fouilles et d’analyse du mobilier de l’École française d’Athènes. Responsables : Sylvie Müller Celka (Archéorient-UMR 5133) et Maia Pomadère (Université Paris 1/ArScAn-UMR 7041)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Projet collectif Argiles. Programme quinquennal de ArScAn-UMR 7041. Responsable : Xavier Faivre (ArScAn-UMR 7041)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Le mobilier lithique : vie quotidienne et artisanat à Malia. Programme quinquennal de l’École française d’Athènes. Responsable : Haris Procopiou (Université Paris 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Une histoire de l’art antique inachevée. Les dessins de Jean-Baptiste Muret. Programme de l’Institut national d’histoire de l’art. Responsable : Cécile Colonna (INHA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Architecture flamboyante en Europe occidentale - base photographique Roland Sanfaçon. Programme de l’Institut national d’histoire de l’art. Responsable : Arnaud Timbert (Université Lille 3).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lampe à la lumière en Crète minoenne (3200-1100 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Paris 1 - Panthéon Sorbonne, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03221006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans la société minoenne (âge du Bronze, 3200-1100 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l'Alta Rocca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femina celesta. Symboles du féminin sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-494033-00-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déesses aux serpents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l'Alta Rocca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femina celesta. Symboles du féminin sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole expérimental de reconstitution du fonctionnement des lampes minoennes en terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argiles : De la physique du matériau à l’expérimentation. Actes des journées d’études du Programme Collectif « Argiles » (2018-2020). Unité mixte de recherche Archéologies et sciences de l’Antiquité (UMR 7041 – ArScAn, Nanterre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Archaeology, 2023, 9781789694215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising lighting ambiances through the study of lamps in Kommos town (Crete) during the Bronze Age (3200-1100 B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Chrzanovski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek, Roman and Byzantine lamps from the Mediterranean to the Black Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-mergoil.com/fr/monographies-instrumentum/223-greek-roman-and-byzantine-lamps-from-the-mediterranean-to-the-black-sea-9782355180958.html, 2019, Greek, Roman and Byzantine lamps from the Mediterranean to the Black Sea. Acts of the 5th Lychnological Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terpni. Campagne de terrain 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Malamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez-Sève Laurianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boubounelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Chalazonitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xfk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with post-excavation data: the Omeka S TiMMA web-database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (Article e5), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senses and Activities: a Virtual Reconstruction of the Potter’s Workshop and the North Area of Quartier Mu at Malia (c. 1800-1700 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Messini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Procopiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.91-112. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14434/sdh.v7i2.36158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation scientifique. Pour une archéologie en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation de l’espace et du temps au Quartier Mu de Malia (Crète, âge du Bronze, 3200 – 1100 av. J.-C.), à la lumière des lampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Revue d'histoire de l'énergie, 2, http://www.energyhistory.eu/fr/dossier/lorganisation-de-lespace-et-du-temps-au-quartier-mu-de-malia-crete-age-du-bronze-3200-1100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization of space and time in the quartier Mu of Malia (Crete, bronze age, 3200-1100 BC), in light of lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras, Siteia. The Pre- and Proto-palatial cemetery in context. Acts of a two-day conference held at the Danish Institute at Athens, 14-15 February 2015. – M. Tsipopoulou ed. – Aarhus : University Press, 2017. – 446 p. : bibliogr., index, fig. – (Monographs of the Danish Institute at Athens, ISSN : 1397.1433 ; 21). – ISBN : 978.87.7184.157.2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.211-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greek-Swedish Excavations at the Agia Aikaterini Square Kastelli, Khania 1970-1987, 2001, 2005 and 2008. Results of the excavations under the direction of Yannis Tzedakis and Carl-Gustaf Styrenius. – E Hallager,. B. P. Hallager eds. – Stockholm : Svenska Institutet i Athen, 2016. – 2 vol., 496 p.+218 pl. : bibliogr., index, fig. – (Skrifter utgivna av Svenska Institutet i Athen, ISSN : 0586.0539, 4° ; 47:5), (Acta Instituti Atheniensis Regni Sueciae, series in 4° ; 47). – ISBN : 978.91.7916.064.7.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière du passé à la faveur de la réalité virtuelle. Une archéologie des perceptions en Méditerranée orientale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La 3D en archéologie, 146 (146), pp.28-32. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ερευνητικό πρόγραμμα στην Τερπνή Δήμου Βισαλτίας, Π.Ε. Σερρών, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez-Sève Laurianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Malamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efthymios Rizos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Chalazonitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36η Συνάντηση για το Αρχαιολογικό Έργο στη Μακεδονία και τη Θράκη</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where there is Smoke there is Fire: An Experimental and Use-wear Approach of Domestic Minoans Fire Structures from Malia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Ogawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ScapeCon 6: Contextualizing Fire in Aegean Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, Dec 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the function of Aegean fireboxe. An integrated archaeological, experimental and archaeometric study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Eleni Konstantinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Kordatzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roumpou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Half a Century of Archaeological Science in Greece: Past, Present, &amp; Future. Celebrating 50 Years, The Marc and Ismene Fitch Laboratory for Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mezcla ! Un festin chez les anciens Mayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old branches! The last subnatural forests of temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poteries des terres du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Bajeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Mavrocordatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiMMA Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rougier Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite leçon de hiéroglyphes égyptiens (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Méditerranée orientale au Moyen-Orient : l’archéologie de la lumière en plein développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers bûcherons d'Armorique (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bénéteaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Curious, la série de dessins animés d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past & Curious, la série de dessins animés d'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begho, un marché en Afrique de l'Ouest au XVIe siècle (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une journée dans la peau d'Homo heidelbergensis (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures néolithiques : quand la pierre se fait perle (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles mérovingiennes : l'habit fait-il le mort ? (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Bougraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture néolithique à la loupe (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A table ! Cuisiner il y a 8000 ans (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drieu Léa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apicius et l'antique fromage normand (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Spiesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les jupes des pyramides mayas (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feu chez les Iñupiat (Alaska) (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vanlandeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une année dans les campagnes de Gaule romaine (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huitorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Venise du Nouveau Monde (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Biar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monastères bouddhiques oubliés de Haḍḍa (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Vanleene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tablette et le calame : à l'école des scribes mésopotamiens (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touillon-Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of the North Area of Quartier Mu at Malia (1800-1700 BC, Crete)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Procopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Messini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of the Potter's workshop of Quartier Mu at Malia (1800-1700 BC, Crete)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Procopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Messini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dessin à l’objet. Etude des œuvres conservées au Musée Antoine Vivenel de Compiègne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer le banquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques ressources pour l’histoire de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vademecum à l’usage des futurs collaborateurs au programme Digital Muret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lampe à la lumière en Crète minoenne (3200 – 1100 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dessins d’antiques, sources essentielles de l’histoire de l’archéologie. L’exemple du volume II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication du volume I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’Est, du nouveau…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les torques, de Muret à nos jours (XIXè – XXIè siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une source pour le Digital Muret : le catalogue des lampes antiques de la Bibliothèque nationale de Marie-Christine Hellmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des origines du dessin archéologique à Digital Muret : l’œuvre de Jean-Baptiste Muret (1795-1866)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonna Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Salviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="973388AE"/>
+    <w:nsid w:val="545E1C21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-rueff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5590-060X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250798700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bastien.rueff@efa.gr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03221006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.366" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Messini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Procopiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/sdh.v7i2.36158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaulieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3832" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Rizos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ralli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ogawa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eleni Konstantinou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Kordatzaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roumpou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Bajeot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Mavrocordatos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858590v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gallois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kumah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;n&#233;teaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Sanchez-Dehesa Galan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bougraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pichon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spiesser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864583v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vanlandeghem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Biar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vanleene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touillon-Ricci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366770v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858557v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colonna C&#233;cile" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salviani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-rueff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5590-060X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250798700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bastien.rueff@efa.gr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03221006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.366" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Messini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Procopiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/sdh.v7i2.36158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaulieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3832" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Rizos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ralli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ogawa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eleni Konstantinou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Kordatzaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roumpou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Bajeot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Mavrocordatos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858590v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gallois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;n&#233;teaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kumah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Sanchez-Dehesa Galan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bougraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pichon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spiesser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864583v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vanlandeghem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Biar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vanleene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touillon-Ricci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366770v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858557v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colonna C&#233;cile" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salviani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>