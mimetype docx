--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bastien Rueff </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Membre scientifique de l'Ecole française d'Athènes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien-rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5590-060X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250798700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien.rueff@efa.gr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche / Research Interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Monde égéen protohistorique / Protohistoric Aegean world</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ustensiles de combustion / Burning ustensils</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des sens / Archaeology of the senses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des techniques / Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche / Research Interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Monde égéen protohistorique / Protohistoric Aegean world</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Céramique / Ceramics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des sens / Archaeology of the senses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des techniques / Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche à l'Ecole française d'Athènes / Research project at the French School at Athens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substances odorantes et techniques de parfumerie dans le monde égéen protohistorique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les textes en linéaire B de la période mycénienne font état d’une véritable industrie palatiale d’huiles parfumées à la fin de l’âge du Bronze (1450-1150 av. J.-C.) en Grèce continentale et en Crète. La découverte d’un atelier de parfumeur à Chamalevri, en Crète, daté des environs de 2100 av. J.-C. indique cependant que la confection de parfums est d’au moins un demi-siècle plus ancienne dans le monde égéen. L’objectif de ce projet est de reconstituer les techniques de parfumerie dans cette région au IIe millénaire, en s’appuyant sur la documentation textuelle ainsi que sur les découvertes archéologiques. Tirant profit de l’étude en cours d’une centaine de récipients liés à la préparation et à la diffusion de parfums, il propose de mettre en œuvre un programme d’analyses de résidus organiques visant à identifier les matières grasses aromatisées, des expérimentations permettant de reconstituer les techniques de parfumerie ainsi qu’une restitution au grand public des odeurs du passé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat / PhD thesis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la lampe à la lumière en Crète minoenne (3200-1100 av. J.-C.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma thèse de doctorat propose une analyse fonctionnelle des lampes minoennes, depuis la mèche jusqu’à la lumière produite. L’étude a porté sur 543 de ces objets, issus de sept sites dont la séquence chronologique couvre l’ensemble de l’âge du Bronze : Myrtos Phournou Korifi, Malia, Palaikastro, Kommos et La Canée Place Sainte-Catherine. La sélection du corpus a été guidée par la volonté d’observer l’évolution de la place de ces objets dans les dispositifs d’éclairage des bâtiments à mesure du temps, mais aussi selon la nature et la fonction des édifices (administratifs, funéraires, résidentiels, artisanaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My Ph.D. thesis conducts a functional analysis of Minoan lamps, delving into their components from the wick to the light they emit. The study encompasses 543 of these items sourced from seven sites, spanning the entire Bronze Age: Myrtos Phournou Korifi, Malia, Palaikastro, Kommos, and Chania Place Sainte-Catherine. The selection of this material was driven by the aim of observing how the role of these objects evolved in building lighting systems over time, considering both the nature and function of the structures (administrative, funerary, residential, artisanal).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes / positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Membre scientifique de l'Ecole française d'Athènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Chargé de pilotage de l’Axe 2 du programme ANR TiMMA (Timbers in Minoan and Mycenaean Archaeology) : responsable du développement de la base de données et du site web. Responsable : Sylvie Rougier-Blanc (UPEC/CRHEC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Responsable du projet curatorial de Cnossos (Crète) : gestion, enregistrement et conditionnement du mobilier archéologique. Responsable : Kostis Christakis (BSA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Contrat doctoral de l'INHA, domaine Histoire de l'art antique et de l'archéologie. Responsable : Cécile Colonna (INHA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement / Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifications CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Qualifié aux postes de maître de conférences dans les commissions CNU 20, 21, 72.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours magistraux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Aux origines de l’archéologie. Université Paris 1 Panthéon-Sorbonne. Licence 1. 7 HETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux dirigés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Outils et méthodes d’analyse. Université Paris 1 Panthéon-Sorbonne. Licence 1. 78 HETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Archéologie des techniques. Université Paris 1 Panthéon-Sorbonne. Licence 2. 5 HETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Protohistoire égéenne. Université Paris 1 Panthéon-Sorbonne. Licence 2. 36 HETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des programmes de recherche / Participation in research programs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mission française à Malia (Crète) |Chrysolakkos et secteur Pi|. Programme de fouilles et d’analyse du mobilier de l’École française d’Athènes. Responsables : Sylvie Müller Celka (Archéorient-UMR 5133) et Maia Pomadère (Université Paris 1/ArScAn-UMR 7041)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Projet collectif Argiles. Programme quinquennal de ArScAn-UMR 7041. Responsable : Xavier Faivre (ArScAn-UMR 7041)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Le mobilier lithique : vie quotidienne et artisanat à Malia. Programme quinquennal de l’École française d’Athènes. Responsable : Haris Procopiou (Université Paris 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Une histoire de l’art antique inachevée. Les dessins de Jean-Baptiste Muret. Programme de l’Institut national d’histoire de l’art. Responsable : Cécile Colonna (INHA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Architecture flamboyante en Europe occidentale - base photographique Roland Sanfaçon. Programme de l’Institut national d’histoire de l’art. Responsable : Arnaud Timbert (Université Lille 3).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lampe à la lumière en Crète minoenne (3200-1100 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Paris 1 - Panthéon Sorbonne, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03221006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans la société minoenne (âge du Bronze, 3200-1100 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l'Alta Rocca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femina celesta. Symboles du féminin sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-494033-00-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déesses aux serpents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l'Alta Rocca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femina celesta. Symboles du féminin sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole expérimental de reconstitution du fonctionnement des lampes minoennes en terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argiles : De la physique du matériau à l’expérimentation. Actes des journées d’études du Programme Collectif « Argiles » (2018-2020). Unité mixte de recherche Archéologies et sciences de l’Antiquité (UMR 7041 – ArScAn, Nanterre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Archaeology, 2023, 9781789694215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising lighting ambiances through the study of lamps in Kommos town (Crete) during the Bronze Age (3200-1100 B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Chrzanovski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek, Roman and Byzantine lamps from the Mediterranean to the Black Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-mergoil.com/fr/monographies-instrumentum/223-greek-roman-and-byzantine-lamps-from-the-mediterranean-to-the-black-sea-9782355180958.html, 2019, Greek, Roman and Byzantine lamps from the Mediterranean to the Black Sea. Acts of the 5th Lychnological Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terpni. Campagne de terrain 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Malamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez-Sève Laurianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boubounelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Chalazonitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xfk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with post-excavation data: the Omeka S TiMMA web-database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (Article e5), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senses and Activities: a Virtual Reconstruction of the Potter’s Workshop and the North Area of Quartier Mu at Malia (c. 1800-1700 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Messini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Procopiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.91-112. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14434/sdh.v7i2.36158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation scientifique. Pour une archéologie en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation de l’espace et du temps au Quartier Mu de Malia (Crète, âge du Bronze, 3200 – 1100 av. J.-C.), à la lumière des lampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Revue d'histoire de l'énergie, 2, http://www.energyhistory.eu/fr/dossier/lorganisation-de-lespace-et-du-temps-au-quartier-mu-de-malia-crete-age-du-bronze-3200-1100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization of space and time in the quartier Mu of Malia (Crete, bronze age, 3200-1100 BC), in light of lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras, Siteia. The Pre- and Proto-palatial cemetery in context. Acts of a two-day conference held at the Danish Institute at Athens, 14-15 February 2015. – M. Tsipopoulou ed. – Aarhus : University Press, 2017. – 446 p. : bibliogr., index, fig. – (Monographs of the Danish Institute at Athens, ISSN : 1397.1433 ; 21). – ISBN : 978.87.7184.157.2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.211-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greek-Swedish Excavations at the Agia Aikaterini Square Kastelli, Khania 1970-1987, 2001, 2005 and 2008. Results of the excavations under the direction of Yannis Tzedakis and Carl-Gustaf Styrenius. – E Hallager,. B. P. Hallager eds. – Stockholm : Svenska Institutet i Athen, 2016. – 2 vol., 496 p.+218 pl. : bibliogr., index, fig. – (Skrifter utgivna av Svenska Institutet i Athen, ISSN : 0586.0539, 4° ; 47:5), (Acta Instituti Atheniensis Regni Sueciae, series in 4° ; 47). – ISBN : 978.91.7916.064.7.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière du passé à la faveur de la réalité virtuelle. Une archéologie des perceptions en Méditerranée orientale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La 3D en archéologie, 146 (146), pp.28-32. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ερευνητικό πρόγραμμα στην Τερπνή Δήμου Βισαλτίας, Π.Ε. Σερρών, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez-Sève Laurianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Malamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efthymios Rizos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Chalazonitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36η Συνάντηση για το Αρχαιολογικό Έργο στη Μακεδονία και τη Θράκη</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where there is Smoke there is Fire: An Experimental and Use-wear Approach of Domestic Minoans Fire Structures from Malia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Ogawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ScapeCon 6: Contextualizing Fire in Aegean Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, Dec 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the function of Aegean fireboxe. An integrated archaeological, experimental and archaeometric study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Eleni Konstantinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Kordatzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roumpou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Half a Century of Archaeological Science in Greece: Past, Present, &amp; Future. Celebrating 50 Years, The Marc and Ismene Fitch Laboratory for Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mezcla ! Un festin chez les anciens Mayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old branches! The last subnatural forests of temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poteries des terres du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Bajeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Mavrocordatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiMMA Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rougier Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite leçon de hiéroglyphes égyptiens (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Méditerranée orientale au Moyen-Orient : l’archéologie de la lumière en plein développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers bûcherons d'Armorique (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bénéteaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Curious, la série de dessins animés d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past & Curious, la série de dessins animés d'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begho, un marché en Afrique de l'Ouest au XVIe siècle (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une journée dans la peau d'Homo heidelbergensis (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures néolithiques : quand la pierre se fait perle (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles mérovingiennes : l'habit fait-il le mort ? (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Bougraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture néolithique à la loupe (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A table ! Cuisiner il y a 8000 ans (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drieu Léa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apicius et l'antique fromage normand (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Spiesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les jupes des pyramides mayas (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feu chez les Iñupiat (Alaska) (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vanlandeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une année dans les campagnes de Gaule romaine (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huitorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Venise du Nouveau Monde (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Biar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monastères bouddhiques oubliés de Haḍḍa (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Vanleene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tablette et le calame : à l'école des scribes mésopotamiens (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touillon-Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of the North Area of Quartier Mu at Malia (1800-1700 BC, Crete)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Procopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Messini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of the Potter's workshop of Quartier Mu at Malia (1800-1700 BC, Crete)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Procopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Messini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dessin à l’objet. Etude des œuvres conservées au Musée Antoine Vivenel de Compiègne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer le banquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques ressources pour l’histoire de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vademecum à l’usage des futurs collaborateurs au programme Digital Muret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lampe à la lumière en Crète minoenne (3200 – 1100 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dessins d’antiques, sources essentielles de l’histoire de l’archéologie. L’exemple du volume II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication du volume I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’Est, du nouveau…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les torques, de Muret à nos jours (XIXè – XXIè siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une source pour le Digital Muret : le catalogue des lampes antiques de la Bibliothèque nationale de Marie-Christine Hellmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des origines du dessin archéologique à Digital Muret : l’œuvre de Jean-Baptiste Muret (1795-1866)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonna Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Salviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bastien Rueff </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Membre scientifique de l'Ecole française d'Athènes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien-rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5590-060X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250798700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien.rueff@efa.gr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche / Research Interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Monde égéen protohistorique / Protohistoric Aegean world</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ustensiles de combustion / Burning ustensils</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des sens / Archaeology of the senses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des techniques / Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche / Research Interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Monde égéen protohistorique / Protohistoric Aegean world</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Céramique / Ceramics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des sens / Archaeology of the senses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des techniques / Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche à l'Ecole française d'Athènes / Research project at the French School at Athens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substances odorantes et techniques de parfumerie dans le monde égéen protohistorique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les textes en linéaire B de la période mycénienne font état d’une véritable industrie palatiale d’huiles parfumées à la fin de l’âge du Bronze (1450-1150 av. J.-C.) en Grèce continentale et en Crète. La découverte d’un atelier de parfumeur à Chamalevri, en Crète, daté des environs de 2100 av. J.-C. indique cependant que la confection de parfums est d’au moins un demi-siècle plus ancienne dans le monde égéen. L’objectif de ce projet est de reconstituer les techniques de parfumerie dans cette région au IIe millénaire, en s’appuyant sur la documentation textuelle ainsi que sur les découvertes archéologiques. Tirant profit de l’étude en cours d’une centaine de récipients liés à la préparation et à la diffusion de parfums, il propose de mettre en œuvre un programme d’analyses de résidus organiques visant à identifier les matières grasses aromatisées, des expérimentations permettant de reconstituer les techniques de parfumerie ainsi qu’une restitution au grand public des odeurs du passé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat / PhD thesis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la lampe à la lumière en Crète minoenne (3200-1100 av. J.-C.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma thèse de doctorat propose une analyse fonctionnelle des lampes minoennes, depuis la mèche jusqu’à la lumière produite. L’étude a porté sur 543 de ces objets, issus de sept sites dont la séquence chronologique couvre l’ensemble de l’âge du Bronze : Myrtos Phournou Korifi, Malia, Palaikastro, Kommos et La Canée Place Sainte-Catherine. La sélection du corpus a été guidée par la volonté d’observer l’évolution de la place de ces objets dans les dispositifs d’éclairage des bâtiments à mesure du temps, mais aussi selon la nature et la fonction des édifices (administratifs, funéraires, résidentiels, artisanaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My Ph.D. thesis conducts a functional analysis of Minoan lamps, delving into their components from the wick to the light they emit. The study encompasses 543 of these items sourced from seven sites, spanning the entire Bronze Age: Myrtos Phournou Korifi, Malia, Palaikastro, Kommos, and Chania Place Sainte-Catherine. The selection of this material was driven by the aim of observing how the role of these objects evolved in building lighting systems over time, considering both the nature and function of the structures (administrative, funerary, residential, artisanal).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes / positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Membre scientifique de l'Ecole française d'Athènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Chargé de pilotage de l’Axe 2 du programme ANR TiMMA (Timbers in Minoan and Mycenaean Archaeology) : responsable du développement de la base de données et du site web. Responsable : Sylvie Rougier-Blanc (UPEC/CRHEC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Responsable du projet curatorial de Cnossos (Crète) : gestion, enregistrement et conditionnement du mobilier archéologique. Responsable : Kostis Christakis (BSA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Contrat doctoral de l'INHA, domaine Histoire de l'art antique et de l'archéologie. Responsable : Cécile Colonna (INHA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement / Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifications CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Qualifié aux postes de maître de conférences dans les commissions CNU 20, 21, 72.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours magistraux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Aux origines de l’archéologie. Université Paris 1 Panthéon-Sorbonne. Licence 1. 7 HETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux dirigés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Outils et méthodes d’analyse. Université Paris 1 Panthéon-Sorbonne. Licence 1. 78 HETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Archéologie des techniques. Université Paris 1 Panthéon-Sorbonne. Licence 2. 5 HETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Protohistoire égéenne. Université Paris 1 Panthéon-Sorbonne. Licence 2. 36 HETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des programmes de recherche / Participation in research programs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mission française à Malia (Crète) |Chrysolakkos et secteur Pi|. Programme de fouilles et d’analyse du mobilier de l’École française d’Athènes. Responsables : Sylvie Müller Celka (Archéorient-UMR 5133) et Maia Pomadère (Université Paris 1/ArScAn-UMR 7041)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Projet collectif Argiles. Programme quinquennal de ArScAn-UMR 7041. Responsable : Xavier Faivre (ArScAn-UMR 7041)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Le mobilier lithique : vie quotidienne et artisanat à Malia. Programme quinquennal de l’École française d’Athènes. Responsable : Haris Procopiou (Université Paris 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Une histoire de l’art antique inachevée. Les dessins de Jean-Baptiste Muret. Programme de l’Institut national d’histoire de l’art. Responsable : Cécile Colonna (INHA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Architecture flamboyante en Europe occidentale - base photographique Roland Sanfaçon. Programme de l’Institut national d’histoire de l’art. Responsable : Arnaud Timbert (Université Lille 3).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lampe à la lumière en Crète minoenne (3200-1100 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Paris 1 - Panthéon Sorbonne, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03221006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déesses aux serpents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l'Alta Rocca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femina celesta. Symboles du féminin sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans la société minoenne (âge du Bronze, 3200-1100 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l'Alta Rocca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femina celesta. Symboles du féminin sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-494033-00-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole expérimental de reconstitution du fonctionnement des lampes minoennes en terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argiles : De la physique du matériau à l’expérimentation. Actes des journées d’études du Programme Collectif « Argiles » (2018-2020). Unité mixte de recherche Archéologies et sciences de l’Antiquité (UMR 7041 – ArScAn, Nanterre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Archaeology, 2023, 9781789694215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising lighting ambiances through the study of lamps in Kommos town (Crete) during the Bronze Age (3200-1100 B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Chrzanovski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek, Roman and Byzantine lamps from the Mediterranean to the Black Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-mergoil.com/fr/monographies-instrumentum/223-greek-roman-and-byzantine-lamps-from-the-mediterranean-to-the-black-sea-9782355180958.html, 2019, Greek, Roman and Byzantine lamps from the Mediterranean to the Black Sea. Acts of the 5th Lychnological Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terpni. Campagne de terrain 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Malamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez-Sève Laurianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boubounelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Chalazonitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xfk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with post-excavation data: the Omeka S TiMMA web-database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (Article e5), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senses and Activities: a Virtual Reconstruction of the Potter’s Workshop and the North Area of Quartier Mu at Malia (c. 1800-1700 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Messini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Procopiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.91-112. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14434/sdh.v7i2.36158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation scientifique. Pour une archéologie en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation de l’espace et du temps au Quartier Mu de Malia (Crète, âge du Bronze, 3200 – 1100 av. J.-C.), à la lumière des lampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Revue d'histoire de l'énergie, 2, http://www.energyhistory.eu/fr/dossier/lorganisation-de-lespace-et-du-temps-au-quartier-mu-de-malia-crete-age-du-bronze-3200-1100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization of space and time in the quartier Mu of Malia (Crete, bronze age, 3200-1100 BC), in light of lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras, Siteia. The Pre- and Proto-palatial cemetery in context. Acts of a two-day conference held at the Danish Institute at Athens, 14-15 February 2015. – M. Tsipopoulou ed. – Aarhus : University Press, 2017. – 446 p. : bibliogr., index, fig. – (Monographs of the Danish Institute at Athens, ISSN : 1397.1433 ; 21). – ISBN : 978.87.7184.157.2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.211-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greek-Swedish Excavations at the Agia Aikaterini Square Kastelli, Khania 1970-1987, 2001, 2005 and 2008. Results of the excavations under the direction of Yannis Tzedakis and Carl-Gustaf Styrenius. – E Hallager,. B. P. Hallager eds. – Stockholm : Svenska Institutet i Athen, 2016. – 2 vol., 496 p.+218 pl. : bibliogr., index, fig. – (Skrifter utgivna av Svenska Institutet i Athen, ISSN : 0586.0539, 4° ; 47:5), (Acta Instituti Atheniensis Regni Sueciae, series in 4° ; 47). – ISBN : 978.91.7916.064.7.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière du passé à la faveur de la réalité virtuelle. Une archéologie des perceptions en Méditerranée orientale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La 3D en archéologie, 146 (146), pp.28-32. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ερευνητικό πρόγραμμα στην Τερπνή Δήμου Βισαλτίας, Π.Ε. Σερρών, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez-Sève Laurianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Malamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efthymios Rizos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Chalazonitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36η Συνάντηση για το Αρχαιολογικό Έργο στη Μακεδονία και τη Θράκη</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where there is Smoke there is Fire: An Experimental and Use-wear Approach of Domestic Minoans Fire Structures from Malia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Ogawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ScapeCon 6: Contextualizing Fire in Aegean Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, Dec 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the function of Aegean fireboxe. An integrated archaeological, experimental and archaeometric study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Eleni Konstantinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Kordatzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roumpou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Half a Century of Archaeological Science in Greece: Past, Present, &amp; Future. Celebrating 50 Years, The Marc and Ismene Fitch Laboratory for Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mezcla ! Un festin chez les anciens Mayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old branches! The last subnatural forests of temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poteries des terres du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Bajeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Mavrocordatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiMMA Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rougier Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite leçon de hiéroglyphes égyptiens (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Méditerranée orientale au Moyen-Orient : l’archéologie de la lumière en plein développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begho, un marché en Afrique de l'Ouest au XVIe siècle (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past & Curious, la série de dessins animés d'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers bûcherons d'Armorique (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bénéteaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Curious, la série de dessins animés d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une journée dans la peau d'Homo heidelbergensis (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures néolithiques : quand la pierre se fait perle (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles mérovingiennes : l'habit fait-il le mort ? (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Bougraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture néolithique à la loupe (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A table ! Cuisiner il y a 8000 ans (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drieu Léa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les jupes des pyramides mayas (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apicius et l'antique fromage normand (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Spiesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feu chez les Iñupiat (Alaska) (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vanlandeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une année dans les campagnes de Gaule romaine (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huitorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Venise du Nouveau Monde (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Biar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monastères bouddhiques oubliés de Haḍḍa (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Vanleene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tablette et le calame : à l'école des scribes mésopotamiens (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touillon-Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of the North Area of Quartier Mu at Malia (1800-1700 BC, Crete)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Procopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Messini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of the Potter's workshop of Quartier Mu at Malia (1800-1700 BC, Crete)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Procopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Messini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dessin à l’objet. Etude des œuvres conservées au Musée Antoine Vivenel de Compiègne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer le banquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques ressources pour l’histoire de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vademecum à l’usage des futurs collaborateurs au programme Digital Muret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lampe à la lumière en Crète minoenne (3200 – 1100 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dessins d’antiques, sources essentielles de l’histoire de l’archéologie. L’exemple du volume II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication du volume I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’Est, du nouveau…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les torques, de Muret à nos jours (XIXè – XXIè siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une source pour le Digital Muret : le catalogue des lampes antiques de la Bibliothèque nationale de Marie-Christine Hellmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des origines du dessin archéologique à Digital Muret : l’œuvre de Jean-Baptiste Muret (1795-1866)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonna Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Salviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="545E1C21"/>
+    <w:nsid w:val="ECE47B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-rueff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5590-060X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250798700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bastien.rueff@efa.gr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03221006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412263v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.366" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Messini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Procopiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/sdh.v7i2.36158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaulieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3832" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Rizos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ralli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ogawa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eleni Konstantinou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Kordatzaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roumpou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Bajeot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Mavrocordatos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858590v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gallois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;n&#233;teaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kumah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Sanchez-Dehesa Galan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bougraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pichon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spiesser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864583v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vanlandeghem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Biar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vanleene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touillon-Ricci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366770v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858557v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colonna C&#233;cile" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salviani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-rueff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5590-060X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250798700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bastien.rueff@efa.gr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03221006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.366" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Messini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Procopiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/sdh.v7i2.36158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaulieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3832" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Rizos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ralli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ogawa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eleni Konstantinou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Kordatzaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roumpou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Bajeot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Mavrocordatos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858590v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gallois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kumah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;n&#233;teaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Sanchez-Dehesa Galan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bougraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pichon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spiesser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864583v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vanlandeghem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Biar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vanleene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touillon-Ricci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366770v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858557v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colonna C&#233;cile" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salviani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>