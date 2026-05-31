--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bastien Rueff </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Membre scientifique de l'Ecole française d'Athènes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien-rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5590-060X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250798700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien.rueff@efa.gr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche / Research Interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Monde égéen protohistorique / Protohistoric Aegean world</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ustensiles de combustion / Burning ustensils</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des sens / Archaeology of the senses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des techniques / Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche / Research Interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Monde égéen protohistorique / Protohistoric Aegean world</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Céramique / Ceramics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des sens / Archaeology of the senses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des techniques / Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche à l'Ecole française d'Athènes / Research project at the French School at Athens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substances odorantes et techniques de parfumerie dans le monde égéen protohistorique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les textes en linéaire B de la période mycénienne font état d’une véritable industrie palatiale d’huiles parfumées à la fin de l’âge du Bronze (1450-1150 av. J.-C.) en Grèce continentale et en Crète. La découverte d’un atelier de parfumeur à Chamalevri, en Crète, daté des environs de 2100 av. J.-C. indique cependant que la confection de parfums est d’au moins un demi-siècle plus ancienne dans le monde égéen. L’objectif de ce projet est de reconstituer les techniques de parfumerie dans cette région au IIe millénaire, en s’appuyant sur la documentation textuelle ainsi que sur les découvertes archéologiques. Tirant profit de l’étude en cours d’une centaine de récipients liés à la préparation et à la diffusion de parfums, il propose de mettre en œuvre un programme d’analyses de résidus organiques visant à identifier les matières grasses aromatisées, des expérimentations permettant de reconstituer les techniques de parfumerie ainsi qu’une restitution au grand public des odeurs du passé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat / PhD thesis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la lampe à la lumière en Crète minoenne (3200-1100 av. J.-C.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma thèse de doctorat propose une analyse fonctionnelle des lampes minoennes, depuis la mèche jusqu’à la lumière produite. L’étude a porté sur 543 de ces objets, issus de sept sites dont la séquence chronologique couvre l’ensemble de l’âge du Bronze : Myrtos Phournou Korifi, Malia, Palaikastro, Kommos et La Canée Place Sainte-Catherine. La sélection du corpus a été guidée par la volonté d’observer l’évolution de la place de ces objets dans les dispositifs d’éclairage des bâtiments à mesure du temps, mais aussi selon la nature et la fonction des édifices (administratifs, funéraires, résidentiels, artisanaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My Ph.D. thesis conducts a functional analysis of Minoan lamps, delving into their components from the wick to the light they emit. The study encompasses 543 of these items sourced from seven sites, spanning the entire Bronze Age: Myrtos Phournou Korifi, Malia, Palaikastro, Kommos, and Chania Place Sainte-Catherine. The selection of this material was driven by the aim of observing how the role of these objects evolved in building lighting systems over time, considering both the nature and function of the structures (administrative, funerary, residential, artisanal).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes / positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Membre scientifique de l'Ecole française d'Athènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Chargé de pilotage de l’Axe 2 du programme ANR TiMMA (Timbers in Minoan and Mycenaean Archaeology) : responsable du développement de la base de données et du site web. Responsable : Sylvie Rougier-Blanc (UPEC/CRHEC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Responsable du projet curatorial de Cnossos (Crète) : gestion, enregistrement et conditionnement du mobilier archéologique. Responsable : Kostis Christakis (BSA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Contrat doctoral de l'INHA, domaine Histoire de l'art antique et de l'archéologie. Responsable : Cécile Colonna (INHA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement / Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifications CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Qualifié aux postes de maître de conférences dans les commissions CNU 20, 21, 72.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours magistraux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Aux origines de l’archéologie. Université Paris 1 Panthéon-Sorbonne. Licence 1. 7 HETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux dirigés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Outils et méthodes d’analyse. Université Paris 1 Panthéon-Sorbonne. Licence 1. 78 HETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Archéologie des techniques. Université Paris 1 Panthéon-Sorbonne. Licence 2. 5 HETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Protohistoire égéenne. Université Paris 1 Panthéon-Sorbonne. Licence 2. 36 HETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des programmes de recherche / Participation in research programs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mission française à Malia (Crète) |Chrysolakkos et secteur Pi|. Programme de fouilles et d’analyse du mobilier de l’École française d’Athènes. Responsables : Sylvie Müller Celka (Archéorient-UMR 5133) et Maia Pomadère (Université Paris 1/ArScAn-UMR 7041)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Projet collectif Argiles. Programme quinquennal de ArScAn-UMR 7041. Responsable : Xavier Faivre (ArScAn-UMR 7041)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Le mobilier lithique : vie quotidienne et artisanat à Malia. Programme quinquennal de l’École française d’Athènes. Responsable : Haris Procopiou (Université Paris 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Une histoire de l’art antique inachevée. Les dessins de Jean-Baptiste Muret. Programme de l’Institut national d’histoire de l’art. Responsable : Cécile Colonna (INHA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Architecture flamboyante en Europe occidentale - base photographique Roland Sanfaçon. Programme de l’Institut national d’histoire de l’art. Responsable : Arnaud Timbert (Université Lille 3).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lampe à la lumière en Crète minoenne (3200-1100 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Paris 1 - Panthéon Sorbonne, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03221006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déesses aux serpents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l'Alta Rocca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femina celesta. Symboles du féminin sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans la société minoenne (âge du Bronze, 3200-1100 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l'Alta Rocca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femina celesta. Symboles du féminin sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-494033-00-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole expérimental de reconstitution du fonctionnement des lampes minoennes en terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argiles : De la physique du matériau à l’expérimentation. Actes des journées d’études du Programme Collectif « Argiles » (2018-2020). Unité mixte de recherche Archéologies et sciences de l’Antiquité (UMR 7041 – ArScAn, Nanterre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Archaeology, 2023, 9781789694215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising lighting ambiances through the study of lamps in Kommos town (Crete) during the Bronze Age (3200-1100 B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Chrzanovski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek, Roman and Byzantine lamps from the Mediterranean to the Black Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-mergoil.com/fr/monographies-instrumentum/223-greek-roman-and-byzantine-lamps-from-the-mediterranean-to-the-black-sea-9782355180958.html, 2019, Greek, Roman and Byzantine lamps from the Mediterranean to the Black Sea. Acts of the 5th Lychnological Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terpni. Campagne de terrain 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Malamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez-Sève Laurianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boubounelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Chalazonitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xfk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with post-excavation data: the Omeka S TiMMA web-database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (Article e5), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senses and Activities: a Virtual Reconstruction of the Potter’s Workshop and the North Area of Quartier Mu at Malia (c. 1800-1700 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Messini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Procopiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.91-112. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14434/sdh.v7i2.36158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation scientifique. Pour une archéologie en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation de l’espace et du temps au Quartier Mu de Malia (Crète, âge du Bronze, 3200 – 1100 av. J.-C.), à la lumière des lampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Revue d'histoire de l'énergie, 2, http://www.energyhistory.eu/fr/dossier/lorganisation-de-lespace-et-du-temps-au-quartier-mu-de-malia-crete-age-du-bronze-3200-1100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization of space and time in the quartier Mu of Malia (Crete, bronze age, 3200-1100 BC), in light of lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras, Siteia. The Pre- and Proto-palatial cemetery in context. Acts of a two-day conference held at the Danish Institute at Athens, 14-15 February 2015. – M. Tsipopoulou ed. – Aarhus : University Press, 2017. – 446 p. : bibliogr., index, fig. – (Monographs of the Danish Institute at Athens, ISSN : 1397.1433 ; 21). – ISBN : 978.87.7184.157.2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.211-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greek-Swedish Excavations at the Agia Aikaterini Square Kastelli, Khania 1970-1987, 2001, 2005 and 2008. Results of the excavations under the direction of Yannis Tzedakis and Carl-Gustaf Styrenius. – E Hallager,. B. P. Hallager eds. – Stockholm : Svenska Institutet i Athen, 2016. – 2 vol., 496 p.+218 pl. : bibliogr., index, fig. – (Skrifter utgivna av Svenska Institutet i Athen, ISSN : 0586.0539, 4° ; 47:5), (Acta Instituti Atheniensis Regni Sueciae, series in 4° ; 47). – ISBN : 978.91.7916.064.7.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière du passé à la faveur de la réalité virtuelle. Une archéologie des perceptions en Méditerranée orientale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La 3D en archéologie, 146 (146), pp.28-32. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ερευνητικό πρόγραμμα στην Τερπνή Δήμου Βισαλτίας, Π.Ε. Σερρών, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez-Sève Laurianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Malamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efthymios Rizos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Chalazonitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36η Συνάντηση για το Αρχαιολογικό Έργο στη Μακεδονία και τη Θράκη</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where there is Smoke there is Fire: An Experimental and Use-wear Approach of Domestic Minoans Fire Structures from Malia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Ogawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ScapeCon 6: Contextualizing Fire in Aegean Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, Dec 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the function of Aegean fireboxe. An integrated archaeological, experimental and archaeometric study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Eleni Konstantinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Kordatzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roumpou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Half a Century of Archaeological Science in Greece: Past, Present, &amp; Future. Celebrating 50 Years, The Marc and Ismene Fitch Laboratory for Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mezcla ! Un festin chez les anciens Mayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old branches! The last subnatural forests of temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poteries des terres du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Bajeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Mavrocordatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiMMA Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rougier Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite leçon de hiéroglyphes égyptiens (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Méditerranée orientale au Moyen-Orient : l’archéologie de la lumière en plein développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begho, un marché en Afrique de l'Ouest au XVIe siècle (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past & Curious, la série de dessins animés d'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers bûcherons d'Armorique (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bénéteaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Curious, la série de dessins animés d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une journée dans la peau d'Homo heidelbergensis (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures néolithiques : quand la pierre se fait perle (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles mérovingiennes : l'habit fait-il le mort ? (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Bougraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture néolithique à la loupe (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A table ! Cuisiner il y a 8000 ans (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drieu Léa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les jupes des pyramides mayas (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apicius et l'antique fromage normand (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Spiesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feu chez les Iñupiat (Alaska) (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vanlandeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une année dans les campagnes de Gaule romaine (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huitorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Venise du Nouveau Monde (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Biar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monastères bouddhiques oubliés de Haḍḍa (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Vanleene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tablette et le calame : à l'école des scribes mésopotamiens (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touillon-Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of the North Area of Quartier Mu at Malia (1800-1700 BC, Crete)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Procopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Messini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of the Potter's workshop of Quartier Mu at Malia (1800-1700 BC, Crete)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Procopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Messini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dessin à l’objet. Etude des œuvres conservées au Musée Antoine Vivenel de Compiègne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer le banquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques ressources pour l’histoire de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vademecum à l’usage des futurs collaborateurs au programme Digital Muret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lampe à la lumière en Crète minoenne (3200 – 1100 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dessins d’antiques, sources essentielles de l’histoire de l’archéologie. L’exemple du volume II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication du volume I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’Est, du nouveau…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les torques, de Muret à nos jours (XIXè – XXIè siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une source pour le Digital Muret : le catalogue des lampes antiques de la Bibliothèque nationale de Marie-Christine Hellmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des origines du dessin archéologique à Digital Muret : l’œuvre de Jean-Baptiste Muret (1795-1866)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonna Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Salviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bastien Rueff </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Membre scientifique de l'Ecole française d'Athènes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien-rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5590-060X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250798700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien.rueff@efa.gr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche / Research Interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Monde égéen protohistorique / Protohistoric Aegean world</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Ustensiles de combustion / Burning ustensils</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des sens / Archaeology of the senses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des techniques / Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche / Research Interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Monde égéen protohistorique / Protohistoric Aegean world</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Céramique / Ceramics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des sens / Archaeology of the senses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Archéologie des techniques / Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche à l'Ecole française d'Athènes / Research project at the French School at Athens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substances odorantes et techniques de parfumerie dans le monde égéen protohistorique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les textes en linéaire B de la période mycénienne font état d’une véritable industrie palatiale d’huiles parfumées à la fin de l’âge du Bronze (1450-1150 av. J.-C.) en Grèce continentale et en Crète. La découverte d’un atelier de parfumeur à Chamalevri, en Crète, daté des environs de 2100 av. J.-C. indique cependant que la confection de parfums est d’au moins un demi-siècle plus ancienne dans le monde égéen. L’objectif de ce projet est de reconstituer les techniques de parfumerie dans cette région au IIe millénaire, en s’appuyant sur la documentation textuelle ainsi que sur les découvertes archéologiques. Tirant profit de l’étude en cours d’une centaine de récipients liés à la préparation et à la diffusion de parfums, il propose de mettre en œuvre un programme d’analyses de résidus organiques visant à identifier les matières grasses aromatisées, des expérimentations permettant de reconstituer les techniques de parfumerie ainsi qu’une restitution au grand public des odeurs du passé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de doctorat / PhD thesis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la lampe à la lumière en Crète minoenne (3200-1100 av. J.-C.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma thèse de doctorat propose une analyse fonctionnelle des lampes minoennes, depuis la mèche jusqu’à la lumière produite. L’étude a porté sur 543 de ces objets, issus de sept sites dont la séquence chronologique couvre l’ensemble de l’âge du Bronze : Myrtos Phournou Korifi, Malia, Palaikastro, Kommos et La Canée Place Sainte-Catherine. La sélection du corpus a été guidée par la volonté d’observer l’évolution de la place de ces objets dans les dispositifs d’éclairage des bâtiments à mesure du temps, mais aussi selon la nature et la fonction des édifices (administratifs, funéraires, résidentiels, artisanaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My Ph.D. thesis conducts a functional analysis of Minoan lamps, delving into their components from the wick to the light they emit. The study encompasses 543 of these items sourced from seven sites, spanning the entire Bronze Age: Myrtos Phournou Korifi, Malia, Palaikastro, Kommos, and Chania Place Sainte-Catherine. The selection of this material was driven by the aim of observing how the role of these objects evolved in building lighting systems over time, considering both the nature and function of the structures (administrative, funerary, residential, artisanal).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postes / positions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Membre scientifique de l'Ecole française d'Athènes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Chargé de pilotage de l’Axe 2 du programme ANR TiMMA (Timbers in Minoan and Mycenaean Archaeology) : responsable du développement de la base de données et du site web. Responsable : Sylvie Rougier-Blanc (UPEC/CRHEC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Responsable du projet curatorial de Cnossos (Crète) : gestion, enregistrement et conditionnement du mobilier archéologique. Responsable : Kostis Christakis (BSA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Contrat doctoral de l'INHA, domaine Histoire de l'art antique et de l'archéologie. Responsable : Cécile Colonna (INHA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement / Teaching</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifications CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Qualifié aux postes de maître de conférences dans les commissions CNU 20, 21, 72.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours magistraux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Aux origines de l’archéologie. Université Paris 1 Panthéon-Sorbonne. Licence 1. 7 HETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux dirigés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Outils et méthodes d’analyse. Université Paris 1 Panthéon-Sorbonne. Licence 1. 78 HETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Archéologie des techniques. Université Paris 1 Panthéon-Sorbonne. Licence 2. 5 HETD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Protohistoire égéenne. Université Paris 1 Panthéon-Sorbonne. Licence 2. 36 HETD.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des programmes de recherche / Participation in research programs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Mission française à Malia (Crète) |Chrysolakkos et secteur Pi|. Programme de fouilles et d’analyse du mobilier de l’École française d’Athènes. Responsables : Sylvie Müller Celka (Archéorient-UMR 5133) et Maia Pomadère (Université Paris 1/ArScAn-UMR 7041)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Projet collectif Argiles. Programme quinquennal de ArScAn-UMR 7041. Responsable : Xavier Faivre (ArScAn-UMR 7041)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Le mobilier lithique : vie quotidienne et artisanat à Malia. Programme quinquennal de l’École française d’Athènes. Responsable : Haris Procopiou (Université Paris 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Une histoire de l’art antique inachevée. Les dessins de Jean-Baptiste Muret. Programme de l’Institut national d’histoire de l’art. Responsable : Cécile Colonna (INHA).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Architecture flamboyante en Europe occidentale - base photographique Roland Sanfaçon. Programme de l’Institut national d’histoire de l’art. Responsable : Arnaud Timbert (Université Lille 3).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lampe à la lumière en Crète minoenne (3200-1100 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Paris 1 - Panthéon Sorbonne, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03221006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Déesses aux serpents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l'Alta Rocca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femina celesta. Symboles du féminin sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes dans la société minoenne (âge du Bronze, 3200-1100 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l'Alta Rocca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femina celesta. Symboles du féminin sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-494033-00-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un protocole expérimental de reconstitution du fonctionnement des lampes minoennes en terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argiles : De la physique du matériau à l’expérimentation. Actes des journées d’études du Programme Collectif « Argiles » (2018-2020). Unité mixte de recherche Archéologies et sciences de l’Antiquité (UMR 7041 – ArScAn, Nanterre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Archaeology, 2023, 9781789694215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising lighting ambiances through the study of lamps in Kommos town (Crete) during the Bronze Age (3200-1100 B.C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Chrzanovski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek, Roman and Byzantine lamps from the Mediterranean to the Black Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, https://www.editions-mergoil.com/fr/monographies-instrumentum/223-greek-roman-and-byzantine-lamps-from-the-mediterranean-to-the-black-sea-9782355180958.html, 2019, Greek, Roman and Byzantine lamps from the Mediterranean to the Black Sea. Acts of the 5th Lychnological Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terpni. Campagne de terrain 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Malamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez-Sève Laurianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Boubounelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Chalazonitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xfk⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with post-excavation data: the Omeka S TiMMA web-database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (Article e5), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senses and Activities: a Virtual Reconstruction of the Potter’s Workshop and the North Area of Quartier Mu at Malia (c. 1800-1700 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Messini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Procopiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (2), pp.91-112. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14434/sdh.v7i2.36158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation scientifique. Pour une archéologie en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation de l’espace et du temps au Quartier Mu de Malia (Crète, âge du Bronze, 3200 – 1100 av. J.-C.), à la lumière des lampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Revue d'histoire de l'énergie, 2, http://www.energyhistory.eu/fr/dossier/lorganisation-de-lespace-et-du-temps-au-quartier-mu-de-malia-crete-age-du-bronze-3200-1100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization of space and time in the quartier Mu of Malia (Crete, bronze age, 3200-1100 BC), in light of lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy History / Revue d'Histoire de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras, Siteia. The Pre- and Proto-palatial cemetery in context. Acts of a two-day conference held at the Danish Institute at Athens, 14-15 February 2015. – M. Tsipopoulou ed. – Aarhus : University Press, 2017. – 446 p. : bibliogr., index, fig. – (Monographs of the Danish Institute at Athens, ISSN : 1397.1433 ; 21). – ISBN : 978.87.7184.157.2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.211-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greek-Swedish Excavations at the Agia Aikaterini Square Kastelli, Khania 1970-1987, 2001, 2005 and 2008. Results of the excavations under the direction of Yannis Tzedakis and Carl-Gustaf Styrenius. – E Hallager,. B. P. Hallager eds. – Stockholm : Svenska Institutet i Athen, 2016. – 2 vol., 496 p.+218 pl. : bibliogr., index, fig. – (Skrifter utgivna av Svenska Institutet i Athen, ISSN : 0586.0539, 4° ; 47:5), (Acta Instituti Atheniensis Regni Sueciae, series in 4° ; 47). – ISBN : 978.91.7916.064.7.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière du passé à la faveur de la réalité virtuelle. Une archéologie des perceptions en Méditerranée orientale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La 3D en archéologie, 146 (146), pp.28-32. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ερευνητικό πρόγραμμα στην Τερπνή Δήμου Βισαλτίας, Π.Ε. Σερρών, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martinez-Sève Laurianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Malamidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efthymios Rizos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Chalazonitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ralli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36η Συνάντηση για το Αρχαιολογικό Έργο στη Μακεδονία και τη Θράκη</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Thessalonique (GR), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where there is Smoke there is Fire: An Experimental and Use-wear Approach of Domestic Minoans Fire Structures from Malia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Ogawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ScapeCon 6: Contextualizing Fire in Aegean Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aristotle University of Thessaloniki, Dec 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the function of Aegean fireboxe. An integrated archaeological, experimental and archaeometric study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Eleni Konstantinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Kordatzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Roumpou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Half a Century of Archaeological Science in Greece: Past, Present, &amp; Future. Celebrating 50 Years, The Marc and Ismene Fitch Laboratory for Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mezcla ! Un festin chez les anciens Mayas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Cagnato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old branches! The last subnatural forests of temperate Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poteries des terres du Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Bajeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Mavrocordatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiMMA Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rougier Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Méditerranée orientale au Moyen-Orient : l’archéologie de la lumière en plein développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite leçon de hiéroglyphes égyptiens (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past & Curious, la série de dessins animés d'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begho, un marché en Afrique de l'Ouest au XVIe siècle (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers bûcherons d'Armorique (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bénéteaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and Curious, la série de dessins animés d’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parures néolithiques : quand la pierre se fait perle (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une journée dans la peau d'Homo heidelbergensis (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol Sanchez-Dehesa Galan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles mérovingiennes : l'habit fait-il le mort ? (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Bougraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture néolithique à la loupe (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A table ! Cuisiner il y a 8000 ans (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drieu Léa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les jupes des pyramides mayas (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hiquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apicius et l'antique fromage normand (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Spiesser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feu chez les Iñupiat (Alaska) (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vanlandeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une année dans les campagnes de Gaule romaine (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Huitorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monastères bouddhiques oubliés de Haḍḍa (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Vanleene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Venise du Nouveau Monde (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Biar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tablette et le calame : à l'école des scribes mésopotamiens (série Past and Curious)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Debels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Touillon-Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of the North Area of Quartier Mu at Malia (1800-1700 BC, Crete)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Procopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Messini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of the Potter's workshop of Quartier Mu at Malia (1800-1700 BC, Crete)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Procopiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Messini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du dessin à l’objet. Etude des œuvres conservées au Musée Antoine Vivenel de Compiègne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éclairer le banquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques ressources pour l’histoire de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vademecum à l’usage des futurs collaborateurs au programme Digital Muret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la lampe à la lumière en Crète minoenne (3200 – 1100 av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dessins d’antiques, sources essentielles de l’histoire de l’archéologie. L’exemple du volume II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication du volume I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’Est, du nouveau…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les torques, de Muret à nos jours (XIXè – XXIè siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une source pour le Digital Muret : le catalogue des lampes antiques de la Bibliothèque nationale de Marie-Christine Hellmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des origines du dessin archéologique à Digital Muret : l’œuvre de Jean-Baptiste Muret (1795-1866)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonna Cécile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Salviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECE47B77"/>
+    <w:nsid w:val="6F3E4F51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-rueff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5590-060X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250798700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bastien.rueff@efa.gr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03221006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.366" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Messini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Procopiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/sdh.v7i2.36158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaulieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3832" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Rizos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ralli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ogawa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eleni Konstantinou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Kordatzaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roumpou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Bajeot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Mavrocordatos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858590v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gallois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kumah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;n&#233;teaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Sanchez-Dehesa Galan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bougraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pichon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spiesser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864583v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vanlandeghem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Biar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865038v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vanleene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touillon-Ricci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366770v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858557v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colonna C&#233;cile" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salviani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-rueff" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5590-060X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250798700" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bastien.rueff@efa.gr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03221006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalazonitis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.366" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Messini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Procopiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/sdh.v7i2.36158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220952v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Beaulieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858502v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3832" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Rizos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ralli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Ogawa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eleni Konstantinou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Kordatzaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roumpou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Cagnato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Bajeot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Mavrocordatos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858590v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gallois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kumah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;n&#233;teaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864528v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Sanchez-Dehesa Galan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bougraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Pichon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hiquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spiesser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864583v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vanlandeghem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huitorel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vanleene" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Biar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touillon-Ricci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366770v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858531v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858557v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858466v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colonna C&#233;cile" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salviani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>