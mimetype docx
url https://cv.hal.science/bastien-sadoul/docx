--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,421 +234,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival, Growth, and Food Resources of Juvenile Sea Cucumbers Holothuria forskali (Echinodermata, Holothuroidea) in Co-Culture with Shellfish in Brittany (France)</w:t>
+                <w:t xml:space="preserve">Fatty acid profiles of muscle and liver reveal ontogenetic shifts in diet and reproductive investment in an undulate ray from the Bay of Biscay (northeast Atlantic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank David</w:t>
+                <w:t xml:space="preserve">Pablo Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Raymond</w:t>
+                <w:t xml:space="preserve">Tino Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Grys</w:t>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Ameziane</w:t>
+                <w:t xml:space="preserve">Manuel Vlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Sadoul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Lorance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2024/7098440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.70376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628894v1</w:t>
+                <w:t xml:space="preserve">hal-05557817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of egg thermal regimes on the response to food deprivation and refeeding in juvenile European Sea bass (Dicentrarchus labrax)</w:t>
+                <w:t xml:space="preserve">Survival, Growth, and Food Resources of Juvenile Sea Cucumbers Holothuria forskali (Echinodermata, Holothuroidea) in Co-Culture with Shellfish in Brittany (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Patrícia Mateus</w:t>
+                <w:t xml:space="preserve">Frank David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita A Costa</w:t>
+                <w:t xml:space="preserve">Grégory Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Jiménez Herrero</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Julien Grys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 575, pp.739806. </w:t>
+              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2024/7098440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187978v1</w:t>
+                <w:t xml:space="preserve">hal-04628894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water temperature explains part of the variation in basal plasma cortisol level within and between fish species</w:t>
+                <w:t xml:space="preserve">The impact of egg thermal regimes on the response to food deprivation and refeeding in juvenile European Sea bass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
+                <w:t xml:space="preserve">Ana Patrícia Mateus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Houdelet</w:t>
+                <w:t xml:space="preserve">Rita A Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Bessa</w:t>
+                <w:t xml:space="preserve">Javier Jiménez Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie‐laure Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 575, pp.739806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.15342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016916v1</w:t>
+                <w:t xml:space="preserve">hal-04187978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing food limitation for marine juvenile fishes in coastal nurseries using a bioenergetic approach</w:t>
               </w:r>
@@ -686,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anik Brind'Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 482, pp.110419. </w:t>
@@ -762,6587 +766,6950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic product hydrolysates increase rearing performance in red seabream (Pagrus major), fed a low fish meal diet, in both controlled and stressed conditions: From growth to stress responses</w:t>
+                <w:t xml:space="preserve">Water temperature explains part of the variation in basal plasma cortisol level within and between fish species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Herault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Houdelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739830⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186310v1</w:t>
+                <w:t xml:space="preserve">hal-04016916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal imprinting during embryogenesis modifies skin repair in juvenile European sea bass (Dicentrarchus labrax)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quality of the food of flatfish larvae: requirements, supplies and availability of essential fatty acids in coastal marine areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (10), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-023-04263-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04090278v1</w:t>
+                <w:t xml:space="preserve">hal-05597296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiles of consistent risk-taking behaviour across time and contexts in European sea bass</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aquatic product hydrolysates increase rearing performance in red seabream (Pagrus major), fed a low fish meal diet, in both controlled and stressed conditions: From growth to stress responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pratlong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rialle</w:t>
+                <w:t xml:space="preserve">Mikael Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buddhi Gunathilaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyeong-Jun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0399⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 576, pp.739830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687126v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Holothuria tubulosa the golden goose of ecological aquaculture in the Mediterranean Sea?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thermal imprinting during embryogenesis modifies skin repair in juvenile European sea bass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Patrícia Mateus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita A Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Caprioli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Laugier</w:t>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738149⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134, pp.108647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656470v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group size, temperature and body size modulate the effects of social hierarchy on basal cortisol levels in fishes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Is Holothuria tubulosa the golden goose of ecological aquaculture in the Mediterranean Sea?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Caprioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barrier-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cimiterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J. Mckenzie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 136, pp.105077. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 554, pp.738149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2021.105077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411090v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global assessment of the response to chronic stress in European sea bass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic profiles of consistent risk-taking behaviour across time and contexts in European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Prunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+                <w:t xml:space="preserve">Conor Goold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737072⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1975), pp.20220399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275735v1</w:t>
+                <w:t xml:space="preserve">hal-03687126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human protection drives the emergence of a new coping style in animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Group size, temperature and body size modulate the effects of social hierarchy on basal cortisol levels in fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Mckenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 136, pp.105077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2021.105077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001186⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03279578v1</w:t>
+                <w:t xml:space="preserve">hal-03411090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic pathways underpinning hormonal stress responses in fish exposed to short- and long-term warm ocean temperatures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Human protection drives the emergence of a new coping style in animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Aerts</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Blumstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106937⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (4), pp.e3001186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03147019v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring cortisol in fish scales to study stress in wild tropical tuna</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Global assessment of the response to chronic stress in European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bouvier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10641-021-01107-6⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 544, pp.737072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357766v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the genotype by environment interaction in a thermosensitive fish with a polygenic sex determination system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Genetic pathways underpinning hormonal stress responses in fish exposed to short- and long-term warm ocean temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blondeau-Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2112660118⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120, pp.106937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485506v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature increase and its effects on fish stress physiology in the context of global warming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
+                <w:t xml:space="preserve">Measuring cortisol in fish scales to study stress in wild tropical tuna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Roque d'Orbcastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Gesto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 98 (6), pp.1496-1508. </w:t>
+              <w:t xml:space="preserve">Environmental Biology of Fishes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.725-732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.14599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10641-021-01107-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03137601v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A World for Reactive Phenotypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Unraveling the genotype by environment interaction in a thermosensitive fish with a polygenic sex determination system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel T Blumstein</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Sánchez-Baizán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Conservation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcosc.2020.611919⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (50), pp.e2112660118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2112660118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934426v1</w:t>
+                <w:t xml:space="preserve">hal-03485506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution and activity patterns as welfare indicators in response to water quality changes in European sea bass, Dicentrarchus labrax</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Low temperature has opposite effects on sex determination in a marine fish at the larval/postlarval and juvenile stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Blondeau‐bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.104974⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (24), pp.13825-13835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135465v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple working hypotheses for hyperallometric reproduction in fishes under metabolic theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evolutionary dynamics in the Anthropocene: Life history and intensity of human contact shape antipredator responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breanna J Putman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oded Berger-Tal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Zsolt Garamszegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109228⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411071v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Dynamic Energy Budget theory to evaluate the bioremediation potential of the polychaete Hediste diversicolor in an integrated multi-trophic aquaculture system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Temperature increase and its effects on fish stress physiology in the context of global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam D. Callier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109296⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (6), pp.1496-1508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.14599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03410886v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multi-trophic aquaculture of red drum (Sciaenops ocellatus) and sea cucumber (Holothuria scabra): Assessing bioremediation and life-cycle impacts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A World for Reactive Phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Covès</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel T Blumstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 516, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Frontiers in Conservation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcosc.2020.611919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437650v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature has opposite effects on sex determination in a marine fish at the larval/postlarval and juvenile stages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution and activity patterns as welfare indicators in response to water quality changes in European sea bass, Dicentrarchus labrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.6972⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 226, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.104974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150869v1</w:t>
+                <w:t xml:space="preserve">hal-03135465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary dynamics in the Anthropocene: Life history and intensity of human contact shape antipredator responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Multiple working hypotheses for hyperallometric reproduction in fishes under metabolic theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kearney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3000818⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 433, pp.109228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024706v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring cortisol, the major stress hormone in fishes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Using the Dynamic Energy Budget theory to evaluate the bioremediation potential of the polychaete Hediste diversicolor in an integrated multi-trophic aquaculture system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Lopes Galasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aliaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam D. Callier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 437, pp.109296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.13904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439850v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping styles in European sea bass: The link between boldness, stress response and neurogenesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Integrated multi-trophic aquaculture of red drum (Sciaenops ocellatus) and sea cucumber (Holothuria scabra): Assessing bioremediation and life-cycle impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Fiandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Covès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.04.020⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 516, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403260v1</w:t>
+                <w:t xml:space="preserve">hal-02437650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of long-term variation in offspring metabolism due to BPA in eggs in rainbow trout using the DEB model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Measuring cortisol, the major stress hormone in fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. M. Vijayan</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.05.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.13904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994130v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature-Based Tourism Elicits a Phenotypic Shift in the Coping Abilities of Fish</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Coping styles in European sea bass: The link between boldness, stress response and neurogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Joassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00013⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 207, pp.76--85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744585v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced brain expression of genes related to cell proliferation and neural differentiation is associated with cortisol receptor expression in fishes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Prediction of long-term variation in offspring metabolism due to BPA in eggs in rainbow trout using the DEB model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Augustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-L Begout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Alfonso</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. M. Vijayan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143 (SI), pp.222-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2018.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002184v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A in Eggs Impairs the Long-Term Stress Performance of Rainbow Trout in Two Generations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nature-Based Tourism Elicits a Phenotypic Shift in the Coping Abilities of Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bourdineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b01244⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002353v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and behavioral flexibility to an acute CO2 challenge, within and between genotypes in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Enhanced brain expression of genes related to cell proliferation and neural differentiation is associated with cortisol receptor expression in fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Violaine Colson</w:t>
+                <w:t xml:space="preserve">E. Blondeau-Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.04.002⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 267, pp.76-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01540178v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive capacities from survival to stress responses of two isogenic lines of rainbow trout fed a plant-based diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bisphenol A in Eggs Impairs the Long-Term Stress Performance of Rainbow Trout in Two Generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jith K. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Birceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilakath M. Vijayan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35957⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (14), pp.7951-7961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b01244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595194v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multivariate analysis using physiology and behavior to characterize robustness in two isogenic lines of rainbow trout exposed to a confinement stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Physiological and behavioral flexibility to an acute CO2 challenge, within and between genotypes in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Leguen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 140, pp.139-147. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 209, pp.25-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2014.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173657v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a simple physical system analogy to study robustness features in animal sciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Adaptive capacities from survival to stress responses of two isogenic lines of rainbow trout fed a plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137333⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202872v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural syndrome in juvenile eels and its ecological implications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A multivariate analysis using physiology and behavior to characterize robustness in two isogenic lines of rainbow trout exposed to a confinement stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140, pp.139-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2014.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/1568539X-00003236⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01205106v1</w:t>
+                <w:t xml:space="preserve">hal-01173657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare assessment of rainbow trout reared in a Recirculating Aquaculture System: Comparison with a Flow-Through System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On the use of a simple physical system analogy to study robustness features in animal sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.10.047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01205117v1</w:t>
+                <w:t xml:space="preserve">hal-01202872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for measuring group behaviours of fish shoals from recorded videos taken in near aquaculture conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Behavioural syndrome in juvenile eels and its ecological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Violaine Colson</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152 (2), pp.147-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1568539X-00003236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.04.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01173631v1</w:t>
+                <w:t xml:space="preserve">hal-01205106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macronutrient composition of the diet affects the feeding-mediated down regulation of autophagy in muscle of rainbow trout (O. mykiss)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Welfare assessment of rainbow trout reared in a Recirculating Aquaculture System: Comparison with a Flow-Through System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Dias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+                <w:t xml:space="preserve">Matthieu Gaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074308⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 436, pp.151-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646373v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A new method for measuring group behaviours of fish shoals from recorded videos taken in near aquaculture conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parfait Evouna Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 430, pp.179-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macronutrient composition of the diet affects the feeding-mediated down regulation of autophagy in muscle of rainbow trout (O. mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Belghit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amino acids downregulate the expression of several autophagy-related genes in rainbow trout myoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Riflade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (3), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/auto.18863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 4 -Fish growth: Patterns and modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Behaviors of marine fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Luchiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carolina Minte-Vera</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elsevier. </w:t>
+              <w:t xml:space="preserve">Henrique Cabral; Mario LePage; Jeremy Lobry; Olivier Le Pape. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Part II Species – Environment Interactions. Chap.8, Academic Press, pp.161-171, 2025, ISBN: 9780323990363, eBook ISBN: 9780323990370</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265614v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviors of marine fishes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Chapter 4 -Fish growth: Patterns and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Minte-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Henrique Cabral; Mario LePage; Jeremy Lobry; Olivier Le Pape. </w:t>
+              <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Part II Species – Environment Interactions. Chap.8, Academic Press, pp.161-171, 2025, ISBN: 9780323990363, eBook ISBN: 9780323990370</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-90, 2025, 9780323990363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00009-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937500v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fish growth: Pattern and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Minte-Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Academic Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2024, 9780323990363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy restriction cancels the effect of temperature on the growth of common soles (Solea solea) in the Gironde estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Halna Du Fretay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on DEB theory for metabolic organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Crete, Jun 2025, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de suivi environnemental des interactions entre compartiments d'AMTI en mer ouverte : évaluation sur site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iroise Mathonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avantages et inconvénient de l'amélioration génétique de l'efficacité alimentaire chez le bar : implications pour la teneur en lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and drawbacks of genetically selecting more efficient sea bass: implications for lipid traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype by environment interaction explain sex determination in the European Seabass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Sánchez-Baizán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Hersonisos - Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined genomic approaches to unravel sex determination in the European seabass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Sánchez-Baizán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Symposium on Genomics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction and genotype-by-temperature interaction of sex tendency in European sea bass.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegart Mako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for genetic variability in fitness-related traits using a Dynamic Energy Budget model, an example on European Seabass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium and Thematic School on ‘Dynamic energy Budget theory for metabolic organization’ (DEB2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex determination of the European sea bass : deciphering the role of temperature over the whole larval period to enhance female production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Thermal imprinting during embryogenesis and future adaptive capacities in European seabass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3. International Congress on Applied Ichthyology and Aquatic Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187433v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency in risk taking tests throughout life and challenging situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. 848 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal imprinting during embryogenesis and future adaptive capacities in European seabass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sex determination of the European sea bass : deciphering the role of temperature over the whole larval period to enhance female production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Congress on Applied Ichthyology and Aquatic Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Volos, Greece</w:t>
+              <w:t xml:space="preserve">AQUA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012647v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses physiologiques et comportementales à un challenge d'hypercapnie chez 2 lignées isogéniques de truite</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une salle pour l'analyse du comportement des poissons aux Installations Expérimentales : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
+              <w:t xml:space="preserve">1. Journées des Installations Expérimentales LPGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792767v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une salle pour l'analyse du comportement des poissons aux Installations Expérimentales : premiers résultats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réponses physiologiques et comportementales à un challenge d'hypercapnie chez 2 lignées isogéniques de truite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées des Installations Expérimentales LPGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801912v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness in salmonids, a challenge-specific feature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Aquaculture Society (WAS). USA., Jun 2014, Adelaïde, Australia. 823 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multicritère de la robustesse dans une expérience de confinement chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Leguen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary culture of rainbow trout myoblasts as a tool to study the nutritional control of the autophagy-lysosomal pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Riflade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Fisheries Society (AFS). USA., Jul 2012, Madison, Wisconsin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acids downregulate the expression of several autophagy related genes in rainbow trout (Oncorhynchus mykiss) myoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Riflade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Jun 2012, Molde, Norway. 345 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7352,575 +7719,575 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des méthodes de suivi environnemental pour la gestion intégrée de l'aquaculture en mer : un cadre théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iroise Mathonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la recherche française piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessement of environmental Monitoring methods for Integrated Management of Aquaculture in open sea: A MASS BALANCE MODEL APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mathonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Rimini, Italy. 1 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of robustness traits in two isogenic lines of rainbow trout : use of a new approach based on modelisation of biological responses to acute stressors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Studying robustness in salmonids by extracting sensitivity and recovery capacity from physiological and behavioral temporal patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Leguen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom. , 2014, ICBF2014</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173637v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying robustness in salmonids by extracting sensitivity and recovery capacity from physiological and behavioral temporal patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparison of robustness traits in two isogenic lines of rainbow trout : use of a new approach based on modelisation of biological responses to acute stressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Leguen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
+              <w:t xml:space="preserve">International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom. , 2014, ICBF2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173650v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrimp Hydrolysate-Based Palatability Enhancer: A Circular Economy and Cost-Effective Strategy to Reduce Fish in Fish Out Ratio in Marine Fish Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7942,81 +8309,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyeong‐jun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8026,114 +8393,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE DE LA PLASTICITE DES REPONSES ADAPTATIVES PAR UNE APPROCHE DE MODELISATION MULTICRITERE CHEZ LA TRUITE ARC-ENCIEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Agrocampus Ouest, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01227703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8280,51 +8647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Herault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhi Gunathilaka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong-Jun Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.103291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Raymond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/7098440" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patr&#237;cia Mateus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A Costa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez Herrero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure B&#233;gout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739806" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04016916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houdelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bessa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15342" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre Du Prey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110419" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04186310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Herault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739830" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108647" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03687126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Goold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0399" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03656470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Caprioli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barrier-Loiseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimiterra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laugier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738149" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411090v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mckenzie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2021.105077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275735v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737072" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279578v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blumstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001186" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau-Bidet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Aerts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Blanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106937" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dellinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-021-01107-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Baiz&#225;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112660118" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137601v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gesto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14599" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04934426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T Blumstein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcosc.2020.611919" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135465v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.104974" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lallement" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kearney" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109228" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410886v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Lopes Galasso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefebvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam D. Callier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109296" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiandrino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cov&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734621" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150869v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Blanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau&#8208;bidet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6972" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breanna J Putman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Berger-Tal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Zsolt Garamszegi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000818" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439850v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13904" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.04.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zimmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Begout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Vijayan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.05.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002184v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfonso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bessa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchareb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blondeau-Bidet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.06.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002353v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jith K. Thomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Birceanu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilakath M. Vijayan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01244" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540178v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.04.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP4W4BXC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595194v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35957" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2014.12.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202872v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137333" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205106v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003236" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205117v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaum&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.10.047" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173631v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna Mengue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.04.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646373v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Belghit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074308" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205048v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riflade" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.18863" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265614v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ciotti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Minte-Vera" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978032399036300009X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00009-X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937500v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Soares" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Luchiari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120991v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Halna Du Fretay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693299v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iroise Mathonnet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Michel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462891v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513341v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185947v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360554v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegart Mako" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187437v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187433v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734562v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Alfonso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012647v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792767v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801912v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Le Goff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743769v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004133v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746468v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744744v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885325v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan B&#233;guin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884537v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mathonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173637v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173650v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247252v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong&#8208;jun Lee" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01227703v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Herault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhi Gunathilaka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong-Jun Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.103291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Jamme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vlach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorance" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.70376" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Raymond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grys" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/7098440" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patr&#237;cia Mateus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez Herrero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure B&#233;gout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739806" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre Du Prey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110419" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04016916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houdelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bessa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15342" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05597296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04263-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04186310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Herault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739830" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108647" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03656470v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Caprioli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barrier-Loiseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimiterra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laugier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738149" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03687126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Goold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0399" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mckenzie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2021.105077" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blumstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001186" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737072" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau-Bidet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Aerts" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Blanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106937" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dellinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-021-01107-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Baiz&#225;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112660118" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Blanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau&#8208;bidet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6972" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024706v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breanna J Putman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Berger-Tal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Zsolt Garamszegi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000818" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gesto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14599" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04934426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T Blumstein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcosc.2020.611919" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.104974" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lallement" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kearney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109228" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Lopes Galasso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefebvre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam D. Callier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109296" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cov&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734621" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13904" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.04.020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994130v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zimmer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Begout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Vijayan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.05.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfonso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bessa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchareb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blondeau-Bidet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.06.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002353v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jith K. Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Birceanu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilakath M. Vijayan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01244" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540178v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.04.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP4W4BXC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595194v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35957" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173657v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2014.12.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137333" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205106v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003236" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205117v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaum&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.10.047" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna Mengue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.04.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646373v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Belghit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074308" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205048v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riflade" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.18863" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937500v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Soares" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Luchiari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265614v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ciotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Minte-Vera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978032399036300009X" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00009-X" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252354v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Halna Du Fretay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693299v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iroise Mathonnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Michel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462891v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513341v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185947v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185371v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360554v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegart Mako" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187437v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012647v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734562v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Alfonso" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187433v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801912v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Le Goff" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792767v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743769v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004133v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746468v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744744v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885325v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan B&#233;guin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884537v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mathonnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173637v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247252v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong&#8208;jun Lee" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01227703v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>