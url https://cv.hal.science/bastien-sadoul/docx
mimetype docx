--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -632,395 +632,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing food limitation for marine juvenile fishes in coastal nurseries using a bioenergetic approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality of the food of flatfish larvae: requirements, supplies and availability of essential fatty acids in coastal marine areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110419⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (10), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-023-04263-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195323v1</w:t>
+                <w:t xml:space="preserve">hal-05597296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water temperature explains part of the variation in basal plasma cortisol level within and between fish species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+                <w:t xml:space="preserve">Assessing food limitation for marine juvenile fishes in coastal nurseries using a bioenergetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lefebvre Du Prey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.15342⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 482, pp.110419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016916v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of the food of flatfish larvae: requirements, supplies and availability of essential fatty acids in coastal marine areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Brosset</w:t>
+                <w:t xml:space="preserve">Water temperature explains part of the variation in basal plasma cortisol level within and between fish species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Houdelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 170 (10), pp.127. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-023-04263-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05597296v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquatic product hydrolysates increase rearing performance in red seabream (Pagrus major), fed a low fish meal diet, in both controlled and stressed conditions: From growth to stress responses</w:t>
               </w:r>
@@ -1268,412 +1268,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Holothuria tubulosa the golden goose of ecological aquaculture in the Mediterranean Sea?</w:t>
+                <w:t xml:space="preserve">Transcriptomic profiles of consistent risk-taking behaviour across time and contexts in European sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Caprioli</w:t>
+                <w:t xml:space="preserve">Conor Goold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Barrier-Loiseau</w:t>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cimiterra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Laugier</w:t>
+                <w:t xml:space="preserve">Stéphanie Rialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738149⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1975), pp.20220399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656470v1</w:t>
+                <w:t xml:space="preserve">hal-03687126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiles of consistent risk-taking behaviour across time and contexts in European sea bass</w:t>
+                <w:t xml:space="preserve">Is Holothuria tubulosa the golden goose of ecological aquaculture in the Mediterranean Sea?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Caprioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conor Goold</w:t>
+                <w:t xml:space="preserve">Chloé Barrier-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pratlong</w:t>
+                <w:t xml:space="preserve">Nicolas Cimiterra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Rialle</w:t>
+                <w:t xml:space="preserve">Thierry Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 289 (1975), pp.20220399. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 554, pp.738149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2022.0399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687126v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group size, temperature and body size modulate the effects of social hierarchy on basal cortisol levels in fishes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global assessment of the response to chronic stress in European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Bessa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+                <w:t xml:space="preserve">Sébastien Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J. Mckenzie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormones and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 136, pp.105077. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 544, pp.737072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2021.105077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411090v1</w:t>
+                <w:t xml:space="preserve">hal-03275735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human protection drives the emergence of a new coping style in animals</w:t>
               </w:r>
@@ -1685,64 +1702,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Blumstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (4), pp.e3001186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1774,161 +1791,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global assessment of the response to chronic stress in European sea bass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Group size, temperature and body size modulate the effects of social hierarchy on basal cortisol levels in fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Prunet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David J. Mckenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 544, pp.737072. </w:t>
+              <w:t xml:space="preserve">Hormones and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 136, pp.105077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yhbeh.2021.105077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275735v1</w:t>
+                <w:t xml:space="preserve">hal-03411090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic pathways underpinning hormonal stress responses in fish exposed to short- and long-term warm ocean temperatures</w:t>
               </w:r>
@@ -2182,51 +2182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the genotype by environment interaction in a thermosensitive fish with a polygenic sex determination system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2450,51 +2450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary dynamics in the Anthropocene: Life history and intensity of human contact shape antipredator responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2584,51 +2584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature increase and its effects on fish stress physiology in the context of global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2692,64 +2692,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A World for Reactive Phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2809,51 +2809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution and activity patterns as welfare indicators in response to water quality changes in European sea bass, Dicentrarchus labrax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2939,51 +2939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple working hypotheses for hyperallometric reproduction in fishes under metabolic theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3037,334 +3037,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Dynamic Energy Budget theory to evaluate the bioremediation potential of the polychaete Hediste diversicolor in an integrated multi-trophic aquaculture system</w:t>
+                <w:t xml:space="preserve">Integrated multi-trophic aquaculture of red drum (Sciaenops ocellatus) and sea cucumber (Holothuria scabra): Assessing bioremediation and life-cycle impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Lopes Galasso</w:t>
+                <w:t xml:space="preserve">Killian Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Lefebvre</w:t>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Aliaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+                <w:t xml:space="preserve">Annie Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam D. Callier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Covès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 437, pp.109296. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 516, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410886v1</w:t>
+                <w:t xml:space="preserve">hal-02437650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated multi-trophic aquaculture of red drum (Sciaenops ocellatus) and sea cucumber (Holothuria scabra): Assessing bioremediation and life-cycle impacts</w:t>
+                <w:t xml:space="preserve">Using the Dynamic Energy Budget theory to evaluate the bioremediation potential of the polychaete Hediste diversicolor in an integrated multi-trophic aquaculture system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Chary</w:t>
+                <w:t xml:space="preserve">Helena Lopes Galasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Sebastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aliaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Covès</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myriam D. Callier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 516, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 437, pp.109296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2019.734621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437650v1</w:t>
+                <w:t xml:space="preserve">hal-03410886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring cortisol, the major stress hormone in fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3398,51 +3398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping styles in European sea bass: The link between boldness, stress response and neurogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3662,51 +3662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature-Based Tourism Elicits a Phenotypic Shift in the Coping Abilities of Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4379,51 +4379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 140, pp.139-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4451,248 +4451,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a simple physical system analogy to study robustness features in animal sciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural syndrome in juvenile eels and its ecological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (8), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152 (2), pp.147-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/1568539X-00003236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202872v1</w:t>
+                <w:t xml:space="preserve">hal-01205106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural syndrome in juvenile eels and its ecological implications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of a simple physical system analogy to study robustness features in animal sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 152 (2), pp.147-166. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/1568539X-00003236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205106v1</w:t>
+                <w:t xml:space="preserve">hal-01202872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare assessment of rainbow trout reared in a Recirculating Aquaculture System: Comparison with a Flow-Through System</w:t>
               </w:r>
@@ -4717,51 +4717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4851,51 +4851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parfait Evouna Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5202,51 +5202,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5268,51 +5268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina Luchiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Bessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5365,57 +5365,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 4 -Fish growth: Patterns and modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Fish growth: Pattern and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ciotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5441,225 +5441,83 @@
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Minte-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elsevier. </w:t>
+              <w:t xml:space="preserve">Academic Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, Elsevier; Elsevier, pp.65-90, 2024, 9780323990363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00009-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...127 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5669,561 +5527,561 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy restriction cancels the effect of temperature on the growth of common soles (Solea solea) in the Gironde estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Halna Du Fretay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on DEB theory for metabolic organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Crete, Jun 2025, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de suivi environnemental des interactions entre compartiments d'AMTI en mer ouverte : évaluation sur site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avantages et inconvénient de l'amélioration génétique de l'efficacité alimentaire chez le bar : implications pour la teneur en lipides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jaeger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rémy Michel</w:t>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693299v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avantages et inconvénient de l'amélioration génétique de l'efficacité alimentaire chez le bar : implications pour la teneur en lipides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Méthodes de suivi environnemental des interactions entre compartiments d'AMTI en mer ouverte : évaluation sur site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iroise Mathonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Duranton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">Rémy Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462891v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and drawbacks of genetically selecting more efficient sea bass: implications for lipid traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype by environment interaction explain sex determination in the European Seabass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6268,87 +6126,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Hersonisos - Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined genomic approaches to unravel sex determination in the European seabass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6393,587 +6251,587 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Symposium on Genomics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction and genotype-by-temperature interaction of sex tendency in European sea bass.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Allal</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegart Mako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for genetic variability in fitness-related traits using a Dynamic Energy Budget model, an example on European Seabass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium and Thematic School on ‘Dynamic energy Budget theory for metabolic organization’ (DEB2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brest, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal imprinting during embryogenesis and future adaptive capacities in European seabass</w:t>
+                <w:t xml:space="preserve">Consistency in risk taking tests throughout life and challenging situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Clota</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Congress on Applied Ichthyology and Aquatic Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Volos, Greece</w:t>
+              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. 848 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012647v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency in risk taking tests throughout life and challenging situations</w:t>
+                <w:t xml:space="preserve">Thermal imprinting during embryogenesis and future adaptive capacities in European seabass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chatain</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. 848 p</w:t>
+              <w:t xml:space="preserve">3. International Congress on Applied Ichthyology and Aquatic Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734562v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex determination of the European sea bass : deciphering the role of temperature over the whole larval period to enhance female production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7018,349 +6876,349 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une salle pour l'analyse du comportement des poissons aux Installations Expérimentales : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées des Installations Expérimentales LPGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses physiologiques et comportementales à un challenge d'hypercapnie chez 2 lignées isogéniques de truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness in salmonids, a challenge-specific feature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Aquaculture Society (WAS). USA., Jun 2014, Adelaïde, Australia. 823 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multicritère de la robustesse dans une expérience de confinement chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7382,106 +7240,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary culture of rainbow trout myoblasts as a tool to study the nutritional control of the autophagy-lysosomal pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7540,73 +7398,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Fisheries Society (AFS). USA., Jul 2012, Madison, Wisconsin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acids downregulate the expression of several autophagy related genes in rainbow trout (Oncorhynchus mykiss) myoblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7665,51 +7523,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Jun 2012, Molde, Norway. 345 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7719,301 +7577,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des méthodes de suivi environnemental pour la gestion intégrée de l'aquaculture en mer : un cadre théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iroise Mathonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la recherche française piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessement of environmental Monitoring methods for Integrated Management of Aquaculture in open sea: A MASS BALANCE MODEL APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mathonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Rimini, Italy. 1 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying robustness in salmonids by extracting sensitivity and recovery capacity from physiological and behavioral temporal patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8022,119 +7880,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of robustness traits in two isogenic lines of rainbow trout : use of a new approach based on modelisation of biological responses to acute stressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8156,84 +8014,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Edinburgh, United Kingdom. , 2014, ICBF2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8243,51 +8101,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrimp Hydrolysate-Based Palatability Enhancer: A Circular Economy and Cost-Effective Strategy to Reduce Fish in Fish Out Ratio in Marine Fish Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8309,81 +8167,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyeong‐jun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8393,114 +8251,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE DE LA PLASTICITE DES REPONSES ADAPTATIVES PAR UNE APPROCHE DE MODELISATION MULTICRITERE CHEZ LA TRUITE ARC-ENCIEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Agrocampus Ouest, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01227703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId243"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8647,51 +8505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Herault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhi Gunathilaka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong-Jun Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.103291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Jamme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vlach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorance" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.70376" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Raymond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grys" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/7098440" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patr&#237;cia Mateus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez Herrero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure B&#233;gout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739806" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre Du Prey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110419" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04016916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houdelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bessa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15342" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05597296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04263-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04186310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Herault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739830" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108647" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03656470v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Caprioli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barrier-Loiseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimiterra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laugier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738149" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03687126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Goold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0399" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mckenzie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2021.105077" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blumstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001186" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737072" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau-Bidet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Aerts" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Blanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106937" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dellinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-021-01107-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Baiz&#225;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112660118" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Blanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau&#8208;bidet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6972" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024706v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breanna J Putman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Berger-Tal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Zsolt Garamszegi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000818" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gesto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14599" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04934426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T Blumstein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcosc.2020.611919" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.104974" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lallement" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kearney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109228" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Lopes Galasso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefebvre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam D. Callier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109296" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cov&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734621" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13904" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.04.020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994130v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zimmer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Begout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Vijayan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.05.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfonso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bessa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchareb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blondeau-Bidet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.06.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002353v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jith K. Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Birceanu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilakath M. Vijayan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01244" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540178v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.04.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP4W4BXC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595194v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35957" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173657v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2014.12.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137333" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205106v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003236" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205117v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaum&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.10.047" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna Mengue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.04.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646373v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Belghit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074308" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205048v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riflade" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.18863" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937500v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Soares" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Luchiari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265614v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ciotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Minte-Vera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B978032399036300009X" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00009-X" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252354v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Halna Du Fretay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693299v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iroise Mathonnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Michel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462891v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513341v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185947v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185371v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360554v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegart Mako" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187437v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012647v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734562v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Alfonso" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187433v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801912v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Le Goff" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792767v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743769v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004133v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746468v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744744v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885325v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan B&#233;guin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884537v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mathonnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173650v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173637v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247252v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong&#8208;jun Lee" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01227703v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Herault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhi Gunathilaka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong-Jun Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.103291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Jamme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vlach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lorance" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.70376" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Raymond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grys" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/7098440" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patr&#237;cia Mateus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita A Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jim&#233;nez Herrero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure B&#233;gout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739806" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05597296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04263-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre Du Prey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110419" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04016916v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alfonso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Houdelet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bessa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15342" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04186310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Herault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739830" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108647" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03687126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Goold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rialle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2022.0399" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03656470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Caprioli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barrier-Loiseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimiterra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laugier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737072" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Blumstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001186" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411090v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mckenzie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2021.105077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau-Bidet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Aerts" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Blanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106937" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dellinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-021-01107-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Baiz&#225;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2112660118" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Blanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Blondeau&#8208;bidet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6972" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024706v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breanna J Putman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Berger-Tal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Zsolt Garamszegi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000818" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gesto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14599" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04934426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T Blumstein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcosc.2020.611919" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.104974" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lallement" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kearney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109228" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437650v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Chary" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cov&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2019.734621" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Lopes Galasso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefebvre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam D. Callier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109296" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13904" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403260v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Joassard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.04.020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01994130v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zimmer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Begout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Vijayan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2018.05.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouchareb" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bourdineaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfonso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bessa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchareb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blondeau-Bidet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.06.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002353v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jith K. Thomas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Birceanu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilakath M. Vijayan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b01244" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540178v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.04.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP4W4BXC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595194v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35957" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173657v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2014.12.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205106v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003236" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202872v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137333" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205117v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaum&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.10.047" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna Mengue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.04.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646373v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Belghit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074308" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205048v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riflade" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.18863" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937500v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Soares" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Luchiari" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252354v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ciotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Minte-Vera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00009-X" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120991v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Halna Du Fretay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mounier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462891v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693299v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iroise Mathonnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Michel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513341v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185947v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185371v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360554v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruelle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegart Mako" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187437v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734562v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Alfonso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012647v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187433v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801912v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Le Goff" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792767v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743769v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004133v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746468v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744744v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03885325v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan B&#233;guin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884537v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mathonnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173650v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173637v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247252v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyeong&#8208;jun Lee" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01227703v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>