--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:89.84375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bastien Soulé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien-soule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3716-7192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077704266</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promises and limitations of big data for studying sports practices: the case of running apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07591063251400750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation des fan zones : le modèle de l’interconnexion à l’épreuve des faits lors de la Coupe du monde 2023 de rugby à Saint-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Karche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2025-12532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273849v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques pour l’exercice physique pendant et après le confinement. Une recherche à méthode mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 37 (2), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.252.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECURISATION DES FAN ZONES : le modèle de l’interconnexion à l’épreuve des faits lors de la Coupe du Monde de Rugby 2023 à Saint-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Karche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2025-12532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crowd management failure at 2022 champions league final: inter-organisational analysis of a collective powerlessness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, [Published online], pp.1-21. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2025.2510943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heurs et malheurs d’une recherche doctorale entre approches juridique et sociologique sur la sécurisation des événements sportifs de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Frédérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder à l’inaccessible : les ressources mises en œuvre par les travailleurs sur cordes pour déployer leur activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21-1, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.9222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la règle en sociologue des organisations : illustrations de la subsidiarité des points de vue juridique et sociologique dans le domaine sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques pour l'exercice physique pendant et après le confinement. Une recherche à méthode mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting innovation: the organizational vulnerability of small or medium companies innovating in the outdoor sports sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Issue 5 | 2023, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2023-8545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360833v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promesses et appropriations d’une innovation bibliométrique : le recours au Scimago Journal Ranking au sein des Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralité des modèles de revenus dans le secteur des applications mobiles de sport et d’activité physique : une approche exploratoire en termes d’agencement marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation de l’activité physique et des loisirs corporels : enjeux individuels et sociaux du « sport connecté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2140970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les snowparks : une innovation aux visages pluriels en station de sports d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety optimization in an accident-prone aquatic context: a qualitative study of drowning risk detection by public pool lifeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignac Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.239-248. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsr.2022.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser le risque et renforcer la reconnaissance subculturelle : les usages de l’humour dans les snowparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, De la création à la contestation : délimiter les sports alternatifs, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety optimization in an accident-prone aquatic context: A qualitative study of drowning risk detection by public pool lifeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ambivalence of an Innovation: The Creation and Development of the European Cross Country Championships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charroin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (10), pp.1153-1177. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2022.2121818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation des événements sportifs de nature et sécurité : une approche en termes d’appropriation des règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courir et mesurer autrement : le recours aux objets connectés par les pratiquantes de la course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2140977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowpark users’ multi-faceted relationship with risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal for Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.118-139. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16138171.2022.2032919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of Lifeguards to Detect Submerged Manikins in Public Swimming Pool Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25035/ijare.13.04.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ability of pool lifeguards to detect a submerged manikin in artificial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of Lifeguards to Detect Submerged Manikins in Public Swimming Pool Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25035/ijare.13.04.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les événements sportifs de nature : des recommandations ciblées pour mieux gérer les risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 215 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la curiosité à l’évitement : l’adaptation des instances françaises de l’athlétisme face à la domination du Kenya en course de fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°17 (1), pp.87-112. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.017.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaineering incidents in France: analysis of search and rescue interventions on a 10-year period (from 2008 to 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.446-461. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-020-6208-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter un grand stade et sécuriser le spectacle sportif. Une conciliation délicate au sein des clubs professionnels de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (3-4), pp.451-480. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.623.0451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation des événements sportifs de nature et contrats : consentement ou mariage forcé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de droit du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les connaissances sur les risques liés aux sports de montagne : l’exemple d’un laboratoire collaboratif d’accidentologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.8933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disengaging from high-risk sports: the identity-based rationales and biographical shifts that lead male athletes to “give up”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (3), pp.440-458. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2019.1673370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport and fitness app uses: a review of humanities and social science perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Verchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal for Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (2), pp.170-189. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16138171.2021.1918896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fauteuil tout-terrain mono-roue : analyse sociologique d’une innovation technique et sociale favorisant une accessibilité partagée des espaces outdoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tourisme sportif et santé, 40 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Knowledge about Risks Related to Alpine Sports: A Collaborative Laboratory on Accidentology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mountains and New Ways of Building Knowledge, 109 (2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.9239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les connaissances sur les risques liés aux sports de montagne : l’exemple d’un laboratoire collaboratif d’accidentologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La montagne et les nouvelles manières de faire connaissance, 109 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la curiosité à l’évitement : l’adaptation des instances françaises de l’athlétisme face à la domination du Kenya en course de fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales &amp; Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), pp.87-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir les applications mobiles de sport et d’activité physique : des promesses d’empowerment teintées d’enjeux stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 15 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’allégement du matériel dans les sports de nature : un exemple d’innovation par retrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Prépublication, pp.I17-16. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.pr1.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts d’une évaluation bibliométrique standardisée: le cas des publications de sciences sociales au sein d’une section universitaire multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations franco-kényanes dans les courses de fond : Un processus postcolonial singulier (1960–2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.204-225. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0172-4029-2020-1-204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skiing and Snowboarding Injuries in Snow Parks: A Study Based on Self-Reported Practitioners’ Statements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion-Mouriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wilderness and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (2), pp.181-187. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wem.2020.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen sociologique d’une « innovation martiale » : l’exemple de l’aikibudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations franco-kényanes dans les courses de fond : un processus postcolonial singulier (1960-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44, pp.204-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les événements sportifs de nature : gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 214, pp.43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambidextrie et pérennité organisationnelle : le cas de l’ASUL, association sportive en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ronzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.193.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Incidents to Reduce the Risk of Drowning in Swimming Pools: Implementation of Experience-Based Feedback Regarding Near-Misses in Four Public Facilities in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25035/ijare.12.01.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;fièvre innovatrice&amp;quot; à l'exploitation : un exemple d'ambidextrie au sein d'une petite entreprise du secteur de l'outdoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (1), pp.13-40. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.pr1.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils sociodémographique et sportif des usagers des snowparks dans les stations de montagne des Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion-Mouriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure/Loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14927713.2018.1449132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la sociologie au sein d'une recherche-action collaborative : retour d'expérience sur une innovation en prévention des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (2), pp.59-69. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.037.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de l'airbag d'avalanche face au risque d'ensevelissement~: revue de littérature (1996-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2017.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la recherche dans une section universitaire interdisciplinaire : les effets de la conversion bibliométrique au sein des Sciences et Techniques des Activités Physiques et Sportives (STAPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Chatal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (4), pp.9. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.122.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecueils et paradoxes de l'innovation pour les petites entreprises : le cas du secteur de l'outdoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (4), pp.20-30. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.039.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pioneering innovations in ultra-light mountain equipment: socio-technical analysis of two objects' trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.218-236. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2015.1067776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidentology of mountain sports: An insight provided by the systemic modelling of accident and near-miss sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.36-44. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2016.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sportive et relation au marché Analyse des trajectoires sociotechniques de sacs à dos ultralégers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n 18 (1), pp.165-183. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.018.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des noyades en piscine publique : une analyse systémique de la détection des usagers en détresse au sein des équipements d'une intercommunalité du Grand Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, hors s\'erie, pp.177-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of degraded supervision of bathing in 108 French public swimming pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Injury Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.268-271. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/injuryprev-2016-041962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des noyades en piscine publique. Une analyse systémique de la détection des usagers en détresse au sein des équipements d’une intercommunalité du Grand Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La fabrique du manager réflexif, HS (Supplement), pp.177-205. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.hs04.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique sociale des risques liés aux pratiques récréatives et sportives de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.6220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social factory of the risks related to the sport and recreation activities mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.6220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accidentologie des sports de montagne en France : un état des lieux basé sur l’exploitation de données secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.203-213. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant supervision of bathing in French public swimming pools: an unrealistic regulatory requirement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Injury Control and Safety Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.371-381. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17457300.2016.1200630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is at risk in the French mountains? Profiles of the accident victims in outdoor sports and mountain recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (8), pp.1490-1499. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11629-016-4146-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dangerousness of mountain recreation: A quantitative overview of fatal and non-fatal accidents in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (7), pp.931-939. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17461391.2017.1324525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shorts to dresses: the introduction of new attire in a women’s professional basketball team as an index of change and forms of compromise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal for Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16138171.2016.1183932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation n'est pas un long fleuve tranquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 123 (1), pp.24-34. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.123.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowpark evolution in France from 1990 to 2010: A plurality of compromises and gradual rationalization behind a major territorial innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion-Mouriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.104-121. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2016.1151225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bodily engagement of snow park freestylers: A study in three French winter sports resorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion-Mouriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (5), pp.581-595. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1012690214545901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la relégation à la participation : les avatars socioculturels d’un aménagement en station de montagne, les &amp;quot;snowparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tourisme noir ou sombre tourisme ?, 35 (1), 17 p. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040235ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers de différenciation face à une innovation banalisée en station de montagne : attractivité des snowparks et positionnement des stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Fatal Drownings in Public Swimming Pools: A Retrospective Multiscale Investigation Within France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25035/ijare.09.02.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des risques liés aux pratiques sportives de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33/1, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangereux, le sport en montagne ? Volet 3. Quelles victimes dans quelles circonstances ? Préventique, 142, 38–39.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers de différenciation face à la banalisation des « espaces nouvelles glisses » en station de montagne : l’importance des dimensions sociales et culturelles dans les snowparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tourisme, sport et production de territoires, 11, 24 p. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perspectives préventives offertes par l'incidentologie des sports pratiqués dans des milieux à risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignac Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation theories applied to the outdoor sports sector: Panorama and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (3), pp.383-398. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2015.1083755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossible quantification des noyades en piscine publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of risks among winter sports participants: a focus on the influence of sports practice and style in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (6), pp.736-756. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2014.882904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociotechnique d'une innovation sportive : le cas du kitesurf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1), pp.163-185. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.043.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation matérielle dans l'outdoor : des trajectoires d'objets au sein de réseaux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-crisis analysis of an ineffective tsunami alert: the 2010 earthquake in Maule, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (2), pp.375-397. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/disa.12045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allègement de l'équipement dans les pratiques sportives outdoor : pluralité des processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du contexte sécuritaire d’une activité sportive à environnement spécifique : le cas de la plongée subaquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chazaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled seismic and socio-political crises: the case of Puerto Aysen in 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.21-37. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13669877.2011.591498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement corporel : une alternative au concept polythétique de « sports à risque » en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.61-71. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2012012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler le dopage ? Les failles de la gouvernance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (1), pp.127-159. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.1161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation territoriale des conflits d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Frédérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Puerto affair: revealing the difficulties of the fight against doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Social Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (2), pp.186-208. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0193723511405478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et gestion d'une crise : l'édition 2007 du Marathon de Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (1), pp.38-48. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco.103.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment s'engage-t-on dans des sports de nature dangereux : analyse d'une gestion des risques protéiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.42--45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance des espaces de loisirs sportifs et touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Frédérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de droit du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moniteur sportif et sociologue: Récit d’une observation participante clandestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (1), pp.14-32. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106310378970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moniteur sportif et sociologue: Récit d’une observation participante clandestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (1), pp.14-32. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106310378970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer avec la gravité : approche sociologique plurielle de l'engagement dans des sports dangereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche économique de la gestion déléguée en question : le cas des complexes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 195 (35), pp.43-53. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.195.43-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptation du danger par les navigateurs hauturiers. Une perspective d’analyse sociologique plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boivert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.131-147. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d'optimisation de la communication préventive sur les risques : le cas des sports d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Think tanks, experts et pouvoirs, 70, pp.103-110. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « sports extrêmes » : analyse terminologique d'une caractérisation sportive à succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.063.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les accidents de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 394, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse systémique et stratégique du dopage sportif : le cas du cyclisme professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Bouhaouala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (3), pp.575-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drame sur l’Everest le 10 mai 1996 : la rencontre d’un aléa météorologique et d’une vulnérabilité organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Management and Insurance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (1), pp.73-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des maîtres nageurs à l'épreuve de la délégation de service public : rapports de force et de grandeur au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (4), pp.71. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.082.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du contexte sécuritaire d'un accident sportif de montagne : le cas de l'avalanche du Cerro Ventana en Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.711.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance sécuritaire dans les stations de sports d'hiver françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 128-129 (1), pp.133. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.128.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conceptualisation en sociologie : influences paradigmatiques et implications méthodologiques. L’exemple de la notion de risque dans le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 93, pp.28-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication préventive sur les risques. Le cas des stations de sports d’hiver en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 / 1, pp.79-107. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01693615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés de définition des « sports à risque » : de la tentation normative à une perspective polythétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 93, pp.28-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation participante ou participation observante ? Usages et justifications de la notion de participation observante en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27, pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident de tapis roulant de Val-Cenis. Un regard organisationnel et systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (96), pp.211-229. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rts.96.211-229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile conversion à la qualité d’une société spécialisée dans la gestion déléguée de services « sports et loisirs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, [19 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance sécuritaire dans les stations de sports d'hiver françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Émeutes en banlieues : lectures d'un événement, 1 (128-129), pp.133-150. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.128.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion déléguée d’un complexe aquatique de sport-loisirs : le service public à l’épreuve de stratégies particularistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.12-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rester « alternatif » ? Sociologie des pratiquants sportifs en quête d'authenticité subculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Walk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.002.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours stratégique à l'idée de justice dans la gestion déléguée de service public : le cas d'un complexe aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.79-98. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pomap.2006.2311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sports à risque » et « sports extrêmes » : de quoi parle-t-on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (2), pp.321-345. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2006.10707722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la piscine municipale des Roches Rouges au complexe Aquabaule. La gestion déléguée d’un service public et ses logiques d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Religions et territoires ; quelle gestion locale des cultes ?, 69, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques liés à la pratique des sports d’hiver : méthode d’analyse et principaux résultats de deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.209-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les risques et l’accidentologie. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports d'hiver. Les nouvelles glisses se banalisent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Ports de plaisance. Optimiser le nombre de places, 214, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The instrumentalisation of safety : The example of risks in a mountain resort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (4), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rga.2004.4663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques dans les stations de montagne ; l'exemple de Val Thorens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport &amp; Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (2), pp.11-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk management in mountain sports areas : the case of a French ski resort (Val Thorens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport &amp; Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9, pp.141-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques d'action et conflits entre intervenants du secours en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48, pp.81-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES RISQUES EN STATION DE SKI ALPIN : D’UNE EXPLICATION MONOCAUSALE A UNE PERSPECTIVE D’ANALYSE SYSTEMIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés et enjeux de la quantification des accidents dans les stations de sports d’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Risques - Les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 52, pp.110-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-technique des risques en station de sports d’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 104, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du risque dans les activités sportives de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Risques et sécurité dans le tourisme et les loisirs, 73, pp.32-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques d'action et conflits entre intervenants du secours en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48, pp.81-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du risque dans les pratiques sportives de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 73, pp.32-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du public dans le dispositif de sécurité en station de sports d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (3), pp.43. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.056.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques en station de sports d’hiver : le cas de la station-village du Mont-Dore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.69-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de développement et positionnement touristique des espaces sportifs de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Bouhaouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vachée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (1), pp.21-46. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/000162ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes et pratiques sportives à risque : vers une approche sociologique contextualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Corps et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.107-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les processus d’innovation sportive pour optimiser leur management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 32, pp.210, 2021, Smart Innovation, Dimitri Uzunidis, 9781784057534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la recherche multidisciplinaire : un défi épistémologique escamoté en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFRAPS, 2021, 978-2-910448-30-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 32, pp.210, 2021, Smart Innovation, Dimitri Uzunidis, 9781786306555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du freestyle aux snowparks Évolution du public, des pratiques et du rapport au risque. PUG Collection : Sports, Cultures, Sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports d'hiver en mutation : crise ou révolution géoculturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Adamkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Apilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès-Lavoisier, pp.250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00181437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l’engagement corporel. Risques sportifs et pratiques « extrêmes » dans la société contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.084.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie des organisations appliquée au domaine sportif : diversification des approches ou déclin d’une branche de la sociologie du sport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Rech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des organisations &amp; management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Artois, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets connectés et applications sportives : acteurs et logiques d’appropriation d’une digitalisation protéiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Dalla Pria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Llena; Gildas Loirand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux. Contribution de la recherche en Sciences Humaines et Sociales du Sport à l’analyse des Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afraps, 2025, 978-2-910448-32-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée du droit et de la sociologie : enjeux et difficultés épistémologiques d’une thèse pluridisciplinaire sur l’organisation des événements sportifs de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Frédérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches collectives en Management du sport. Réflexions et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir à innover en matière de prévention des risques : de la recherche-action collaborative à la mise en retrait des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches collectives en Management du sport. Réflexions et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fiasco du Stade de France : une lecture inter-organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des organisations &amp; management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée du droit et de la sociologie : enjeux et difficultés épistémologiques d’une thèse pluridisciplinaire sur l’organisation des événements sportifs de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Martel &amp; Arnaud Sébileau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectifs de recherche et recherches collectives en Management du sport. Enquêter, produire des données, répondre à une commande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir à innover en matière de prévention des risques : de la recherche-action collaborative à la mise en retrait des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Martel &amp; Arnaud Sébileau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectifs de recherche et recherches collectives en Management du sport. Enquêter, produire des données, répondre à une commande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardiser l’évaluation pour atteindre l’excellence : de quelques effets pervers au sein de la section universitaire des STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Melchior J.P. &amp; Zanna O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évaluation, pour quoi faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Jamet Editeur, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des applications mobiles de sport et d’activité physique sur l’engagement dans la pratique : une lecture interdisciplinaire entre motivations, agentivité et gestion de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Verchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité physique, santé et innovations : questions scientifiques, questions sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidentologie et prévention des dangers liés aux sports de montagne. L'action publique au cøeur de la construction politique des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martel, Ludovic and Sébileau, Arnaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sports de nature comme actions publiques. Regards croisés d'experts et d'analystes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUS, pp.227-240, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignac, E., Lebihain P. & Soulé, B. (2018) Quelles mesures en faveur d’une meilleure gestion du risque de noyade en piscine publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les piscines : aide à la conception pour les maîtres d'ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accessibilité des domaines skiables aux personnes en situation de handicap : des ressorts associatifs et matériels pour pallier le volontarisme ténu des gestionnaires des stations de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, Sport &amp; Handicaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 3, Tétraèdre, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objet pionnier à sa diffusion grand public : la cas de sacs à dos innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode d'innovation et logique d'entreprise : les 3 âges de Guidetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allègement du matériel outdoor, un processus aux origines plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les snowparks dans les massifs français (1990-2010) : une innovation territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations. Quelles dynamiques pour le secteur des sports outdoor ? (Vignal, Boutroy, Reynier) Grenoble : PUG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : étudier les innovations sportives outdoor en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Vignal; Éric Boutroy; Véronique Reynier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations. Quelles dynamiques pour le secteur des sports outdoor ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2017, Montagne et innovation, 9782706126970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en réseau des acteurs parties prenantes de la sécurité pour une meilleure gestion du risque de noyade en piscine publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diriger une piscine : de la conception à l'exploitation : guide à l'usage des responsables d'équipements aquatiques publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Les classeurs de la lettre du cadre territorial, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de Philosophie du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.269-276, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer des situations complexes et résoudre des problèmes concrets : la nécessaire diversité des regards et échelles d’intervention en management du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bastien Soulé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Sport : études de cas pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juris-Dalloz, 2014, 978-2-247-12427-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : besoin d’éclairages pluriels pour optimiser une tâche délicate et complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lebihain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance des piscines publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz-Juris, pp.5, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l'engagement corporel. Épistémologie d'un champ scientifique riche et varié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quidu, Matthieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du sport en mouvement. Tome II : Innovations théoriques en STAPS et implications pratiques en EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.243-262, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manager face à l’incertitude : retour d’expérience sur un événement sportif mal maîtrisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bastien Soulé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Sport : études de cas pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juris-Dalloz, pp.149-163, 2014, 978-2-247-12427-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali et Jean Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.254-255, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la gestion des secours aux victimes d’accidents de sports de nature : exemple de mise en œuvre en parc naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corneloup Jean et Mao Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créativité et innovation dans les loisirs sportifs de nature. Un autre monde en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Fournel, pp.203-213, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La course au large en solitaire. Un engagement corporel singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Ferréol &amp; Gilles Vieille Marchiset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisirs, sports et sociétés. Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaires de Franche Comté, pp.99-110, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perspectives d’analyse sociologique in situ des pratiques sportives à risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Corneloup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Loisirs Sportifs de Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Fournel, pp.211-222, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs sportifs de nature : sports à risque ? Activités extrêmes ? A propos de quelques pièges notionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Corneloup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Loisirs Sportifs de Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Fournel, pp.91-100, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions de prévention et de gestion des risques dans les sports de neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bourdeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sports d’hiver en mutation : crise ou révolution géoculturelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès/Lavoisier, pp.123-134, 2007, Finance - Gestion - Management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques professionnelles et référents culturels dans les métiers du tourisme sportif de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vachée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Sobry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.161-189, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigot, pp.129-131, 2002, Cursus STAPS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencements marchands autour d’une application de sport-tourisme : Jooks - La requalification « permanente »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Enjeux des jeux, Symposium : des usagers aux concepteurs - analyses sectorielles de la digitalisation du sport et de l’activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESCO, SANTESIH, APSY-V, Dec 2025, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiasco organisationnel du stade de France : la résilience des supporters, ultime recours aux manquements des pouvoirs publics en matière de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès S2MS. "La recherche en management du sport peut-elle être durable, responsable, éthique ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société savante de management du sport / UFR STAPS de l'Université de Bourgogne, Dec 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des revues prédatrices aux éditeurs de la zone grise : tentations et pièges liés à l’open access payant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la S2MS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS - Société Savante de Management du Sport - Université Gustave Eiffel, Sep 2024, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promesses et limites des big data pour l’étude des pratiques sportives : le cas des applications de course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès de la Société Savante de Management du Sport (S2MS) : La recherche en management du sport peut-elle être durable, responsable, éthique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des sciences du sport de l'Université de Bourgogne, Laboratoire GRECO, Maison des Sciences de l'Homme (MSH) de Dijon, Dec 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fiasco du stade de France lors de la finale de ligue des champions 2022 de football. Quels enseignements avec les JOP de Paris 2024 en ligne de mire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque situations extrêmes et résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Clermont-Ferrand, May 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation d’innovations high tech : des promesses des dispositifs connectés à leurs usages par les pratiquantes de course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française. Penser le changement. La sociologie face aux « innovations » sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire sur les Vulnérabilités et l'Innovation dans le Sport (L-ViS), Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation de réponses normatives et résilientes pour optimiser la sécurité en opération. Combiner les redondances sans les affaiblir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ASTEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de l'Aviation Civile - DGAC &amp; SECOAS, Feb 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner les regards inter et intra-organisationnels pour une analyse sociologique des violences supportéristes lors de rencontres de football professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des organisations et management du sport. Enjeux et renouvellement d’un champ de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire VIPS EA4636 - Université de Rennes 2, Jan 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner les regards inter et intra-organisationnels pour une analyse sociologique des violences supportéristes lors de rencontres de football professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Sociologie des Organisations &amp; Management du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS - Université Rennes 2, Jan 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover face à la vulnérabilité des travailleurs sur cordes : analyse des trajectoires sociotechniques d’innovations de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de la 3SLF. Penser le changement. La sociologie face aux « innovations » sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF - Université Lyon 1, Jun 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des applications de sport et d’activité physique en quête de clients : la versatilité des modèles de revenus au prisme des agencements marchands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l'AFS - Intersections &amp; circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie - Université Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sporting events as tourism innovations: An actor network theory analysis of the cycling tour de Singkarak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endarman Saputra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 TTRA Europe Conference - Rethinking innovative tourisms trategies in uncertain times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TTRA - Université de Bourgogne, Apr 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuler dans un espace inaccessible, le cœur de l’activité de travail des « cordistes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de l'AFS, Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04310257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les connaissances sur les risques liés aux sports de montagne : récit d'une recherche action collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la S2MS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS - Université de Corte, Jun 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des modèles de création de valeur dans le secteur fragmenté des applications mobiles de sport et d'activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation d'une innovation matérielle et culture technique du risque. Effet de l'utilisation de l'airbag d'avalanche par les professionnels de la montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire, faire et analyser. La sociologie du sport face au langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire VIPS2, Université Rennes 2, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée du droit et de la sociologie : enjeux et difficultés épistémologiques d'une thèse pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Frédérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la S2MS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS - Université de Corte, Jun 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La novlangue de l’évaluation des unités de recherche en STAPS : mettre en mots la soumission à des indicateurs bibliométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la 3SLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF - Université Rennes 2, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’empowerment à la vulnérabilité : promesses, récits de soi et petits secrets autour des applications mobiles de sport et d’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Verchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - Mises en récits d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 1, Sep 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer avec la standardisation de l’évaluation des productions en sciences sociales : les stratégies duales de publication adoptées en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude « Evaluation, pour quoi faire ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Mans, Apr 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les applications mobiles de sport et d'activité physique : des promesses à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'histoire économique du sport : 19ème-21ème siècles, sport, santé et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Apr 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dans les stades de football : les origines des difficultés à agir sur des menaces ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Résilience &amp; Situations extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH &amp; IAE de Clermont-Ferrand, Dec 2021, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face cachée des applications mobiles de sport et d’activité physique : mirages et tâtonnements de l’économie digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages sportifs du numérique - RT 31 AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS - Université Gustave Eiffel, Apr 2021, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductif : problématiser les applications de e-santé, de la conception aux usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Questionner l’innovation technologique dans l’activité physique adaptée et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 1, Mar 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes revues en Management du Sport : enjeux et tendances actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la S2MS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS, Dec 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et modèles d’affaires des producteurs d’applications mobiles de sport et d’activité physique : un analyseur des transformations liées à l’économie digitale dans le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Management du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS, Dec 2020, Valenciennes ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurisation des événements sportifs de nature : une double approche pour une gestion maîtrisée des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Frédérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Savante de Management du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS - Université Polytechnique Hauts-de-France à Valenciennes, Dec 2020, Valenciennes ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification of tourism offer in mountain resorts : snowparks evolution in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World congress Development of sustainable tourism in Kyrgyzstan : problems and ways of solving them</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bishkek, Kyrgyzstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'empowerment à la vulnérabilité : promesses, récits de soi et petits secrets autour des applications mobiles de sport et d'activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Verchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mises en récits d’innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs hétéronomes de sécurisation pour les sportifs confrontés à des risques corporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier : innovation économique et sociale. Situation extrême, créativité, apprentissage et fiabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making sports tourism and recreation sustainable through the enhancement of accidentology in risk environments : the insight provided by experience feedback methods applied to near-miss sequences in mountain sports and aquatic safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Scientific Conference on Sustainable Tourism: “Creativity through Diversity: New Horizons for the Management of Sustainable Tourism and Recreation,”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Hayward East Bay University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Sport Mobile Applications on sports and physical activity: effects induced in terms of motivation, uses and physical condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Jose State University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambidextrie et pérennité organisationnelle : le cas de l'ASUL, association sportive en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ronzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Management du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La joëlette, une innovation technique et sociale pour un tourisme sportif inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel tourisme sportif ? La fabrique d’une expérience contemporaine de l’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle digitalisation ? Des applications mobiles dans le sport à leurs usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AISLF - CR 35 Sport - Activité physique, santé et innovations : questions scientifiques, questions sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, MSH Lyon Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologues et partie prenante d'une innovation : les compromis nécessaires à l'accompagnement du changement en matière de prévention des accidents de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de la 3SLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des noyades en piscine publique : une analyse systémique de la détection des usagers en détresse au sein des équipements d'une intercommunalité du Grand Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Management du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'innovation : le cas de la vulnérabilité organisationnelle de petites entreprises innovantes dans le secteur de l'outdoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Management du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la sociologie au sein d'une recherche action collaborative ? L'exemple du passage d'une recherche appliquée à une implication dans une recherche finalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ethnographies &amp; Engagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Maison de l'Université de Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser l’accidentologie des sports de montagne : une innovation sociale basée sur le partage collaboratif de récits d’incidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La montagne, territoire d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEX ITEM, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01445280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nécessaire analyse des risques en piscine publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque National Sport &amp; Sécurité : La noyade en piscine publique, de la genèse des accidents aux conséquences judiciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the accidentology of mountain sports: a social innovation based on experience feedback methods applied to near-miss sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des risques liés aux pratiques sportives de montagne : analyse de la production et de la diffusion des connaissances sur les accidents en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès international de la Société de Sociologie du Sport en Langue Française (3SLF), « Le sport face aux institutions, Interactions et transformations réciproques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accidentologie : un angle mort de la connaissance du phénomène sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Sport, santé et prévention” de l’UFR STAPS de l’Université Paris-Est-Marne-la-Vallée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retrait : source d’innovation matérielle dans le domaine de l’outdoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d’innovation au sein d’une TPE du secteur de l’outdoor : les apports d’une analyse en termes de réseaux sociotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de management du sport, du tourisme sportif et des loisirs actifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralité des rapports au risque des pratiquants du freestyle en snowpark : quelles implications préventives ? Le cas des Alpes françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSA 2015 World Congress of Sociology of Sport (50th Anniversary)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque & engagement en haute-montagne. Quelle réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Agresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Montagnes de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation du retour d’expérience des accidents dans les activités physiques et sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées professionnelles des piscines et centres sportifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seynod, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place et quels modes d’existence pour les éléments non humains dans les réseaux d’innovation de matériels sportifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture du projet ANR TIMSA (2010-14) Territoire Innovations Marchés et Sports dans les Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des cindyniques pour l’analyse des risques liés aux loisirs littoraux : comparaison avec l’accidentologie sportive en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque National Sport &amp; Sécurité : plages en sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche sociologique de l’innovation matérielle dans l’outdoor : des trajectoires d’objets au sein de réseaux d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture du projet ANR TIMSA (2010-14) Territoire Innovations Marchés et Sports dans les Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du risque en snowpark : usages et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Jeunes et accidents, génération risque ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Maif, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’innovation n’est pas un long fleuve tranquille » : analyse sociotechnique d’une trajectoire d’innovation grand public : le bâton de randonnée automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture du projet ANR TIMSA (2010-14) Territoire Innovations Marchés et Sports dans les Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des risques en snowpark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion-Mouriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le comportement des jeunes face au risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation MAIF, Feb 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des pratiques et repositionnement touristique des stations de sports d’hiver : le cas des snowparks dans trois stations iséroises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sports, tourismes et territoires. Quelles «imbrications », quelles « résistances» dans les enjeux de développement local ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptation des dangers dans les snowparks des stations de sports d’hiver. Vers une typologie des modes d’engagement corporel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oberlé Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer des trajectoires d’innovation sportive : application et adaptation d’une analyse sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de la 3SLF "Comparer le sport. Usages et controverses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de sociologie du sport de langue française (3SLF), May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Puerto Affair: an international Breakdown of the Governance of Doping?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Sport &amp; Society, Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cambridge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’invention à l’innovation sur le marché du matériel de montagne ultra-light : analyse sociotechnique de deux trajectoires d’objets sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études "L’innovation dans les activités physiques et sportives de montagne aux 20ème et 21ème siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cindyniques (sciences du danger) au service d’une meilleure gestion des risques et de la sécurité dans les Activités Physiques et Sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque National Sport &amp; Sécurité : la gestion des risques de noyade dans les piscines publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Actor Network Theory Approach to Innovation in the Sports Industry: The Case of the Recent Development of Kiteboarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Sport &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation au regard de la sociologie et de l’ethnologie. Analyse de trajectoires d’objets innovants dans l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Permanence, Innovation, Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale 485 Education, Psychologie, Information, Communication, Lyon, Jul 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il n’y aura pas de tsunami ». Analyse systémique des ratés de l’alerte au tsunami suite au séisme de Maule (Chili – 27 février 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque de l’Association Française du Génie Parasismique, « Vers une maîtrise durable du risque sismique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion et les modes de gouvernance des sites de pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres du réseau Sportsnature.org, « Accès aux espaces naturels et sports de nature : état des lieux et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Mézilhac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couplage de crises sociopolitique et sismique : le cas d’Aysen (2007). Quels enseignements pour la prévention des risques naturels au Chili ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas tras la catastrofe : la complejidad de la naturaleza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Santiago du Chili; Centre Edgar Morin – EHESS/CNRS, May 2010, Santiago du Chili, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body engagement: an attempt of conceptualization around dangerous sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical engagement : attempt of conceptualization around dangerous sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtres nageurs et délégation de service public : une question sociale impérieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richet Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès de la Société Française de Sociologie du Sport de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarisme théorique : perspective pour la sociologie des « sports à risque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème congrès de l'Association Internationale des Sociologues de Langue Française (AISLF)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« être en société : le lien social à l'épreuve des cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement corporel risqué et identité : une perspective d'analyse sociologique complémentariste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès International de la Société de Sociologie du Sport de la Langue Françaises (3SLF)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« du local au global : le sport enjeu de culture et de développement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CONDITIONS D'EXERCICE DES CORDISTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Claude Bernard Lyon 1; LIBM; L-ViS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation de réponses normatives et résilientes pour optimiser la sécurité en opération : combiner les redondances sans les affaiblir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L-ViS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidentologie des sports de montagne. Combiner les approches quantitatives et qualitatives pour définir des axes de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Petzl. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation de réponses normatives et résilientes pour optimiser la sécurité en opération : combiner les redondances sans les affaiblir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Lyon 1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological study of injuries among French rope access technicians An analysis of working conditions and injury typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rogowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Fondation Petzl; Université Claude Bernard Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude épidémiologique des blessures chez les cordistes français. État des lieux des conditions d’exercice et typologie des blessures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rogowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl; Université Claude Bernard Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidents et quasi-accidents dans les sports de montagne. Premiers enseignements et perspectives de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidents and near-misses in mountain sports. The first lessons and suggestions for prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Petzl Foundation. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidentologie des sports de montagne : état des lieux, diagnostics et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl. 2014, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-démographie, accidentologie et représentations des risques des pratiquants en snowpark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation MAIF. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled socio-political and seismic crises: the case of Puerto Aysen in 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Geophysics Department (University of Chile); International Associated Laboratory Montessus de Ballore. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-crisis analysis of an ineffective tsunami alert: the case of 27 February 2010 Maule earthquake (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Geophysics Department (University of Chile); International Associated Laboratory Montessus de Ballore. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques socio-démographiques et sportives des pratiquants des domaines skiables alpins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Société Rossignol; Université Joseph Fourier. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au risque des pratiquants des stations de sports d’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Société Rossignol; Université Joseph Fourier. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécuriser les grands événements sportifs : que faut-il attendre des outils technologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc - Connaître et prévenir les risques en snowpark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access, nouvelles formes de marchandisation de l’édition scientifique et effets sur les stratégies de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la recherche dans une section universitaire interdisciplinaire : les effets de la conversion bibliométrique au sein des Sciences et Techniques des Activités Physiques et Sportives (STAPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Chatal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie des « sports à risque » : de l'éclatement des paradigmes à une perspective d'analyse complémentariste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId423"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:89.84375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bastien Soulé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bastien-soule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3716-7192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077704266</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The promises and limitations of big data for studying sports practices: the case of running apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07591063251400750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crowd management failure at 2022 champions league final: inter-organisational analysis of a collective powerlessness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, [Published online], pp.1-21. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2025.2510943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation des fan zones : le modèle de l’interconnexion à l’épreuve des faits lors de la Coupe du monde 2023 de rugby à Saint-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Karche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2025-12532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273849v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques pour l’exercice physique pendant et après le confinement. Une recherche à méthode mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 37 (2), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.252.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECURISATION DES FAN ZONES : le modèle de l’interconnexion à l’épreuve des faits lors de la Coupe du Monde de Rugby 2023 à Saint-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Karche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2025-12532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heurs et malheurs d’une recherche doctorale entre approches juridique et sociologique sur la sécurisation des événements sportifs de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Frédérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder à l’inaccessible : les ressources mises en œuvre par les travailleurs sur cordes pour déployer leur activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21-1, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.9222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la règle en sociologue des organisations : illustrations de la subsidiarité des points de vue juridique et sociologique dans le domaine sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques pour l'exercice physique pendant et après le confinement. Une recherche à méthode mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting innovation: the organizational vulnerability of small or medium companies innovating in the outdoor sports sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Issue 5 | 2023, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2023-8545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360833v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promesses et appropriations d’une innovation bibliométrique : le recours au Scimago Journal Ranking au sein des Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralité des modèles de revenus dans le secteur des applications mobiles de sport et d’activité physique : une approche exploratoire en termes d’agencement marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of Lifeguards to Detect Submerged Manikins in Public Swimming Pool Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25035/ijare.13.04.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation de l’activité physique et des loisirs corporels : enjeux individuels et sociaux du « sport connecté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2140970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les snowparks : une innovation aux visages pluriels en station de sports d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety optimization in an accident-prone aquatic context: a qualitative study of drowning risk detection by public pool lifeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignac Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81, pp.239-248. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsr.2022.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser le risque et renforcer la reconnaissance subculturelle : les usages de l’humour dans les snowparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, De la création à la contestation : délimiter les sports alternatifs, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety optimization in an accident-prone aquatic context: A qualitative study of drowning risk detection by public pool lifeguards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation des événements sportifs de nature et sécurité : une approche en termes d’appropriation des règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ambivalence of an Innovation: The Creation and Development of the European Cross Country Championships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charroin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (10), pp.1153-1177. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2022.2121818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courir et mesurer autrement : le recours aux objets connectés par les pratiquantes de la course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2140977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowpark users’ multi-faceted relationship with risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal for Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.118-139. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16138171.2022.2032919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ability of pool lifeguards to detect a submerged manikin in artificial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of Lifeguards to Detect Submerged Manikins in Public Swimming Pool Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25035/ijare.13.04.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir les applications mobiles de sport et d’activité physique : des promesses d’empowerment teintées d’enjeux stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 15 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la curiosité à l’évitement : l’adaptation des instances françaises de l’athlétisme face à la domination du Kenya en course de fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales &amp; Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), pp.87-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les événements sportifs de nature : des recommandations ciblées pour mieux gérer les risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 215 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la curiosité à l’évitement : l’adaptation des instances françaises de l’athlétisme face à la domination du Kenya en course de fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N°17 (1), pp.87-112. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.017.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountaineering incidents in France: analysis of search and rescue interventions on a 10-year period (from 2008 to 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.446-461. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11629-020-6208-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter un grand stade et sécuriser le spectacle sportif. Une conciliation délicate au sein des clubs professionnels de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (3-4), pp.451-480. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.623.0451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport and fitness app uses: a review of humanities and social science perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Verchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal for Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (2), pp.170-189. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16138171.2021.1918896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation des événements sportifs de nature et contrats : consentement ou mariage forcé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de droit du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disengaging from high-risk sports: the identity-based rationales and biographical shifts that lead male athletes to “give up”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (3), pp.440-458. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2019.1673370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les connaissances sur les risques liés aux sports de montagne : l’exemple d’un laboratoire collaboratif d’accidentologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109 (2), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.8933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Knowledge about Risks Related to Alpine Sports: A Collaborative Laboratory on Accidentology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Mountains and New Ways of Building Knowledge, 109 (2), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.9239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fauteuil tout-terrain mono-roue : analyse sociologique d’une innovation technique et sociale favorisant une accessibilité partagée des espaces outdoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tourisme sportif et santé, 40 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les connaissances sur les risques liés aux sports de montagne : l’exemple d’un laboratoire collaboratif d’accidentologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La montagne et les nouvelles manières de faire connaissance, 109 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les événements sportifs de nature : gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 214, pp.43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’allégement du matériel dans les sports de nature : un exemple d’innovation par retrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Prépublication, pp.I17-16. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.pr1.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts d’une évaluation bibliométrique standardisée: le cas des publications de sciences sociales au sein d’une section universitaire multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations franco-kényanes dans les courses de fond : Un processus postcolonial singulier (1960–2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.204-225. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0172-4029-2020-1-204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skiing and Snowboarding Injuries in Snow Parks: A Study Based on Self-Reported Practitioners’ Statements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion-Mouriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wilderness and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (2), pp.181-187. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wem.2020.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examen sociologique d’une « innovation martiale » : l’exemple de l’aikibudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations franco-kényanes dans les courses de fond : un processus postcolonial singulier (1960-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44, pp.204-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambidextrie et pérennité organisationnelle : le cas de l’ASUL, association sportive en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ronzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.193.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Incidents to Reduce the Risk of Drowning in Swimming Pools: Implementation of Experience-Based Feedback Regarding Near-Misses in Four Public Facilities in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25035/ijare.12.01.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecueils et paradoxes de l'innovation pour les petites entreprises : le cas du secteur de l'outdoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (4), pp.20-30. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.039.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;fièvre innovatrice&amp;quot; à l'exploitation : un exemple d'ambidextrie au sein d'une petite entreprise du secteur de l'outdoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (1), pp.13-40. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.pr1.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils sociodémographique et sportif des usagers des snowparks dans les stations de montagne des Alpes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion-Mouriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leisure/Loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (2), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14927713.2018.1449132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la sociologie au sein d'une recherche-action collaborative : retour d'expérience sur une innovation en prévention des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (2), pp.59-69. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sopr.037.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de l'airbag d'avalanche face au risque d'ensevelissement~: revue de littérature (1996-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Haye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2017.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la recherche dans une section universitaire interdisciplinaire : les effets de la conversion bibliométrique au sein des Sciences et Techniques des Activités Physiques et Sportives (STAPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Chatal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (4), pp.9. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.122.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dangerousness of mountain recreation: A quantitative overview of fatal and non-fatal accidents in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (7), pp.931-939. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17461391.2017.1324525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pioneering innovations in ultra-light mountain equipment: socio-technical analysis of two objects' trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (2), pp.218-236. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2015.1067776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidentology of mountain sports: An insight provided by the systemic modelling of accident and near-miss sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.36-44. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2016.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sportive et relation au marché Analyse des trajectoires sociotechniques de sacs à dos ultralégers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n 18 (1), pp.165-183. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.018.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des noyades en piscine publique : une analyse systémique de la détection des usagers en détresse au sein des équipements d'une intercommunalité du Grand Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, hors s\'erie, pp.177-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of degraded supervision of bathing in 108 French public swimming pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Injury Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.268-271. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/injuryprev-2016-041962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des noyades en piscine publique. Une analyse systémique de la détection des usagers en détresse au sein des équipements d’une intercommunalité du Grand Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La fabrique du manager réflexif, HS (Supplement), pp.177-205. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.hs04.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique sociale des risques liés aux pratiques récréatives et sportives de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.6220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social factory of the risks related to the sport and recreation activities mountain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101, pp.65-82. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.6220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accidentologie des sports de montagne en France : un état des lieux basé sur l’exploitation de données secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.203-213. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant supervision of bathing in French public swimming pools: an unrealistic regulatory requirement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Injury Control and Safety Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (3), pp.371-381. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17457300.2016.1200630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is at risk in the French mountains? Profiles of the accident victims in outdoor sports and mountain recreation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mountain Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (8), pp.1490-1499. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S11629-016-4146-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers de différenciation face à une innovation banalisée en station de montagne : attractivité des snowparks et positionnement des stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shorts to dresses: the introduction of new attire in a women’s professional basketball team as an index of change and forms of compromise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal for Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16138171.2016.1183932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation n'est pas un long fleuve tranquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 123 (1), pp.24-34. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.123.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowpark evolution in France from 1990 to 2010: A plurality of compromises and gradual rationalization behind a major territorial innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion-Mouriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (1), pp.104-121. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2016.1151225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la relégation à la participation : les avatars socioculturels d’un aménagement en station de montagne, les &amp;quot;snowparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tourisme noir ou sombre tourisme ?, 35 (1), 17 p. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040235ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bodily engagement of snow park freestylers: A study in three French winter sports resorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion-Mouriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review for the Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (5), pp.581-595. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1012690214545901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation theories applied to the outdoor sports sector: Panorama and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (3), pp.383-398. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2015.1083755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Fatal Drownings in Public Swimming Pools: A Retrospective Multiscale Investigation Within France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25035/ijare.09.02.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des risques liés aux pratiques sportives de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33/1, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangereux, le sport en montagne ? Volet 3. Quelles victimes dans quelles circonstances ? Préventique, 142, 38–39.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préventique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perspectives préventives offertes par l'incidentologie des sports pratiqués dans des milieux à risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignac Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers de différenciation face à la banalisation des « espaces nouvelles glisses » en station de montagne : l’importance des dimensions sociales et culturelles dans les snowparks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tourisme, sport et production de territoires, 11, 24 p. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.1031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-crisis analysis of an ineffective tsunami alert: the 2010 earthquake in Maule, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (2), pp.375-397. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/disa.12045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allègement de l'équipement dans les pratiques sportives outdoor : pluralité des processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossible quantification des noyades en piscine publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social representations of risks among winter sports participants: a focus on the influence of sports practice and style in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (6), pp.736-756. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17430437.2014.882904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociotechnique d'une innovation sportive : le cas du kitesurf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1), pp.163-185. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.043.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation matérielle dans l'outdoor : des trajectoires d'objets au sein de réseaux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du contexte sécuritaire d’une activité sportive à environnement spécifique : le cas de la plongée subaquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chazaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled seismic and socio-political crises: the case of Puerto Aysen in 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.21-37. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13669877.2011.591498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement corporel : une alternative au concept polythétique de « sports à risque » en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.61-71. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2012012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler le dopage ? Les failles de la gouvernance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (1), pp.127-159. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.1161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance des espaces de loisirs sportifs et touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Frédérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de droit du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation territoriale des conflits d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Frédérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Puerto affair: revealing the difficulties of the fight against doping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Social Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (2), pp.186-208. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0193723511405478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et gestion d'une crise : l'édition 2007 du Marathon de Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (1), pp.38-48. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco.103.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment s'engage-t-on dans des sports de nature dangereux : analyse d'une gestion des risques protéiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115, pp.42--45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moniteur sportif et sociologue: Récit d’une observation participante clandestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (1), pp.14-32. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106310378970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moniteur sportif et sociologue: Récit d’une observation participante clandestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (1), pp.14-32. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106310378970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer avec la gravité : approche sociologique plurielle de l'engagement dans des sports dangereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d'optimisation de la communication préventive sur les risques : le cas des sports d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vermeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Think tanks, experts et pouvoirs, 70, pp.103-110. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00579776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche économique de la gestion déléguée en question : le cas des complexes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 195 (35), pp.43-53. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.195.43-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptation du danger par les navigateurs hauturiers. Une perspective d’analyse sociologique plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boivert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.131-147. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « sports extrêmes » : analyse terminologique d'une caractérisation sportive à succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.063.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les accidents de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 394, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse systémique et stratégique du dopage sportif : le cas du cyclisme professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Bouhaouala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (3), pp.575-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drame sur l’Everest le 10 mai 1996 : la rencontre d’un aléa météorologique et d’une vulnérabilité organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Management and Insurance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 76 (1), pp.73-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des maîtres nageurs à l'épreuve de la délégation de service public : rapports de force et de grandeur au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (4), pp.71. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.082.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du contexte sécuritaire d'un accident sportif de montagne : le cas de l'avalanche du Cerro Ventana en Argentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 71 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.711.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion déléguée d’un complexe aquatique de sport-loisirs : le service public à l’épreuve de stratégies particularistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.12-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rester « alternatif » ? Sociologie des pratiquants sportifs en quête d'authenticité subculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Walk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.002.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance sécuritaire dans les stations de sports d'hiver françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Émeutes en banlieues : lectures d'un événement, 1 (128-129), pp.133-150. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.128.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance sécuritaire dans les stations de sports d'hiver françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 128-129 (1), pp.133. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.128.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conceptualisation en sociologie : influences paradigmatiques et implications méthodologiques. L’exemple de la notion de risque dans le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 93, pp.28-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication préventive sur les risques. Le cas des stations de sports d’hiver en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 / 1, pp.79-107. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01693615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés de définition des « sports à risque » : de la tentation normative à une perspective polythétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 93, pp.28-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation participante ou participation observante ? Usages et justifications de la notion de participation observante en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27, pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accident de tapis roulant de Val-Cenis. Un regard organisationnel et systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (96), pp.211-229. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rts.96.211-229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile conversion à la qualité d’une société spécialisée dans la gestion déléguée de services « sports et loisirs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, [19 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la piscine municipale des Roches Rouges au complexe Aquabaule. La gestion déléguée d’un service public et ses logiques d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Religions et territoires ; quelle gestion locale des cultes ?, 69, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours stratégique à l'idée de justice dans la gestion déléguée de service public : le cas d'un complexe aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.79-98. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pomap.2006.2311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sports à risque » et « sports extrêmes » : de quoi parle-t-on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (2), pp.321-345. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2006.10707722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques liés à la pratique des sports d’hiver : méthode d’analyse et principaux résultats de deux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.209-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les risques et l’accidentologie. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports d'hiver. Les nouvelles glisses se banalisent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Ports de plaisance. Optimiser le nombre de places, 214, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The instrumentalisation of safety : The example of risks in a mountain resort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (4), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rga.2004.4663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques dans les stations de montagne ; l'exemple de Val Thorens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport &amp; Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (2), pp.11-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk management in mountain sports areas : the case of a French ski resort (Val Thorens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport &amp; Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9, pp.141-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00280742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture du risque dans les pratiques sportives de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 73, pp.32-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques d'action et conflits entre intervenants du secours en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48, pp.81-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES RISQUES EN STATION DE SKI ALPIN : D’UNE EXPLICATION MONOCAUSALE A UNE PERSPECTIVE D’ANALYSE SYSTEMIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés et enjeux de la quantification des accidents dans les stations de sports d’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Risques - Les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 52, pp.110-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse socio-technique des risques en station de sports d’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 104, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion du risque dans les activités sportives de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Risques et sécurité dans le tourisme et les loisirs, 73, pp.32-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques d'action et conflits entre intervenants du secours en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48, pp.81-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du public dans le dispositif de sécurité en station de sports d'hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (3), pp.43. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.056.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques en station de sports d’hiver : le cas de la station-village du Mont-Dore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.69-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de développement et positionnement touristique des espaces sportifs de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Bouhaouala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vachée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (1), pp.21-46. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/000162ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00376960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes et pratiques sportives à risque : vers une approche sociologique contextualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Corps et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.107-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les processus d’innovation sportive pour optimiser leur management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 32, pp.210, 2021, Smart Innovation, Dimitri Uzunidis, 9781784057534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la recherche multidisciplinaire : un défi épistémologique escamoté en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFRAPS, 2021, 978-2-910448-30-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation in Sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 32, pp.210, 2021, Smart Innovation, Dimitri Uzunidis, 9781786306555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du freestyle aux snowparks Évolution du public, des pratiques et du rapport au risque. PUG Collection : Sports, Cultures, Sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports d'hiver en mutation : crise ou révolution géoculturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Adamkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Apilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boulogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès-Lavoisier, pp.250, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00181437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l’engagement corporel. Risques sportifs et pratiques « extrêmes » dans la société contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.084.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01675302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie des organisations appliquée au domaine sportif : diversification des approches ou déclin d’une branche de la sociologie du sport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Rech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des organisations &amp; management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Artois, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets connectés et applications sportives : acteurs et logiques d’appropriation d’une digitalisation protéiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Dalla Pria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Llena; Gildas Loirand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux. Contribution de la recherche en Sciences Humaines et Sociales du Sport à l’analyse des Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afraps, 2025, 978-2-910448-32-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée du droit et de la sociologie : enjeux et difficultés épistémologiques d’une thèse pluridisciplinaire sur l’organisation des événements sportifs de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Frédérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches collectives en Management du sport. Réflexions et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir à innover en matière de prévention des risques : de la recherche-action collaborative à la mise en retrait des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches collectives en Management du sport. Réflexions et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fiasco du Stade de France : une lecture inter-organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des organisations &amp; management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée du droit et de la sociologie : enjeux et difficultés épistémologiques d’une thèse pluridisciplinaire sur l’organisation des événements sportifs de nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Martel &amp; Arnaud Sébileau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectifs de recherche et recherches collectives en Management du sport. Enquêter, produire des données, répondre à une commande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir à innover en matière de prévention des risques : de la recherche-action collaborative à la mise en retrait des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Martel &amp; Arnaud Sébileau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectifs de recherche et recherches collectives en Management du sport. Enquêter, produire des données, répondre à une commande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardiser l’évaluation pour atteindre l’excellence : de quelques effets pervers au sein de la section universitaire des STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Melchior J.P. &amp; Zanna O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évaluation, pour quoi faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Jamet Editeur, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des applications mobiles de sport et d’activité physique sur l’engagement dans la pratique : une lecture interdisciplinaire entre motivations, agentivité et gestion de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Verchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité physique, santé et innovations : questions scientifiques, questions sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidentologie et prévention des dangers liés aux sports de montagne. L'action publique au cøeur de la construction politique des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martel, Ludovic and Sébileau, Arnaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sports de nature comme actions publiques. Regards croisés d'experts et d'analystes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUS, pp.227-240, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignac, E., Lebihain P. & Soulé, B. (2018) Quelles mesures en faveur d’une meilleure gestion du risque de noyade en piscine publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les piscines : aide à la conception pour les maîtres d'ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accessibilité des domaines skiables aux personnes en situation de handicap : des ressorts associatifs et matériels pour pallier le volontarisme ténu des gestionnaires des stations de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Perera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Beldame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, Sport &amp; Handicaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 3, Tétraèdre, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : étudier les innovations sportives outdoor en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Vignal; Éric Boutroy; Véronique Reynier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations. Quelles dynamiques pour le secteur des sports outdoor ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2017, Montagne et innovation, 9782706126970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objet pionnier à sa diffusion grand public : la cas de sacs à dos innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode d'innovation et logique d'entreprise : les 3 âges de Guidetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'allègement du matériel outdoor, un processus aux origines plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les snowparks dans les massifs français (1990-2010) : une innovation territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations. Quelles dynamiques pour le secteur des sports outdoor ? (Vignal, Boutroy, Reynier) Grenoble : PUG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en réseau des acteurs parties prenantes de la sécurité pour une meilleure gestion du risque de noyade en piscine publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diriger une piscine : de la conception à l'exploitation : guide à l'usage des responsables d'équipements aquatiques publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Les classeurs de la lettre du cadre territorial, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de Philosophie du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.269-276, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer des situations complexes et résoudre des problèmes concrets : la nécessaire diversité des regards et échelles d’intervention en management du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bastien Soulé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Sport : études de cas pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juris-Dalloz, 2014, 978-2-247-12427-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : besoin d’éclairages pluriels pour optimiser une tâche délicate et complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lebihain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance des piscines publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz-Juris, pp.5, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manager face à l’incertitude : retour d’expérience sur un événement sportif mal maîtrisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bastien Soulé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Sport : études de cas pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juris-Dalloz, pp.149-163, 2014, 978-2-247-12427-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l'engagement corporel. Épistémologie d'un champ scientifique riche et varié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quidu, Matthieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du sport en mouvement. Tome II : Innovations théoriques en STAPS et implications pratiques en EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.243-262, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali et Jean Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.254-255, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la gestion des secours aux victimes d’accidents de sports de nature : exemple de mise en œuvre en parc naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corneloup Jean et Mao Pascal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créativité et innovation dans les loisirs sportifs de nature. Un autre monde en émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Fournel, pp.203-213, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La course au large en solitaire. Un engagement corporel singulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Ferréol &amp; Gilles Vieille Marchiset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisirs, sports et sociétés. Regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaires de Franche Comté, pp.99-110, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions de prévention et de gestion des risques dans les sports de neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bourdeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sports d’hiver en mutation : crise ou révolution géoculturelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès/Lavoisier, pp.123-134, 2007, Finance - Gestion - Management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perspectives d’analyse sociologique in situ des pratiques sportives à risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Corneloup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Loisirs Sportifs de Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Fournel, pp.211-222, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs sportifs de nature : sports à risque ? Activités extrêmes ? A propos de quelques pièges notionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Corneloup. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Loisirs Sportifs de Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Fournel, pp.91-100, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques professionnelles et référents culturels dans les métiers du tourisme sportif de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vachée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Sobry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.161-189, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raymond Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigot, pp.129-131, 2002, Cursus STAPS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencements marchands autour d’une application de sport-tourisme : Jooks - La requalification « permanente »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentyna Dymytrova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Enjeux des jeux, Symposium : des usagers aux concepteurs - analyses sectorielles de la digitalisation du sport et de l’activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESCO, SANTESIH, APSY-V, Dec 2025, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promesses et limites des big data pour l’étude des pratiques sportives : le cas des applications de course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès de la Société Savante de Management du Sport (S2MS) : La recherche en management du sport peut-elle être durable, responsable, éthique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des sciences du sport de l'Université de Bourgogne, Laboratoire GRECO, Maison des Sciences de l'Homme (MSH) de Dijon, Dec 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fiasco du stade de France lors de la finale de ligue des champions 2022 de football. Quels enseignements avec les JOP de Paris 2024 en ligne de mire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque situations extrêmes et résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Clermont-Ferrand, May 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiasco organisationnel du stade de France : la résilience des supporters, ultime recours aux manquements des pouvoirs publics en matière de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès S2MS. "La recherche en management du sport peut-elle être durable, responsable, éthique ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société savante de management du sport / UFR STAPS de l'Université de Bourgogne, Dec 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des revues prédatrices aux éditeurs de la zone grise : tentations et pièges liés à l’open access payant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la S2MS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS - Société Savante de Management du Sport - Université Gustave Eiffel, Sep 2024, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sporting events as tourism innovations: An actor network theory analysis of the cycling tour de Singkarak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endarman Saputra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 TTRA Europe Conference - Rethinking innovative tourisms trategies in uncertain times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TTRA - Université de Bourgogne, Apr 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuler dans un espace inaccessible, le cœur de l’activité de travail des « cordistes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de l'AFS, Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04310257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’appropriation d’innovations high tech : des promesses des dispositifs connectés à leurs usages par les pratiquantes de course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française. Penser le changement. La sociologie face aux « innovations » sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire sur les Vulnérabilités et l'Innovation dans le Sport (L-ViS), Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation de réponses normatives et résilientes pour optimiser la sécurité en opération. Combiner les redondances sans les affaiblir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ASTEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de l'Aviation Civile - DGAC &amp; SECOAS, Feb 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner les regards inter et intra-organisationnels pour une analyse sociologique des violences supportéristes lors de rencontres de football professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des organisations et management du sport. Enjeux et renouvellement d’un champ de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire VIPS EA4636 - Université de Rennes 2, Jan 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner les regards inter et intra-organisationnels pour une analyse sociologique des violences supportéristes lors de rencontres de football professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Sociologie des Organisations &amp; Management du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS - Université Rennes 2, Jan 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des applications de sport et d’activité physique en quête de clients : la versatilité des modèles de revenus au prisme des agencements marchands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l'AFS - Intersections &amp; circulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie - Université Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover face à la vulnérabilité des travailleurs sur cordes : analyse des trajectoires sociotechniques d’innovations de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de la 3SLF. Penser le changement. La sociologie face aux « innovations » sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF - Université Lyon 1, Jun 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les connaissances sur les risques liés aux sports de montagne : récit d'une recherche action collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la S2MS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS - Université de Corte, Jun 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des modèles de création de valeur dans le secteur fragmenté des applications mobiles de sport et d'activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation d'une innovation matérielle et culture technique du risque. Effet de l'utilisation de l'airbag d'avalanche par les professionnels de la montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire, faire et analyser. La sociologie du sport face au langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire VIPS2, Université Rennes 2, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée du droit et de la sociologie : enjeux et difficultés épistémologiques d'une thèse pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Frédérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la S2MS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS - Université de Corte, Jun 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La novlangue de l’évaluation des unités de recherche en STAPS : mettre en mots la soumission à des indicateurs bibliométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la 3SLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF - Université Rennes 2, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes revues en Management du Sport : enjeux et tendances actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la S2MS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS, Dec 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’empowerment à la vulnérabilité : promesses, récits de soi et petits secrets autour des applications mobiles de sport et d’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Verchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude - Mises en récits d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 1, Sep 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer avec la standardisation de l’évaluation des productions en sciences sociales : les stratégies duales de publication adoptées en STAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etude « Evaluation, pour quoi faire ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Mans, Apr 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les applications mobiles de sport et d'activité physique : des promesses à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l'histoire économique du sport : 19ème-21ème siècles, sport, santé et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, Apr 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences dans les stades de football : les origines des difficultés à agir sur des menaces ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Résilience &amp; Situations extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH &amp; IAE de Clermont-Ferrand, Dec 2021, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face cachée des applications mobiles de sport et d’activité physique : mirages et tâtonnements de l’économie digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usages sportifs du numérique - RT 31 AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS - Université Gustave Eiffel, Apr 2021, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductif : problématiser les applications de e-santé, de la conception aux usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Questionner l’innovation technologique dans l’activité physique adaptée et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 1, Mar 2021, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurisation des événements sportifs de nature : une double approche pour une gestion maîtrisée des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roux Frédérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Savante de Management du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS - Université Polytechnique Hauts-de-France à Valenciennes, Dec 2020, Valenciennes ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et modèles d’affaires des producteurs d’applications mobiles de sport et d’activité physique : un analyseur des transformations liées à l’économie digitale dans le sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Management du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2MS, Dec 2020, Valenciennes ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification of tourism offer in mountain resorts : snowparks evolution in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World congress Development of sustainable tourism in Kyrgyzstan : problems and ways of solving them</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bishkek, Kyrgyzstan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'empowerment à la vulnérabilité : promesses, récits de soi et petits secrets autour des applications mobiles de sport et d'activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Verchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mises en récits d’innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La joëlette, une innovation technique et sociale pour un tourisme sportif inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel tourisme sportif ? La fabrique d’une expérience contemporaine de l’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle digitalisation ? Des applications mobiles dans le sport à leurs usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AISLF - CR 35 Sport - Activité physique, santé et innovations : questions scientifiques, questions sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, MSH Lyon Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making sports tourism and recreation sustainable through the enhancement of accidentology in risk environments : the insight provided by experience feedback methods applied to near-miss sequences in mountain sports and aquatic safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Scientific Conference on Sustainable Tourism: “Creativity through Diversity: New Horizons for the Management of Sustainable Tourism and Recreation,”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Hayward East Bay University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs hétéronomes de sécurisation pour les sportifs confrontés à des risques corporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier : innovation économique et sociale. Situation extrême, créativité, apprentissage et fiabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambidextrie et pérennité organisationnelle : le cas de l'ASUL, association sportive en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ronzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Management du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Sport Mobile Applications on sports and physical activity: effects induced in terms of motivation, uses and physical condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research Lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Jose State University, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser l’accidentologie des sports de montagne : une innovation sociale basée sur le partage collaboratif de récits d’incidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La montagne, territoire d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEX ITEM, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01445280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologues et partie prenante d'une innovation : les compromis nécessaires à l'accompagnement du changement en matière de prévention des accidents de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de la 3SLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des noyades en piscine publique : une analyse systémique de la détection des usagers en détresse au sein des équipements d'une intercommunalité du Grand Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Management du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'innovation : le cas de la vulnérabilité organisationnelle de petites entreprises innovantes dans le secteur de l'outdoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Management du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la sociologie au sein d'une recherche action collaborative ? L'exemple du passage d'une recherche appliquée à une implication dans une recherche finalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ethnographies &amp; Engagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Maison de l'Université de Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nécessaire analyse des risques en piscine publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque National Sport &amp; Sécurité : La noyade en piscine publique, de la genèse des accidents aux conséquences judiciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the accidentology of mountain sports: a social innovation based on experience feedback methods applied to near-miss sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSA World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation du retour d’expérience des accidents dans les activités physiques et sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées professionnelles des piscines et centres sportifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seynod, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction sociale des risques liés aux pratiques sportives de montagne : analyse de la production et de la diffusion des connaissances sur les accidents en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès international de la Société de Sociologie du Sport en Langue Française (3SLF), « Le sport face aux institutions, Interactions et transformations réciproques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accidentologie : un angle mort de la connaissance du phénomène sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude “Sport, santé et prévention” de l’UFR STAPS de l’Université Paris-Est-Marne-la-Vallée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retrait : source d’innovation matérielle dans le domaine de l’outdoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d’innovation au sein d’une TPE du secteur de l’outdoor : les apports d’une analyse en termes de réseaux sociotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de management du sport, du tourisme sportif et des loisirs actifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralité des rapports au risque des pratiquants du freestyle en snowpark : quelles implications préventives ? Le cas des Alpes françaises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSA 2015 World Congress of Sociology of Sport (50th Anniversary)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque & engagement en haute-montagne. Quelle réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Agresti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Montagnes de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place et quels modes d’existence pour les éléments non humains dans les réseaux d’innovation de matériels sportifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture du projet ANR TIMSA (2010-14) Territoire Innovations Marchés et Sports dans les Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche sociologique de l’innovation matérielle dans l’outdoor : des trajectoires d’objets au sein de réseaux d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture du projet ANR TIMSA (2010-14) Territoire Innovations Marchés et Sports dans les Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des cindyniques pour l’analyse des risques liés aux loisirs littoraux : comparaison avec l’accidentologie sportive en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque National Sport &amp; Sécurité : plages en sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention du risque en snowpark : usages et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Jeunes et accidents, génération risque ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Maif, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’innovation n’est pas un long fleuve tranquille » : analyse sociotechnique d’une trajectoire d’innovation grand public : le bâton de randonnée automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture du projet ANR TIMSA (2010-14) Territoire Innovations Marchés et Sports dans les Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des risques en snowpark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion-Mouriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le comportement des jeunes face au risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation MAIF, Feb 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer des trajectoires d’innovation sportive : application et adaptation d’une analyse sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de la 3SLF "Comparer le sport. Usages et controverses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de sociologie du sport de langue française (3SLF), May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des pratiques et repositionnement touristique des stations de sports d’hiver : le cas des snowparks dans trois stations iséroises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sports, tourismes et territoires. Quelles «imbrications », quelles « résistances» dans les enjeux de développement local ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptation des dangers dans les snowparks des stations de sports d’hiver. Vers une typologie des modes d’engagement corporel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oberlé Marion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Puerto Affair: an international Breakdown of the Governance of Doping?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Sport &amp; Society, Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cambridge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’invention à l’innovation sur le marché du matériel de montagne ultra-light : analyse sociotechnique de deux trajectoires d’objets sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études "L’innovation dans les activités physiques et sportives de montagne aux 20ème et 21ème siècles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Actor Network Theory Approach to Innovation in the Sports Industry: The Case of the Recent Development of Kiteboarding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Sport &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cindyniques (sciences du danger) au service d’une meilleure gestion des risques et de la sécurité dans les Activités Physiques et Sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque National Sport &amp; Sécurité : la gestion des risques de noyade dans les piscines publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation au regard de la sociologie et de l’ethnologie. Analyse de trajectoires d’objets innovants dans l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Permanence, Innovation, Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale 485 Education, Psychologie, Information, Communication, Lyon, Jul 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il n’y aura pas de tsunami ». Analyse systémique des ratés de l’alerte au tsunami suite au séisme de Maule (Chili – 27 février 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque de l’Association Française du Génie Parasismique, « Vers une maîtrise durable du risque sismique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couplage de crises sociopolitique et sismique : le cas d’Aysen (2007). Quels enseignements pour la prévention des risques naturels au Chili ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas tras la catastrofe : la complejidad de la naturaleza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Santiago du Chili; Centre Edgar Morin – EHESS/CNRS, May 2010, Santiago du Chili, Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion et les modes de gouvernance des sites de pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres du réseau Sportsnature.org, « Accès aux espaces naturels et sports de nature : état des lieux et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Mézilhac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body engagement: an attempt of conceptualization around dangerous sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical engagement : attempt of conceptualization around dangerous sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtres nageurs et délégation de service public : une question sociale impérieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richet Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès de la Société Française de Sociologie du Sport de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarisme théorique : perspective pour la sociologie des « sports à risque »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème congrès de l'Association Internationale des Sociologues de Langue Française (AISLF)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« être en société : le lien social à l'épreuve des cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement corporel risqué et identité : une perspective d'analyse sociologique complémentariste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès International de la Société de Sociologie du Sport de la Langue Françaises (3SLF)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« du local au global : le sport enjeu de culture et de développement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00333720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CONDITIONS D'EXERCICE DES CORDISTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Claude Bernard Lyon 1; LIBM; L-ViS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation de réponses normatives et résilientes pour optimiser la sécurité en opération : combiner les redondances sans les affaiblir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L-ViS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidentologie des sports de montagne. Combiner les approches quantitatives et qualitatives pour définir des axes de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Petzl. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation de réponses normatives et résilientes pour optimiser la sécurité en opération : combiner les redondances sans les affaiblir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Lyon 1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological study of injuries among French rope access technicians An analysis of working conditions and injury typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rogowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Fondation Petzl; Université Claude Bernard Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude épidémiologique des blessures chez les cordistes français. État des lieux des conditions d’exercice et typologie des blessures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rogowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl; Université Claude Bernard Lyon 1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidents et quasi-accidents dans les sports de montagne. Premiers enseignements et perspectives de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidents and near-misses in mountain sports. The first lessons and suggestions for prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Vanpoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Petzl Foundation. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accidentologie des sports de montagne : état des lieux, diagnostics et préconisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl. 2014, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-démographie, accidentologie et représentations des risques des pratiquants en snowpark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Pabion Mouriès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation MAIF. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled socio-political and seismic crises: the case of Puerto Aysen in 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Geophysics Department (University of Chile); International Associated Laboratory Montessus de Ballore. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-crisis analysis of an ineffective tsunami alert: the case of 27 February 2010 Maule earthquake (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Geophysics Department (University of Chile); International Associated Laboratory Montessus de Ballore. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques socio-démographiques et sportives des pratiquants des domaines skiables alpins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Société Rossignol; Université Joseph Fourier. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au risque des pratiquants des stations de sports d’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Vermeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Société Rossignol; Université Joseph Fourier. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécuriser les grands événements sportifs : que faut-il attendre des outils technologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lestrelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc - Connaître et prévenir les risques en snowpark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access, nouvelles formes de marchandisation de l’édition scientifique et effets sur les stratégies de publication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la recherche dans une section universitaire interdisciplinaire : les effets de la conversion bibliométrique au sein des Sciences et Techniques des Activités Physiques et Sportives (STAPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Chatal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie des « sports à risque » : de l'éclatement des paradigmes à une perspective d'analyse complémentariste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Corneloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId423"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B053F17"/>
+    <w:nsid w:val="3D023AA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-soule" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3716-7192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077704266" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400750" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273849v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Karche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2025-12532" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2025.2510943" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Seyssel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9222" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04752721v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360833v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-8545" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140970" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889196v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignac Elie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lebihain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2022.03.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Vignac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929264v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charroin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2022.2121818" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140977" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouries" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2022.2032919" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Minor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25035/ijare.13.04.10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852489v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;derique Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207123v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.017.0087" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vanpoulle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-020-6208-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537181v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.623.0451" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306248v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8933" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207153v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2019.1673370" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Verch&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2021.1918896" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03236198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406770v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9239" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645881v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207127v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soule" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2020-1-204" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion-Mouri&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wem.2020.01.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03083433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobb&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331930v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ronzon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gueye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.193.0027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207157v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Vignac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25035/ijare.12.01.07" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2018.1449132" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.037.0059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331668v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haye" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.10.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207164v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Chatal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.122.0009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328511v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.039.0020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326330v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2015.1067776" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374358v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soul&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.11.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDNKCBVG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331671v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0165" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/injuryprev-2016-041962" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374374v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.hs04.0177" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328437v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.6220" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207166v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.04.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326323v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457300.2016.1200630" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11629-016-4146-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2017.1324525" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2016.1183932" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.123.0024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126676v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1151225" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1012690214545901" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126677v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouri&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040235ar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330805v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25035/ijare.09.02.09" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126679v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5157" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320876v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330797v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330793v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083755" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vermeir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2014.882904" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336760v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0163" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336772v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336775v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/disa.12045" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WD35RFV2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336770v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336884v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebrun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chazaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337214v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2011.591498" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689637v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086942v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.1161" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337778v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087123v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0193723511405478" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337754v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.103.0038" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146946v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337764v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307781v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106310378970" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146941v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.195.43-54" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344857v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boivert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.301" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579776v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.515" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345410v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.063.0083" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345281v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bouhaouala" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345349v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.082.0071" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345272v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.711.0043" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345666v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.128.0133" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377066v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693615v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.754" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377578v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345795v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345584v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.96.211-229" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345636v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377097v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345652v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345565v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Walk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.002.0067" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345939v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2006.2311" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345523v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2006.10707722" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345898v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350608v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350622v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320888v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350858v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2004.4663" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380470v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280742v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380472v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307780v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351333v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351297v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307783v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307782v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351323v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351957v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.056.0043" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351946v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376960v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vach&#233;e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000162ar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352151v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262385v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262347v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412025v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02613426v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adamkiewicz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Apilli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudi&#232;res" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boulogne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675302v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.084.0111" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730877v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548562v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730970v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730975v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730902v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306194v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306198v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889185v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889200v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02376962v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374508v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359732v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beldame" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359609v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359608v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359610v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320873v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359611v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359187v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358786v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358702v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358695v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146967v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358697v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354050v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354038v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333719v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353898v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353889v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353870v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353719v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353696v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481281v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809641v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730926v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04970877v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730916v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131648v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731101v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054079v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731130v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731149v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731115v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731124v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endarman Saputra" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310257v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731309v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693695v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Got" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731313v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731305v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04732019v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731974v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731963v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731323v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731967v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731327v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731962v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731997v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04732005v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903523v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415379v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417930v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417899v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417905v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417900v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417937v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417931v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419735v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419767v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419768v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419757v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445280v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421989v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421967v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02895866v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896337v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895403v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896096v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320939v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895450v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Agresti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925145v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939229v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949354v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949364v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320942v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02945875v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948252v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320941v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320940v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oberl&#233; Marion" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949553v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964535v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964524v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964516v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949646v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965316v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976722v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972359v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976718v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972339v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972347v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972315v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet C&#233;dric" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333721v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333720v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806937v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889189v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889165v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moret" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731307v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892346v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892294v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146661v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146645v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320923v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320932v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892590v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892587v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320934v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320933v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306175v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320918v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468603v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981966v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422147v2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-soule" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3716-7192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077704266" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400750" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441595v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2025.2510943" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273849v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Karche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2025-12532" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Seyssel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731139v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9222" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04752721v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360833v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-8545" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889145v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Vignac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lebihain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Minor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25035/ijare.13.04.10" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Perrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140970" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignac Elie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2022.03.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578176v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929264v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charroin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2022.2121818" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140977" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537149v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouries" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2022.2032919" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645881v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306254v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;derique Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207123v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.017.0087" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Vanpoulle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lefevre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-020-6208-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.623.0451" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367941v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Verch&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2021.1918896" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306248v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2019.1673370" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306227v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8933" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9239" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03236198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406847v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670215v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207127v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soule" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0172-4029-2020-1-204" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion-Mouri&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wem.2020.01.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03083433v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobb&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645893v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331930v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ronzon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gueye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.193.0027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207157v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Vignac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25035/ijare.12.01.07" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.039.0020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0032" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126661v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2018.1449132" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325120v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.037.0059" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331668v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.10.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207164v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Chatal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.122.0009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2017.1324525" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326330v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2015.1067776" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soul&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.11.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDNKCBVG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0165" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331662v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326331v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/injuryprev-2016-041962" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374374v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.hs04.0177" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.6220" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207166v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126674v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boutroy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.04.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326323v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17457300.2016.1200630" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126667v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11629-016-4146-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330796v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion Mouri&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.1031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269699v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2016.1183932" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329234v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.123.0024" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126676v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2016.1151225" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126677v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040235ar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126675v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1012690214545901" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330793v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083755" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330805v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25035/ijare.09.02.09" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126679v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5157" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320886v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330797v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320876v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/disa.12045" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WD35RFV2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336770v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336735v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02126681v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vermeir" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2014.882904" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336760v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0163" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336772v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336884v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebrun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chazaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337214v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2011.591498" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689637v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2012012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086942v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.1161" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337764v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337778v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02087123v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0193723511405478" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337754v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.103.0038" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146946v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307781v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106310378970" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146941v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579776v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Corneloup" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.515" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120244v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.195.43-54" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344857v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boivert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.301" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345410v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.063.0083" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345281v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bouhaouala" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345349v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.082.0071" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345272v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.711.0043" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345652v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345565v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Walk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.002.0067" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377097v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.128.0133" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345666v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377066v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693615v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.754" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377578v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345795v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345584v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.96.211-229" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345636v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345898v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345939v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2006.2311" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345523v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2006.10707722" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350608v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350622v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320888v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350858v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2004.4663" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380470v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280742v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351323v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380472v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307780v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351333v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351297v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307783v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307782v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351957v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.056.0043" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351946v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376960v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vach&#233;e" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000162ar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352151v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262385v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262347v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412025v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02613426v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00181437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adamkiewicz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Apilli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudi&#232;res" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boulogne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675302v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.084.0111" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730877v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548562v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730970v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730975v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730902v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306194v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306198v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889185v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889200v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02376962v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374508v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359732v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beldame" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359611v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359609v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359608v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359610v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320873v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359187v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358786v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358702v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358695v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358697v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146967v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354050v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354038v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333719v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353870v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353898v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353889v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353719v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353696v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481281v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04970877v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730916v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809641v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04730926v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731124v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endarman Saputra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310257v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131648v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731101v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054079v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731130v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731115v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731149v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731309v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693695v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Got" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731313v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731305v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731962v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04732019v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731974v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731963v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731323v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731967v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731327v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04732005v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731997v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903523v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415379v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417937v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417931v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417899v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417930v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417900v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417905v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445280v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419735v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419767v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419768v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419757v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421989v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421967v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925145v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02895866v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896337v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895403v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896096v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320939v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895450v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Agresti" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939229v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949364v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949354v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320942v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02945875v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948252v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949553v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320941v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320940v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oberl&#233; Marion" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964535v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964524v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949646v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964516v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965316v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976722v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976718v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972359v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972339v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972347v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972315v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet C&#233;dric" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333721v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333720v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806937v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889189v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889165v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moret" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731307v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892346v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892294v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146661v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146645v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320923v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320932v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892590v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892587v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320934v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320933v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04306175v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320918v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468603v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981966v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422147v2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>