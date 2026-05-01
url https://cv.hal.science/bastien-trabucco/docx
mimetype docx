--- v0 (2026-04-07)
+++ v1 (2026-05-01)
@@ -2298,247 +2298,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abattage tardif des porcs en Corse réduit le risque de contamination des foies de porc par le virus de l'hépatite E malgré une séroprévalence élevée en anticorps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Pellerin</w:t>
+                <w:t xml:space="preserve">Une biosécurité de « plein-air » est-elle possible et à quels coûts pour les éleveurs et les animaux ? Le cas de la transformation des logiques et des pratiques de gestion de la reproduction dans les élevages de porcs en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales Anses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de Sécurité Sanitaire de l'alimentation, de l'environnement et du travail, Oct 2022, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506988v1</w:t>
+                <w:t xml:space="preserve">hal-04613577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une biosécurité de « plein-air » est-elle possible et à quels coûts pour les éleveurs et les animaux ? Le cas de la transformation des logiques et des pratiques de gestion de la reproduction dans les élevages de porcs en Corse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Gisclard</w:t>
+                <w:t xml:space="preserve">L'abattage tardif des porcs en Corse réduit le risque de contamination des foies de porc par le virus de l'hépatite E malgré une séroprévalence élevée en anticorps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisandru Capai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Maestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de Sécurité Sanitaire de l'alimentation, de l'environnement et du travail, Oct 2022, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613577v1</w:t>
+                <w:t xml:space="preserve">hal-04506988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet VHEEP: enquête sur le &amp;quot;tout contextuel&amp;quot; du virus de l'hépatite E en Corse</w:t>
               </w:r>
@@ -4304,51 +4304,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EE89B7D"/>
+    <w:nsid w:val="FD7E5A02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4535,51 +4535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-trabucco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6084-1500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trabucco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04952003v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Loeillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04441-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530434v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Dupon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1253060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/GEOREGARDS.2023.016.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11319" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellerin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14621" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11254" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689163" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Relun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Relun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2015.07.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6CRPV8F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornelis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333539v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465026v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Br&#233;ant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506988v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613577v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747214v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Loeillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#225;n Jori" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavernac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/320/9782759239726/approches-interdisciplinaires-en-sante-animale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3972-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04851947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357948v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-trabucco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6084-1500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trabucco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04952003v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Loeillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04441-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530434v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Dupon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1253060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/GEOREGARDS.2023.016.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11319" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellerin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14621" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11254" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689163" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Relun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Relun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2015.07.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6CRPV8F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornelis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333539v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465026v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Br&#233;ant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747214v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Loeillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#225;n Jori" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavernac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/320/9782759239726/approches-interdisciplinaires-en-sante-animale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3972-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04851947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357948v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>