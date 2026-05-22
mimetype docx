--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0005-6084-1500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=PtOrU6wAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,1386 +188,1386 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire de santé : une notion pour éclairer les situations de santé animale, appliquée aux enjeux de biosécurité des élevages porcins de plein air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 86 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the adoption of biosecurity measures among extensive livestock producers: a case study in the free-range pig sector of Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Loeillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trabucco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (1), pp.69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12917-024-04441-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined methodological approach to characterize pig farming and its influence on the occurrence of interactions between wild boars and domestic pigs in Corsican micro-regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liane Dupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, pp.1253060. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fvets.2024.1253060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remettre les vaches à leur place.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16, pp.35-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33055/GEOREGARDS.2023.016.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal Health Management up against the Corsican Mountains: Meeting the Health and Territorial Challenges of the Free-Range Pig Farming Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 110 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.11319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low prevalence of hepatitis E virus in the liver of Corsican pigs slaughtered after 12 months despite high antibody seroprevalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandru Capai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Maestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 69 (5), pp.e2706-e2718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tbed.14621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de la santé animale en butte avec la montagne corse : répondre aux enjeux sanitaires et territoriaux du secteur porcin sur parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110-3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.11254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From National Biosecurity Measures to Territorial ASF Preparedness: The Case of Free-Range Pig Farming in Corsica, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.689163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire-based assessment of wild boar/domestic pig interactions and implications for disease risk management in Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trabucco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Maestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fvets.2017.00198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate analysis of traditional pig management practices and their potential impact on the spread of infectious diseases in Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Maestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Molia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 121 (3-4), pp.246-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2015.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stakeholder's practices and representations of contacts between domestic and wild pigs: a new approach for disease risk assessment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trabucco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Maestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Agriculturae Slovenica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1556,1466 +1577,1466 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De One Health aux territoires de Santé : vers une approche interdisciplinaire de la santé animale ancrée dans les enjeux des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes Rurales 2025: 13è éditions des entretiens agronomiques Olivier de Serres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Mirabel (Ardèche), France. 29p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un compromis biosécuritaire ? L'élevage porcin corse sur parcours face à de nouvelles contraintes sanitaires Les apports d'une recherche-intervention en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trabucco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Porcine 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP; INRAE, Feb 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stray cattle in Corsica. Study of an awkward notion and awkward animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Doré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals, Streets, and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Liverpool, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire la distance sociale et institutionnelle. Territorialiser l'action publique pour gérer la maladie d'Aujeszky en Corse. Reducing social and institutional distance. Territorialising public action to manage Aujeszky's disease in Corsica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Constructing criticism instead of quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59. Congrès de l'ASRDLF. Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">Annual International Conference of the Royal Geographical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RGS-IBG, Aug 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04403784v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing criticism instead of quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Réduire la distance sociale et institutionnelle. Territorialiser l'action publique pour gérer la maladie d'Aujeszky en Corse. Reducing social and institutional distance. Territorialising public action to manage Aujeszky's disease in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bréant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+                <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of the Royal Geographical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RGS-IBG, Aug 2023, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">59. Congrès de l'ASRDLF. Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239287v1</w:t>
+                <w:t xml:space="preserve">hal-04403784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers les territoires de santé : perspectives situationnelles de la gestion des santés animales et végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres du végétal, 12ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faible prévalence du virus de l’hépatite E dans les foies de porcs corses âgés de plus de 12 mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandru Capai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Maestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une biosécurité de « plein-air » est-elle possible et à quels coûts pour les éleveurs et les animaux ? Le cas de la transformation des logiques et des pratiques de gestion de la reproduction dans les élevages de porcs en Corse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet VHEEP: enquête sur le &amp;quot;tout contextuel&amp;quot; du virus de l'hépatite E en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Doceul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Doré</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucile Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ODT, Oct 2022, Saignelégier, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613577v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abattage tardif des porcs en Corse réduit le risque de contamination des foies de porc par le virus de l'hépatite E malgré une séroprévalence élevée en anticorps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandru Capai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Maestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Doctorales Anses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Nationale de Sécurité Sanitaire de l'alimentation, de l'environnement et du travail, Oct 2022, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet VHEEP: enquête sur le &amp;quot;tout contextuel&amp;quot; du virus de l'hépatite E en Corse</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Une biosécurité de « plein-air » est-elle possible et à quels coûts pour les éleveurs et les animaux ? Le cas de la transformation des logiques et des pratiques de gestion de la reproduction dans les élevages de porcs en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Origine, Diversité et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ODT, Oct 2022, Saignelégier, Suisse</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150413v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage extensif ou divagation ? Les animaux en liberté sous le feu de la critique en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animaux proches, animaux distants : : UNE HISTOIRE ENTRE COLLECTIFS ET INDIVIDUS (DE LA PRÉHISTOIRE AU XXIE SIÈCLE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low prevalence of hepatitis E virus in the liver of Corsican pigs over 12 months of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandru Capai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Maestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIZONE 14. Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stakeholder’s practices and representations of contacts between domestic and wild pigs: a new approach for diseases risk assessment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trabucco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Maestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International symposium on the Mediterranean Pig</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Ljubljana. Ljubljana, SVN., Oct 2013, Ljubljana, Slovenia. 245 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3025,387 +3046,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un compromis biosécuritaire? L'élevage porcin corse sur parcours face à de nouvelles contraintes sanitaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Porcine 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using stated choice experiments to predict biosecurity uptake by livestock farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Loeillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trabucco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrán Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Economics and Social Sciences of Animal Health (ISESSAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Serdang, Selangor, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns and determinants of contacts between traditional freeranging pig herds perceived by farmers in Corsica Island. Implications for disease transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Maestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chavernac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31 annual meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, MADRID, Spain. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3415,163 +3436,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de gestion des maladies infectieuses animales et émergence d’un territoire de santé en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trabucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches interdisciplinaires en santé animale. Dialogue entre sciences sociales et vétérinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Collection : Nature et société, 978-2-7592-3971-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3972-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3581,554 +3602,554 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demande d’«évaluation des modalités de surveillance et de lutte contre l’infection par le complexe Mycobacterium tuberculosis des cheptels caprins en Corse » - Mesures d’assainissement préconisées en cas d’infection d’un cheptel caprin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Grisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0146, Anses. 2024, 79 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04851947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus de l'hépatite E: dynamique d’Exposition et de Partage dans les milieux et les filières, VHEEP. Rapport-bilan de fin de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisandru Capai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LISIS, Univ Gustave Eiffel, ESIEE Paris, CNRS, INRAE; SELMET LRDE; AGIR, INP-Ecole d'Ingénieurs de PURPAN; UMR1161 VIRO, ANSES, INRAE; UMR ASTRE, Campus international de Baillarguet, 34398 Montpellier Cedex 5; UMR SELMET; UCPP. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles approches pour la gestion des pathosystèmes (NovPath) - Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LISIS; SELMET LRDE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux de recherche sur les risques liés à la PPA en Corse. Document de synthèse des résultats et des débats lors de la journée de restitution des projets ASForce et RiskSur aux acteurs à Corte, le 22 mai 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Maestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des contacts entre suidés sauvages et domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AgroPariTech, 16 rue Claude Bernard, 75005 Paris; CIRAD (Montpellier ; France); LRDE (Laboratoire de Recherche et Développement de l'Elevage ; Corte). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4138,105 +4159,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des contacts entre suidés sauvages et domestiques: une approche des pratiques pour la compréhension des mécanismes de transmission d'une maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trabucco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4304,51 +4325,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD7E5A02"/>
+    <w:nsid w:val="F5F9B073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4535,51 +4556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-trabucco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6084-1500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trabucco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04952003v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Loeillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04441-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530434v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Dupon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1253060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/GEOREGARDS.2023.016.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11319" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellerin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14621" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11254" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689163" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Relun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631420v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Relun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2015.07.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6CRPV8F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornelis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333539v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465026v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Br&#233;ant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747214v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Loeillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#225;n Jori" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavernac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/320/9782759239726/approches-interdisciplinaires-en-sante-animale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3972-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04851947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357948v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-trabucco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6084-1500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=PtOrU6wAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Trabucco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04952003v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Loeillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04441-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Dupon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1253060" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/GEOREGARDS.2023.016.01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11319" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandru Capai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14621" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.11254" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.689163" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Relun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00198" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Relun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2015.07.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6CRPV8F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornelis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333539v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239287v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Br&#233;ant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708444v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747214v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786922v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Loeillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#225;n Jori" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333691v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavernac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/320/9782759239726/approches-interdisciplinaires-en-sante-animale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3972-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04851947v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Grisot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04358040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>