--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -194,195 +194,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary study on the role of personal history of infectious and parasitic diseases on self-reported health across countries</w:t>
+                <w:t xml:space="preserve">A Head-to-Head Comparison of the Incremental Validity of Four Major Mentalizing Tests Against Mentalizing Self-Reports: A Preregistered Study in Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerit Pfuhl</w:t>
+                <w:t xml:space="preserve">Léa Guignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Prazeres</w:t>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Kowal</w:t>
+                <w:t xml:space="preserve">François Quesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toivo Aavik</w:t>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Abad-Villaverde</w:t>
+                <w:t xml:space="preserve">Kim Nimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 242 (2), pp.220-227. </w:t>
+              <w:t xml:space="preserve">Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2025.02.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10731911251374588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355479v1</w:t>
+                <w:t xml:space="preserve">hal-05412978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conspiracy beliefs and analytical thinking in COVID-19 information web search</w:t>
               </w:r>
@@ -407,363 +407,363 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheyenne Dosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20, pp.100804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chbr.2025.100804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Head-to-Head Comparison of the Incremental Validity of Four Major Mentalizing Tests Against Mentalizing Self-Reports: A Preregistered Study in Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between critical thinking dispositions and evaluation of videos with variation in the level of expertise of the source among middle and high school students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Guignette</w:t>
+                <w:t xml:space="preserve">Kevin de Checchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Caparos</w:t>
+                <w:t xml:space="preserve">Amaël Arguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Quesque</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10731911251374588⟩</w:t>
+              <w:t xml:space="preserve">Computers and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 230, pp.105274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compedu.2025.105274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412978v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between critical thinking dispositions and evaluation of videos with variation in the level of expertise of the source among middle and high school students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A preliminary study on the role of personal history of infectious and parasitic diseases on self-reported health across countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerit Pfuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brivael Hémon</w:t>
+                <w:t xml:space="preserve">Filipe Prazeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin de Checchi</w:t>
+                <w:t xml:space="preserve">Marta Kowal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaël Arguel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+                <w:t xml:space="preserve">Toivo Aavik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Amadieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beatriz Abad-Villaverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 230, pp.105274. </w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 242 (2), pp.220-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compedu.2025.105274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2025.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973687v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between reasoning, autistic and alexithymic traits in moral judgments</w:t>
               </w:r>
@@ -775,51 +775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sureish Mantchala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -866,51 +866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-cultural data on romantic love and mate preferences from 117,293 participants across 175 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Kowal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Sorokowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -918,51 +918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biljana Gjoneska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Pisanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerit Pfuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (1), pp.1103. </w:t>
@@ -1160,51 +1160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qirui Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1277,51 +1277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Balat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 71 (4), pp.225-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1394,373 +1394,373 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Passemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thinking and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 30 (1), pp.109-134. </w:t>
+              <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13546783.2023.2210847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830251v1</w:t>
+                <w:t xml:space="preserve">hal-04155161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The temporal dynamics of third-party moral judgment of harm transgressions: answers from a 2-response paradigm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">You’re heartless, I’m less: self-image and social norms in moral judgment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
+              <w:t xml:space="preserve">Journal of General Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13546783.2023.2210847⟩</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221309.2023.2218637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155161v1</w:t>
+                <w:t xml:space="preserve">hal-04155147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You’re heartless, I’m less: self-image and social norms in moral judgment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The temporal dynamics of third-party moral judgment of harm transgressions: answers from a 2-response paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Passemar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.109-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546783.2023.2210847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00221309.2023.2218637⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04155147v1</w:t>
+                <w:t xml:space="preserve">hal-04830251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You’re heartless, I’m less: self-image and social norms in moral judgment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00221309.2023.2218637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197519v1</w:t>
@@ -1810,51 +1810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Passemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thinking and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1888,51 +1888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of sleep with moral severity to accidental harm transgressions: A cross‐sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1992,87 +1992,87 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You’re heartless, I’m less: self-image and social norms in moral judgment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 151 (2), pp.112-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00221309.2023.2218637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817300v1</w:t>
@@ -2096,77 +2096,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a Cognitive Schema Account on the Stigma of Schizophrenia: A Study in a French University Student Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 135 (3), pp.287-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2200,51 +2200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of enhancing human physical attractiveness: Data from 93 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Kowal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Sorokowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2304,51 +2304,51 @@
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2022.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197529v1</w:t>
+                <w:t xml:space="preserve">hal-04464091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judging accidental harm: reasoning style modulates the weight of intention and harm severity</w:t>
               </w:r>
@@ -2360,51 +2360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.2366-2381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2432,3880 +2432,3746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of enhancing human physical attractiveness: Data from 93 countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of a Cognitive Schema Account on the Stigma of Schizophrenia: A Study in a French University Student Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution and Human Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2022.08.003⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (3), pp.287 - 300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5406/19398298.135.3.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464091v1</w:t>
+                <w:t xml:space="preserve">hal-03871380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Cognitive Schema Account on the Stigma of Schizophrenia: A Study in a French University Student Sample</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Association of sleep with moral severity to accidental harm transgressions: A cross‐sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Caparos</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5406/19398298.135.3.03⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.13623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871380v2</w:t>
+                <w:t xml:space="preserve">hal-03735458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of sleep with moral severity to accidental harm transgressions: A cross‐sectional study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Agents' moral character shapes people's moral evaluations of accidental harm transgressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.13623⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102, pp.104378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jesp.2022.104378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735458v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents' moral character shapes people's moral evaluations of accidental harm transgressions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.100175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jesp.2022.104378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04197521v1</w:t>
+                <w:t xml:space="preserve">hal-03571992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A 21st century cognitive portrait of the Himba, a remote people of Namibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Davidoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113 (2), pp.508-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjop.12539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03571992v1</w:t>
+                <w:t xml:space="preserve">hal-04197533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 21st century cognitive portrait of the Himba, a remote people of Namibia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Agents' moral character shapes people's moral evaluations of accidental harm transgressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102, pp.104378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jesp.2022.104378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjop.12539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04197533v1</w:t>
+                <w:t xml:space="preserve">hal-03735453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents' moral character shapes people's moral evaluations of accidental harm transgressions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Situational factors shape moral judgements in the trolley dilemma in Eastern, Southern and Western countries in a culturally diverse sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Bago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marton Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Protzko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamas Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Kekecs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jesp.2022.104378⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.880-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-022-01319-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735453v1</w:t>
+                <w:t xml:space="preserve">hal-03642430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situational factors shape moral judgements in the trolley dilemma in Eastern, Southern and Western countries in a culturally diverse sample</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 21st century cognitive portrait of the Himba, a remote people of Namibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Davidoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113 (2), pp.508-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjop.12539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-022-01319-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03642430v1</w:t>
+                <w:t xml:space="preserve">hal-03711112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 21st century cognitive portrait of the Himba, a remote people of Namibia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Exploring the roles of analytic cognitive style, climate science literacy, illusion of knowledge, and political orientation in climate change skepticism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Caparos</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjop.12539⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74, pp.101561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711112v1</w:t>
+                <w:t xml:space="preserve">hal-03359057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of moral decision-making: Evidence from the trolley dilemma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Exploring the roles of analytic cognitive style, climate science literacy, illusion of knowledge, and political orientation in climate change skepticism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74, pp.101561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17470218211001547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03359400v1</w:t>
+                <w:t xml:space="preserve">hal-03992370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the roles of analytic cognitive style, climate science literacy, illusion of knowledge, and political orientation in climate change skepticism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Reliability of moral decision-making: Evidence from the trolley dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.101561. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (6), pp.981-990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17470218211001547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132270v1</w:t>
+                <w:t xml:space="preserve">hal-03359400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the roles of analytic cognitive style, climate science literacy, illusion of knowledge, and political orientation in climate change skepticism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 74, pp.101561. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+              <w:t xml:space="preserve">, 2021, pp.101561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359057v1</w:t>
+                <w:t xml:space="preserve">hal-03132270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the roles of analytic cognitive style, climate science literacy, illusion of knowledge, and political orientation in climate change skepticism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Reliability of Moral Decision Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 74, pp.101561. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.174702182110015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17470218211001547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992370v1</w:t>
+                <w:t xml:space="preserve">hal-03174219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Moral Decision Making</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Reasoning supports forgiving accidental harms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indrajeet Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218211001547⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.14418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93908-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174219v1</w:t>
+                <w:t xml:space="preserve">hal-03356026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning supports forgiving accidental harms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Association of natural sleep with moral utilitarianism: No evidence from 6 preregistered studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (5), pp.1726-1734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-021-01945-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93908-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03356026v1</w:t>
+                <w:t xml:space="preserve">hal-03787286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of natural sleep with moral utilitarianism: No evidence from 6 preregistered studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The association between personality traits and third-party moral judgment: A preregistered study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2021.103392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-021-01945-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03787286v1</w:t>
+                <w:t xml:space="preserve">hal-03356032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between personality traits and third-party moral judgment: A preregistered study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A 21st century cognitive portrait of the Himba, a remote people of Namibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Davidoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113 (2), pp.508-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjop.12539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2021.103392⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03356032v1</w:t>
+                <w:t xml:space="preserve">hal-04399970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 21st century cognitive portrait of the Himba, a remote people of Namibia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Transcranial direct current stimulation of the left dorsolateral prefrontal cortex can reduce the detrimental effect of stress on working memory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maheux-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Caparos</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjop.12539⟩</w:t>
+              <w:t xml:space="preserve">Psychology &amp; Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/pne0000206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399970v1</w:t>
+                <w:t xml:space="preserve">hal-03132272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcranial direct current stimulation of the left dorsolateral prefrontal cortex can reduce the detrimental effect of stress on working memory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maheux-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Maheux-Caron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+                <w:t xml:space="preserve">Jean-François Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology &amp; Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/pne0000206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/pne0000206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03132272v1</w:t>
+                <w:t xml:space="preserve">hal-03356036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial direct current stimulation of the left dorsolateral prefrontal cortex can reduce the detrimental effect of stress on working memory.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Shame and Guilt Situational Identification in Subclinical Primary Psychopaths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology &amp; Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/pne0000206⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (1), pp.238-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-017-9756-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356036v1</w:t>
+                <w:t xml:space="preserve">hal-03992352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shame and Guilt Situational Identification in Subclinical Primary Psychopaths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The role of mothers’ affiliate stigma and child’s symptoms on the distress of mothers with ADHD children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), pp.282-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638237.2018.1521944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12144-017-9756-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03992352v1</w:t>
+                <w:t xml:space="preserve">hal-02148511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of mothers’ affiliate stigma and child’s symptoms on the distress of mothers with ADHD children</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Love is not exactly blind, at least for some people: Analytic cognitive style predicts romantic beliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.119-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2019.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09638237.2018.1521944⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148511v1</w:t>
+                <w:t xml:space="preserve">hal-03992345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Love is not exactly blind, at least for some people: Analytic cognitive style predicts romantic beliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personality and Individual Differences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 145, pp.119-131. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2019.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2019.03.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03992345v1</w:t>
+                <w:t xml:space="preserve">hal-02148635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Love is not exactly blind, at least for some people: Analytic cognitive style predicts romantic beliefs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">tDCS Stimulation of the dlPFC Selectively Moderates the Detrimental Impact of Emotion on Analytical Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maheux-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2019.03.025⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148635v1</w:t>
+                <w:t xml:space="preserve">hal-02148643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tDCS Stimulation of the dlPFC Selectively Moderates the Detrimental Impact of Emotion on Analytical Reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Reasoning strategies modulate gender differences in emotion processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Markovits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 170, pp.76-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2017.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00568⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148643v1</w:t>
+                <w:t xml:space="preserve">hal-02148650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning strategies modulate gender differences in emotion processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Shame and Guilt Situational Identification in Subclinical Primary Psychopaths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-017-9756-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2017.09.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148650v1</w:t>
+                <w:t xml:space="preserve">hal-02148658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shame and Guilt Situational Identification in Subclinical Primary Psychopaths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sadistic trait predicts minimization of intention and causal responsibility in moral judgment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Djeriouat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-017-9756-8⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.158-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2015.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148658v1</w:t>
+                <w:t xml:space="preserve">hal-02148663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sadistic trait predicts minimization of intention and causal responsibility in moral judgment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cognitive Load Mediates the Effect of Emotion on Analytical Thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (6), pp.343-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2015.09.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148663v1</w:t>
+                <w:t xml:space="preserve">hal-02148660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Load Mediates the Effect of Emotion on Analytical Thinking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Intrasexual Competition Shapes Men’s Anti-Utilitarian Moral Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.18 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40806-014-0003-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000333⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148660v1</w:t>
+                <w:t xml:space="preserve">hal-01848601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrasexual Competition Shapes Men’s Anti-Utilitarian Moral Decisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Efficient Kill–Save Ratios Ease Up the Cognitive Demands on Counterintuitive Moral Utilitarianism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Psychological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personality and Social Psychology Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (7), pp.923-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0146167214530436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40806-014-0003-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848601v1</w:t>
+                <w:t xml:space="preserve">hal-02148683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dark Triad of personality and utilitarian moral judgment: The mediating role of Honesty/Humility and Harm/Care</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La religion dans la gestion de la terreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146 (2), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eslm.146.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2013.12.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148669v1</w:t>
+                <w:t xml:space="preserve">hal-03384330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Kill–Save Ratios Ease Up the Cognitive Demands on Counterintuitive Moral Utilitarianism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Dark Triad of personality and utilitarian moral judgment: The mediating role of Honesty/Humility and Harm/Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Social Psychology Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.11-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2013.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0146167214530436⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148683v1</w:t>
+                <w:t xml:space="preserve">hal-02148669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La religion dans la gestion de la terreur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">We are made, not born: Empiricism is existentially useful</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Motivation and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (4), pp.529-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11031-014-9413-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eslm.146.0095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03384330v1</w:t>
+                <w:t xml:space="preserve">hal-02148671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">We are made, not born: Empiricism is existentially useful</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">When intuitions are helpful: Prior beliefs can support reasoning in the bat-and-ball problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motivation and Emotion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.486-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20445911.2014.899238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11031-014-9413-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148671v1</w:t>
+                <w:t xml:space="preserve">hal-02148687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When intuitions are helpful: Prior beliefs can support reasoning in the bat-and-ball problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The grim reasoner: Analytical reasoning under mortality salience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim de Neys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.333-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546783.2013.823888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20445911.2014.899238⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148687v1</w:t>
+                <w:t xml:space="preserve">hal-02148673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grim reasoner: Analytical reasoning under mortality salience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Methodological concerns in moral judgement research: Severity of harm shapes moral decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim de Neys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (8), pp.989-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20445911.2013.841169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13546783.2013.823888⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148673v1</w:t>
+                <w:t xml:space="preserve">hal-02148688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological concerns in moral judgement research: Severity of harm shapes moral decisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mortality salience and morality: Thinking about death makes people less utilitarian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...62 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim De Neys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 124 (3), pp.379-384. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2012.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2012.05.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6315,824 +6181,824 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moral Anger and Disgust: Recipient vs. Initiator Focus in Moral Transgressions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Openness and epistemic justifications predict tendency to favor videos featuring experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin de Checchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Arguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the European Association of Psychology &amp; Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Psychology &amp; Law (EAPL), Jul 2024, Caparica, Portugal</w:t>
+              <w:t xml:space="preserve">EARLI SIG2 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748077v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Openness and epistemic justifications predict tendency to favor videos featuring experts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Moral Anger and Disgust: Recipient vs. Initiator Focus in Moral Transgressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Thébault Guiochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vives Eva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Amadieu</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARLI SIG2 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Annual Conference of the European Association of Psychology &amp; Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Psychology &amp; Law (EAPL), Jul 2024, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713845v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School students rely on their own opinion rather than the source expertise when evaluating videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin de Checchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivael Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Arguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI SIG2 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les élèves de collège et lycée évaluent des vidéos ? Premiers résultats du projet POUCEEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin de Checchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivael Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Arguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'argumentation collaborative : discussions en ligne, apprentissage de l'esprit critique (ARGUCOLL 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation expérimentale du style cognitif de raisonnement sur une tâche de raisonnement clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganino Carla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la stigmatisation intériorisée et des symptômes de l'enfant dans la détresse psychologique des mères d'enfants TDAH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des théories cognitives dans la lutte contre la stigmatisation de la schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7142,232 +7008,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Differences in Multimodal Emotional Processing of Moral Transgressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Thébault Guiochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vives Eva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Revillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased performance and cognitive conflict detection when reasoning about primary knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Thinking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7377,120 +7243,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intuitive and reflective beliefs in a modern world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The cognitive science of belief : a multidisciplinary approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.172-190, 2022, 978-1009009850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009001021.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7500,104 +7366,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I think, therefore I forgive: The role of reasoning in forgiving accidental harms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indrajeet Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7607,114 +7473,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rationalité des mortels : les pensées de mort perturbent les processus analytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Toulouse le Mirail - Toulouse II, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013TOU20044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00979659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7782,51 +7648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17F9E340"/>
+    <w:nsid w:val="EB735C5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8013,51 +7879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-tremoliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7626-2902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177540338" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355479v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerit Pfuhl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Prazeres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Aavik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Villaverde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.02.030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vital" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheyenne Dosso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2025.100804" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guignette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nimon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911251374588" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael H&#233;mon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Checchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Arguel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2025.105274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureish Mantchala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2024.112889" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sorokowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Gjoneska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pisanski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05365-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Buchanan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cuccolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heyman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Berkel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Coles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02254-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirui Tian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Pan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Becker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajsp.12650" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Passemar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Djeriouat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2023.2210847" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221309.2023.2218637" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13623" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817300v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devoisin-Lagarde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.3.03" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslava Valentova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A.C. Varella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2022.08.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221089964" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871380v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735458v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2022.104378" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197533v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Davidoff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12539" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735453v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Bago" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Kovacs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Protzko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Nagy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Kekecs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01319-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711112v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359400v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211001547" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132270v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101561" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359057v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03992370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174219v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356026v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrajeet Patil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93908-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01945-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356032v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103392" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132272v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maheux-Caron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lepage" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pne0000206" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03992352v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-017-9756-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148511v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638237.2018.1521944" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03992345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2019.03.025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148643v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00568" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Markovits" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.09.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148658v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148663v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2015.09.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148660v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Gagnon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000333" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848601v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kaminski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40806-014-0003-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148669v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2013.12.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148683v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146167214530436" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384330v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.146.0095" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148671v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-014-9413-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.899238" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148673v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2013.823888" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148688v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2013.841169" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148694v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2012.05.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVNJZBLH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748077v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Th&#233;bault Guiochon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vives Eva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Falco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713845v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713848v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863835v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganino Carla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160671v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240856v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Revillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713057v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877376v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009001021.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148717v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TOU20044" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-tremoliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7626-2902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177540338" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guignette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nimon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911251374588" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vital" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheyenne Dosso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2025.100804" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael H&#233;mon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Checchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Arguel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2025.105274" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerit Pfuhl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Prazeres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Aavik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Villaverde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.02.030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureish Mantchala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2024.112889" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sorokowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Gjoneska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pisanski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05365-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Buchanan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cuccolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heyman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Berkel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Coles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02254-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirui Tian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Pan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Becker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajsp.12650" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Passemar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Djeriouat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2023.2210847" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221309.2023.2218637" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13623" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817300v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devoisin-Lagarde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.3.03" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslava Valentova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A.C. Varella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2022.08.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221089964" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871380v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735458v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197521v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2022.104378" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Davidoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12539" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Bago" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Kovacs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Protzko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Nagy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Kekecs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01319-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101561" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03992370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359400v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211001547" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132270v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356026v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrajeet Patil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93908-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01945-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103392" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132272v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maheux-Caron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lepage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pne0000206" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356036v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03992352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-017-9756-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638237.2018.1521944" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03992345v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2019.03.025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148643v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00568" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Markovits" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.09.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148658v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2015.09.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Gagnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000333" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848601v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kaminski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40806-014-0003-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146167214530436" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384330v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.146.0095" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148669v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2013.12.026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-014-9413-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148687v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.899238" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2013.823888" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148688v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2013.841169" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2012.05.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVNJZBLH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713845v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748077v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Th&#233;bault Guiochon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vives Eva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Falco" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713848v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297944v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863835v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganino Carla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160671v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240856v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Revillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713057v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877376v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009001021.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TOU20044" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>