--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -194,827 +194,827 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Head-to-Head Comparison of the Incremental Validity of Four Major Mentalizing Tests Against Mentalizing Self-Reports: A Preregistered Study in Adults</w:t>
+                <w:t xml:space="preserve">A preliminary study on the role of personal history of infectious and parasitic diseases on self-reported health across countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Guignette</w:t>
+                <w:t xml:space="preserve">Gerit Pfuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Caparos</w:t>
+                <w:t xml:space="preserve">Filipe Prazeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Quesque</w:t>
+                <w:t xml:space="preserve">Marta Kowal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+                <w:t xml:space="preserve">Toivo Aavik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Nimon</w:t>
+                <w:t xml:space="preserve">Beatriz Abad-Villaverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 242 (2), pp.220-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10731911251374588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2025.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412978v1</w:t>
+                <w:t xml:space="preserve">hal-05355479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conspiracy beliefs and analytical thinking in COVID-19 information web search</w:t>
+                <w:t xml:space="preserve">A Head-to-Head Comparison of the Incremental Validity of Four Major Mentalizing Tests Against Mentalizing Self-Reports: A Preregistered Study in Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Vital</w:t>
+                <w:t xml:space="preserve">Léa Guignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Chevalier</w:t>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheyenne Dosso</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">François Quesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Nimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chbr.2025.100804⟩</w:t>
+              <w:t xml:space="preserve">Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10731911251374588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328385v1</w:t>
+                <w:t xml:space="preserve">hal-05412978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between critical thinking dispositions and evaluation of videos with variation in the level of expertise of the source among middle and high school students</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conspiracy beliefs and analytical thinking in COVID-19 information web search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaël Arguel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nathan Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheyenne Dosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compedu.2025.105274⟩</w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.100804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chbr.2025.100804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973687v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary study on the role of personal history of infectious and parasitic diseases on self-reported health across countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between critical thinking dispositions and evaluation of videos with variation in the level of expertise of the source among middle and high school students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Prazeres</w:t>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Kowal</w:t>
+                <w:t xml:space="preserve">Kevin de Checchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toivo Aavik</w:t>
+                <w:t xml:space="preserve">Amaël Arguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Abad-Villaverde</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Amadieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 242 (2), pp.220-227. </w:t>
+              <w:t xml:space="preserve">Computers and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 230, pp.105274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2025.02.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compedu.2025.105274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355479v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between reasoning, autistic and alexithymic traits in moral judgments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-cultural data on romantic love and mate preferences from 117,293 participants across 175 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Kowal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sureish Mantchala</w:t>
+                <w:t xml:space="preserve">Piotr Sorokowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gosling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+                <w:t xml:space="preserve">Biljana Gjoneska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Moutier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katarzyna Pisanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerit Pfuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 233, pp.112889. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2024.112889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-05365-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830248v1</w:t>
+                <w:t xml:space="preserve">hal-05355491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural data on romantic love and mate preferences from 117,293 participants across 175 countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between reasoning, autistic and alexithymic traits in moral judgments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Sorokowski</w:t>
+                <w:t xml:space="preserve">Sureish Mantchala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biljana Gjoneska</w:t>
+                <w:t xml:space="preserve">Corentin Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Pisanski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.1103. </w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 233, pp.112889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-05365-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2024.112889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355491v1</w:t>
+                <w:t xml:space="preserve">hal-04830248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the semantic priming effect across many languages</w:t>
               </w:r>
@@ -1160,51 +1160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qirui Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchen Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1277,51 +1277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Balat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 71 (4), pp.225-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1394,373 +1394,373 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Passemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thinking and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.109-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13546783.2023.2210847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155161v1</w:t>
+                <w:t xml:space="preserve">hal-04830251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You’re heartless, I’m less: self-image and social norms in moral judgment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The temporal dynamics of third-party moral judgment of harm transgressions: answers from a 2-response paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Passemar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Psychology</w:t>
+              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00221309.2023.2218637⟩</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546783.2023.2210847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155147v1</w:t>
+                <w:t xml:space="preserve">hal-04155161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The temporal dynamics of third-party moral judgment of harm transgressions: answers from a 2-response paradigm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">You’re heartless, I’m less: self-image and social norms in moral judgment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13546783.2023.2210847⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221309.2023.2218637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830251v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You’re heartless, I’m less: self-image and social norms in moral judgment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00221309.2023.2218637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197519v1</w:t>
@@ -1810,51 +1810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Passemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thinking and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1888,77 +1888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of sleep with moral severity to accidental harm transgressions: A cross‐sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sleep Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1992,1402 +1992,1363 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You’re heartless, I’m less: self-image and social norms in moral judgment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 151 (2), pp.112-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00221309.2023.2218637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Cognitive Schema Account on the Stigma of Schizophrenia: A Study in a French University Student Sample</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Judging accidental harm: reasoning style modulates the weight of intention and harm severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5406/19398298.135.3.03⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2366-2381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218221089964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399962v1</w:t>
+                <w:t xml:space="preserve">hal-03654078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of enhancing human physical attractiveness: Data from 93 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Kowal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Sorokowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Pisanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslava Valentova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco A.C. Varella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution and Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43 (6), pp.455-474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2022.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judging accidental harm: reasoning style modulates the weight of intention and harm severity</w:t>
+                <w:t xml:space="preserve">Agents' moral character shapes people's moral evaluations of accidental harm transgressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218221089964⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102, pp.104378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jesp.2022.104378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654078v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Cognitive Schema Account on the Stigma of Schizophrenia: A Study in a French University Student Sample</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5406/19398298.135.3.03⟩</w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.100175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871380v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of sleep with moral severity to accidental harm transgressions: A cross‐sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sleep Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jsr.13623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents' moral character shapes people's moral evaluations of accidental harm transgressions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of a Cognitive Schema Account on the Stigma of Schizophrenia: A Study in a French University Student Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jesp.2022.104378⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (3), pp.287 - 300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5406/19398298.135.3.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197521v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A 21st century cognitive portrait of the Himba, a remote people of Namibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Davidoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113 (2), pp.508-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjop.12539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100175⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03571992v1</w:t>
+                <w:t xml:space="preserve">hal-04197533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 21st century cognitive portrait of the Himba, a remote people of Namibia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Agents' moral character shapes people's moral evaluations of accidental harm transgressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102, pp.104378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jesp.2022.104378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjop.12539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04197533v1</w:t>
+                <w:t xml:space="preserve">hal-03735453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents' moral character shapes people's moral evaluations of accidental harm transgressions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Situational factors shape moral judgements in the trolley dilemma in Eastern, Southern and Western countries in a culturally diverse sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bence Bago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marton Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Protzko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamas Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Kekecs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jesp.2022.104378⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.880-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-022-01319-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735453v1</w:t>
+                <w:t xml:space="preserve">hal-03642430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situational factors shape moral judgements in the trolley dilemma in Eastern, Southern and Western countries in a culturally diverse sample</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability of moral decision-making: Evidence from the trolley dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (6), pp.981-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218211001547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-022-01319-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03642430v1</w:t>
+                <w:t xml:space="preserve">hal-03359400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 21st century cognitive portrait of the Himba, a remote people of Namibia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exploring the roles of analytic cognitive style, climate science literacy, illusion of knowledge, and political orientation in climate change skepticism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Caparos</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjop.12539⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.101561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711112v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the roles of analytic cognitive style, climate science literacy, illusion of knowledge, and political orientation in climate change skepticism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3398,2780 +3359,2598 @@
               <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 74, pp.101561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the roles of analytic cognitive style, climate science literacy, illusion of knowledge, and political orientation in climate change skepticism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reliability of Moral Decision Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101561⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.174702182110015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218211001547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992370v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of moral decision-making: Evidence from the trolley dilemma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exploring the roles of analytic cognitive style, climate science literacy, illusion of knowledge, and political orientation in climate change skepticism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74, pp.101561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17470218211001547⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03359400v1</w:t>
+                <w:t xml:space="preserve">hal-03992370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the roles of analytic cognitive style, climate science literacy, illusion of knowledge, and political orientation in climate change skepticism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reasoning supports forgiving accidental harms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indrajeet Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2021.101561⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.14418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93908-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132270v1</w:t>
+                <w:t xml:space="preserve">hal-03356026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Moral Decision Making</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Association of natural sleep with moral utilitarianism: No evidence from 6 preregistered studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218211001547⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (5), pp.1726-1734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-021-01945-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174219v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning supports forgiving accidental harms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The association between personality traits and third-party moral judgment: A preregistered study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93908-z⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2021.103392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356026v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of natural sleep with moral utilitarianism: No evidence from 6 preregistered studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A 21st century cognitive portrait of the Himba, a remote people of Namibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Davidoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-021-01945-6⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113 (2), pp.508-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjop.12539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787286v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between personality traits and third-party moral judgment: A preregistered study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transcranial direct current stimulation of the left dorsolateral prefrontal cortex can reduce the detrimental effect of stress on working memory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maheux-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology &amp; Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/pne0000206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2021.103392⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03356032v1</w:t>
+                <w:t xml:space="preserve">hal-03356036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 21st century cognitive portrait of the Himba, a remote people of Namibia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Shame and Guilt Situational Identification in Subclinical Primary Psychopaths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjop.12539⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (1), pp.238-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-017-9756-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399970v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcranial direct current stimulation of the left dorsolateral prefrontal cortex can reduce the detrimental effect of stress on working memory.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maheux-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology &amp; Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/pne0000206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial direct current stimulation of the left dorsolateral prefrontal cortex can reduce the detrimental effect of stress on working memory.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The role of mothers’ affiliate stigma and child’s symptoms on the distress of mothers with ADHD children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology &amp; Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/pne0000206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), pp.282-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638237.2018.1521944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356036v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shame and Guilt Situational Identification in Subclinical Primary Psychopaths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Love is not exactly blind, at least for some people: Analytic cognitive style predicts romantic beliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Djeriouat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-017-9756-8⟩</w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.119-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2019.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992352v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of mothers’ affiliate stigma and child’s symptoms on the distress of mothers with ADHD children</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Love is not exactly blind, at least for some people: Analytic cognitive style predicts romantic beliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (3), pp.282-288. </w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.119-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09638237.2018.1521944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2019.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148511v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Love is not exactly blind, at least for some people: Analytic cognitive style predicts romantic beliefs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reasoning strategies modulate gender differences in emotion processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Markovits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 170, pp.76-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2017.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2019.03.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03992345v1</w:t>
+                <w:t xml:space="preserve">hal-02148650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Love is not exactly blind, at least for some people: Analytic cognitive style predicts romantic beliefs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">tDCS Stimulation of the dlPFC Selectively Moderates the Detrimental Impact of Emotion on Analytical Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maheux-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2019.03.025⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148635v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tDCS Stimulation of the dlPFC Selectively Moderates the Detrimental Impact of Emotion on Analytical Reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Shame and Guilt Situational Identification in Subclinical Primary Psychopaths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00568⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-017-9756-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148643v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning strategies modulate gender differences in emotion processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The sadistic trait predicts minimization of intention and causal responsibility in moral judgment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 170, pp.76-82. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 146, pp.158-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2015.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2017.09.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148650v1</w:t>
+                <w:t xml:space="preserve">hal-02148663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shame and Guilt Situational Identification in Subclinical Primary Psychopaths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cognitive Load Mediates the Effect of Emotion on Analytical Thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-017-9756-8⟩</w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (6), pp.343-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148658v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sadistic trait predicts minimization of intention and causal responsibility in moral judgment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Intrasexual Competition Shapes Men’s Anti-Utilitarian Moral Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2015.09.014⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.18 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40806-014-0003-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148663v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Load Mediates the Effect of Emotion on Analytical Thinking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Dark Triad of personality and utilitarian moral judgment: The mediating role of Honesty/Humility and Harm/Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Blanchette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1618-3169/a000333⟩</w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.11-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2013.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148660v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrasexual Competition Shapes Men’s Anti-Utilitarian Moral Decisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Efficient Kill–Save Ratios Ease Up the Cognitive Demands on Counterintuitive Moral Utilitarianism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40806-014-0003-3⟩</w:t>
+              <w:t xml:space="preserve">Personality and Social Psychology Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (7), pp.923-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0146167214530436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848601v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Kill–Save Ratios Ease Up the Cognitive Demands on Counterintuitive Moral Utilitarianism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La religion dans la gestion de la terreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Social Psychology Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0146167214530436⟩</w:t>
+              <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146 (2), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eslm.146.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148683v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La religion dans la gestion de la terreur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">We are made, not born: Empiricism is existentially useful</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eslm.146.0095⟩</w:t>
+              <w:t xml:space="preserve">Motivation and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (4), pp.529-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11031-014-9413-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384330v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dark Triad of personality and utilitarian moral judgment: The mediating role of Honesty/Humility and Harm/Care</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">When intuitions are helpful: Prior beliefs can support reasoning in the bat-and-ball problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2013.12.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.486-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20445911.2014.899238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148669v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">We are made, not born: Empiricism is existentially useful</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The grim reasoner: Analytical reasoning under mortality salience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim de Neys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motivation and Emotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11031-014-9413-6⟩</w:t>
+              <w:t xml:space="preserve">Thinking and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.333-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13546783.2013.823888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148671v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When intuitions are helpful: Prior beliefs can support reasoning in the bat-and-ball problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Methodological concerns in moral judgement research: Severity of harm shapes moral decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim de Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 26 (4), pp.486-490. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20445911.2014.899238⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 25 (8), pp.989-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20445911.2013.841169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148687v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grim reasoner: Analytical reasoning under mortality salience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mortality salience and morality: Thinking about death makes people less utilitarian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...125 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20445911.2013.841169⟩</w:t>
-[...66 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wim De Neys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bonnefon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 124 (3), pp.379-384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cognition.2012.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6181,824 +5960,824 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Openness and epistemic justifications predict tendency to favor videos featuring experts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brivael Hémon</w:t>
+                <w:t xml:space="preserve">Moral Anger and Disgust: Recipient vs. Initiator Focus in Moral Transgressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Thébault Guiochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vives Eva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin de Checchi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Amadieu</w:t>
+                <w:t xml:space="preserve">Agnès Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARLI SIG2 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Annual Conference of the European Association of Psychology &amp; Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Psychology &amp; Law (EAPL), Jul 2024, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713845v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moral Anger and Disgust: Recipient vs. Initiator Focus in Moral Transgressions</w:t>
+                <w:t xml:space="preserve">School students rely on their own opinion rather than the source expertise when evaluating videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Thébault Guiochon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Kévin de Checchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Arguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hakim Djeriouat</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the European Association of Psychology &amp; Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Psychology &amp; Law (EAPL), Jul 2024, Caparica, Portugal</w:t>
+              <w:t xml:space="preserve">EARLI SIG2 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748077v1</w:t>
+                <w:t xml:space="preserve">hal-04713848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School students rely on their own opinion rather than the source expertise when evaluating videos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Openness and epistemic justifications predict tendency to favor videos featuring experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivael Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin de Checchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Arguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI SIG2 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713848v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les élèves de collège et lycée évaluent des vidéos ? Premiers résultats du projet POUCEEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin de Checchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brivael Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Arguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'argumentation collaborative : discussions en ligne, apprentissage de l'esprit critique (ARGUCOLL 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation expérimentale du style cognitif de raisonnement sur une tâche de raisonnement clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganino Carla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Amadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la stigmatisation intériorisée et des symptômes de l'enfant dans la détresse psychologique des mères d'enfants TDAH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des théories cognitives dans la lutte contre la stigmatisation de la schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7008,232 +6787,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Differences in Multimodal Emotional Processing of Moral Transgressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Thébault Guiochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vives Eva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Revillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Djeriouat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCoP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased performance and cognitive conflict detection when reasoning about primary knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Thinking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7243,120 +7022,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intuitive and reflective beliefs in a modern world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The cognitive science of belief : a multidisciplinary approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.172-190, 2022, 978-1009009850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009001021.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7366,104 +7145,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I think, therefore I forgive: The role of reasoning in forgiving accidental harms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indrajeet Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7473,114 +7252,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rationalité des mortels : les pensées de mort perturbent les processus analytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Trémolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Toulouse le Mirail - Toulouse II, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013TOU20044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00979659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7648,51 +7427,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB735C5E"/>
+    <w:nsid w:val="A3F46B97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7879,51 +7658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-tremoliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7626-2902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177540338" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guignette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nimon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911251374588" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vital" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheyenne Dosso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2025.100804" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael H&#233;mon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Checchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Arguel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2025.105274" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerit Pfuhl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Prazeres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Aavik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Villaverde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.02.030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureish Mantchala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2024.112889" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sorokowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Gjoneska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pisanski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05365-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Buchanan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cuccolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heyman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Berkel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Coles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02254-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirui Tian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Pan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Becker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajsp.12650" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Passemar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Djeriouat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2023.2210847" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221309.2023.2218637" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830251v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13623" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817300v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devoisin-Lagarde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.3.03" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslava Valentova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A.C. Varella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2022.08.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221089964" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871380v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735458v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197521v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2022.104378" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Davidoff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12539" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642430v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Bago" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Kovacs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Protzko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Nagy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Kekecs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01319-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101561" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03992370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359400v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211001547" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132270v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356026v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrajeet Patil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93908-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01945-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103392" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132272v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maheux-Caron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lepage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pne0000206" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356036v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03992352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-017-9756-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638237.2018.1521944" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03992345v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2019.03.025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148643v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00568" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Markovits" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.09.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148658v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2015.09.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Gagnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000333" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848601v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kaminski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40806-014-0003-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146167214530436" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384330v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.146.0095" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148669v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2013.12.026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-014-9413-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148687v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.899238" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2013.823888" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148688v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2013.841169" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2012.05.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVNJZBLH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713845v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748077v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Th&#233;bault Guiochon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vives Eva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Falco" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713848v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297944v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863835v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganino Carla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160671v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240856v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Revillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713057v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877376v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009001021.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148717v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TOU20044" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bastien-tremoliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7626-2902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177540338" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355479v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerit Pfuhl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Prazeres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Aavik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abad-Villaverde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2025.02.030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guignette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quesque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nimon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911251374588" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328385v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vital" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheyenne Dosso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2025.100804" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brivael H&#233;mon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Checchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Arguel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2025.105274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sorokowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Gjoneska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pisanski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05365-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureish Mantchala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2024.112889" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Buchanan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cuccolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heyman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Berkel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Coles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02254-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qirui Tian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Pan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Becker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajsp.12650" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schwartz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Passemar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Djeriouat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2023.2210847" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221309.2023.2218637" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13623" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817300v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218221089964" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464091v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslava Valentova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A.C. Varella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2022.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2022.104378" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871380v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devoisin-Lagarde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/19398298.135.3.03" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197533v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Davidoff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12539" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735453v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642430v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Bago" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Kovacs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Protzko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Nagy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Kekecs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-022-01319-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359400v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211001547" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132270v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101561" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359057v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03992370v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356026v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrajeet Patil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93908-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787286v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-01945-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356032v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103392" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711112v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356036v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maheux-Caron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lepage" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanchette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pne0000206" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03992352v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-017-9756-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132272v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148511v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638237.2018.1521944" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03992345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2019.03.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148635v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148650v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Markovits" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2017.09.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148643v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00568" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2015.09.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Gagnon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000333" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848601v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Kaminski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40806-014-0003-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148669v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2013.12.026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146167214530436" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384330v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.146.0095" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-014-9413-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148687v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Neys" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2014.899238" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2013.823888" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148688v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2013.841169" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148694v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2012.05.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVNJZBLH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04748077v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Th&#233;bault Guiochon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vives Eva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Falco" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297944v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863835v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganino Carla" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160665v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Revillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009001021.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148717v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00979659v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TOU20044" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>