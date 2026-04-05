--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -523,213 +523,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Volume Minimization in Conformal Regression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TAMIS: Tailored Membership Inference Attacks on Synthetic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Humbert</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML PKDD 2025 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. pp.203-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-06096-9_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945088v1</w:t>
+                <w:t xml:space="preserve">hal-05360487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAMIS: Tailored Membership Inference Attacks on Synthetic Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Volume Minimization in Conformal Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Tommasi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2025 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-06096-9_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05360487v1</w:t>
+                <w:t xml:space="preserve">hal-04945088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Stability and Generalization Guarantees of the Decentralized SGD Algorithm</w:t>
               </w:r>
@@ -741,51 +741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Scaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -830,256 +830,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Shot Federated Conformal Prediction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refined Convergence and Topology Learning for Decentralized SGD with Heterogeneous Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Arlot</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Honolulu (Hawai), United States</w:t>
+              <w:t xml:space="preserve">Proceedings of The 26th International Conference on Artificial Intelligence and Statistics (AISTATS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Valencia, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981605v2</w:t>
+                <w:t xml:space="preserve">hal-03905091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined Convergence and Topology Learning for Decentralized SGD with Heterogeneous Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-Shot Federated Conformal Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Arlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The 26th International Conference on Artificial Intelligence and Statistics (AISTATS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Valencia, Spain, Spain</w:t>
+              <w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu (Hawai), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905091v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981605v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Kernel Density Estimation with Median-of-Means principle</w:t>
               </w:r>
@@ -1585,51 +1585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Gy&#246;rfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Le Bars" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirupam Gupta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Philippenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Scaman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massoulie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arlot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360487v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andrey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06096-9_12" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981605v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905091v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Lavoie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Minvielle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oudre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kalogeratos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vayatis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03202003v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASM003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Gy&#246;rfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Le Bars" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirupam Gupta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Philippenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Scaman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massoulie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arlot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andrey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06096-9_12" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945088v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905091v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Lavoie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981605v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Minvielle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oudre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kalogeratos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vayatis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03202003v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASM003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>