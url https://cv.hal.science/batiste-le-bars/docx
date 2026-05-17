--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -523,213 +523,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAMIS: Tailored Membership Inference Attacks on Synthetic Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Volume Minimization in Conformal Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Tommasi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML PKDD 2025 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360487v1</w:t>
+                <w:t xml:space="preserve">hal-04945088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Volume Minimization in Conformal Regression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TAMIS: Tailored Membership Inference Attacks on Synthetic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Humbert</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML PKDD 2025 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto (Portugal), Portugal. pp.203-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-06096-9_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945088v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Stability and Generalization Guarantees of the Decentralized SGD Algorithm</w:t>
               </w:r>
@@ -741,51 +741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Scaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -830,256 +830,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined Convergence and Topology Learning for Decentralized SGD with Heterogeneous Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-Shot Federated Conformal Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Arlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The 26th International Conference on Artificial Intelligence and Statistics (AISTATS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Valencia, Spain, Spain</w:t>
+              <w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu (Hawai), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905091v2</w:t>
+                <w:t xml:space="preserve">hal-03981605v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Shot Federated Conformal Prediction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refined Convergence and Topology Learning for Decentralized SGD with Heterogeneous Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batiste Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Arlot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2023 - 40th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Honolulu (Hawai), United States</w:t>
+              <w:t xml:space="preserve">Proceedings of The 26th International Conference on Artificial Intelligence and Statistics (AISTATS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Valencia, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981605v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Kernel Density Estimation with Median-of-Means principle</w:t>
               </w:r>
@@ -1585,51 +1585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Gy&#246;rfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Le Bars" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirupam Gupta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Philippenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Scaman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massoulie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arlot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andrey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06096-9_12" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945088v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905091v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Lavoie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981605v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Minvielle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oudre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kalogeratos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vayatis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03202003v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASM003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Gy&#246;rfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Le Bars" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirupam Gupta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Philippenko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Scaman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massoulie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arlot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945088v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360487v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andrey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06096-9_12" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981605v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905091v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Lavoie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Minvielle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oudre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Kalogeratos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vayatis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03202003v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASM003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>