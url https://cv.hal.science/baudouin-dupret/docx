--- v0 (2026-03-19)
+++ v1 (2026-04-20)
@@ -813,6050 +813,6050 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Filling Gaps in Legislation: The Use of Fiqh by Contemporary Courts in Morocco, Egypt, and Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Bouhya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Lindbekk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayang Utriza U Yakin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Islamic Law and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (4), pp.405-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685195-00264P03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02398113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une histoire juridique de l’Occident, Soazick Kerneis (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Filling Gaps in Legislation: The Use of Fiqh by Contemporary Courts in Morocco, Egypt, and Indonesia</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Salaymeh, The Beginnings of Islamic Law: Late Antique Islamicate Legal Traditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragmatism in Islamic Law: A Social and Intellectual History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muslim World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.565-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/muwo.12254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu sur un mode scientiste. La convergence de perspectives créationniste et cognitiviste sur le divin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le général et le particulier. Perspective analytique et praxéologique sur la règle de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La singularité, 34, pp.123-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.7916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur le concept de droit à partir de quelques cas limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islamic positivism and scientific truth: Qur'an and archeology in a creationist documentary film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adil Bouhya</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Gutron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (4), pp.621-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10746-016-9402-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islamic Positivism and Scientific Truth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Gutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monika Lindbekk</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (4), pp.621-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10746-016-9402-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02164638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur le concept de droit à partir de quelques cas limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’actualité de la pensée de Georges Gurvitch sur le droit, 94, pp.645-662</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique du droit et propriétés au Maghreb dans une perspective comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayang Utriza U Yakin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Ben hounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02159051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques du droit et propriétés au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Ben Hounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, II</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01574032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique du droit et propriétés au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Ben Hounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.2519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et charia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grief : Revue sur les mondes du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.166-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Error, Aberration, and Abnormality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.309-330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le code en tant qu'accomplissement pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroir, mon beau miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oriental Archive - Archiv Orientalni­</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.307-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre public et le référent islamique. Usages d'un standard juridique en contextes européen et nord-africain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 3 (3), pp.153-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdlj.1303.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour en finir avec le culturalisme juridique. A propos d'Ali Mezghani, L'Etat inachevé. La question du droit dans les pays arabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (3), pp. 453-457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00737911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroc - Des réformes substantielles et conservatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Omary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.41-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00742923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Printemps arabe de la monarchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.56-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité occasionnée sur Internet. Jeux catégoriels et profilage moral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Ghazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (2), 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00829316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de l'appropriation foncière en contexte musulman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Ben Hounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Casciarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ireton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transcontinentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10-11, pp. 1-11 [http://transcontinentales.revues.org/1275]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00738292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle architecture constitutionnelle et les trois désamorçages de la vie politique marocaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78, pp.25-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00764212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commenter l'actualité sur Internet : la structure d'intelligibilité d'un forum de discussion arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Ghazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 160-161, pp.286-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00489600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et sciences sociales : Pour une respécification praxéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75, pp.315-335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire la vérité à propos du terrorisme – La socio-logique des vidéoclips de plaidoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'ethnométhodologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.53-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00577673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'idée d'une science sociale et sa relation à la science politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (6), pp.1159-1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.606.1159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00548928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A intenção em ação: Uma abordagem pragmática da qualificação penal num contexto egípcio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Ética e Filosofia Política</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Volume 2 (Nº 12 -), pp. 109-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00548930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Judge, the Spirits and the Law: Devil Possession, Personal Agency and Mind/Body Dichotomy in an Egyptian Courtroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographic Studies (ISSN : 1366-4964)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la délibération parlementaire. Une approche praxéologique de la politique en action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (5), pp.795-815</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00344083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">News Headlines: Stating in Brief what is Relevant in Today's World (al-Arabiya, al-Jazeera, al-Manar, BBC World)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.49-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion à toutes fins parlementaires pratiques : comment l'islam est thématisé à l'Assemblée du Peuple syrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaïl Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (198), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/machr.198.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00375030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertinence et procédures démocratiques en contextes parlementaires non démocratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (2), pp.251-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00319427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parlement et contraintes discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 148-149, pp.369-404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00311642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière le voile. Analyse d'un réseau dialogique égyptien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68, pp.153-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00285960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de véridiction. Inculcation, contrôle et discipline dans une école coranique de Haute-Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (4), pp.311-343 [http://www.cairn.info/revue-anthropologie-des-connaissances-2008-2-page-311.htm]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00344089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legislating at the shopfloor level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40, pp.960-978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking Up the Family: Divorce in Egyptian Law and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hawwa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.52-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal Pluralism, Plurality of Laws, and Legal Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Legal Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.1-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La danseuse du ventre et son double</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63, pp.97-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science, Law, and the Body:. Looking for Individual Agency and Responsability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Audience They Assign Themselves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.62-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00194052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derecho y politica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecuador Debate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71, pp.45-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Is Islamic law?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (2), pp.79-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie, famille et procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaïl Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, XLV (139), pp.5-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00194070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une grammaire du droit en contexte et en action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'anthropologie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.27-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morality on Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative Sociology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (2), pp.7-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps mis au langage du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.627-653</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et expertise dans une perspective praxéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.619-625</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autorité de la référence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 125, pp.189-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préférences et pertinences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information sur les sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (2), pp.263-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morale ou nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.41-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit comme accomplissement pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'anthropologie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.137-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature plurale du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'anthropologie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.81-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Person in an Egyptian judicial Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for the Semiotics of Law / Revue internationale de sémiotique juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16, pp.15-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Jihan to Susanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recht van de Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19, pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour de la sharia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Custodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.45-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interprétation libérale d'une Constitution socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48, pp.67-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexual Morality at the Egyptian Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Islamic Law and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 26 (4), pp.405-436. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 9 (1), pp.41-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...95 lines deleted...]
-                <w:t xml:space="preserve">Dieu sur un mode scientiste. La convergence de perspectives créationniste et cognitiviste sur le divin</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawâsul al-dhawât wa al-mu' assasât wa'l-târîkh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Mutûn 'asriyya fî'l-'ulûm al-ijtimâ 'iyya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.44-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Inner Self and Public Order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muslim World</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Yearbook of the Sociology of Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3, pp.141-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">Réflexions sur le concept de droit à partir de quelques cas limites</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intention en acte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2001, 48, pp.439-467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Gutron</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modern Law and Arab Societies in Recent French-Speaking Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Law and Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-qadâ al-misrî bayn al-akhlaqiyyât al-tibbiyya wa al-'umûmiyya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mutûn 'asriyya fî'l-'ulûm al-ijtimâ 'iyya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.93-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réflexions sur le concept de droit à partir de quelques cas limites</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit en action et en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, L’actualité de la pensée de Georges Gurvitch sur le droit, 94, pp.645-662</w:t>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Yazid Ben hounet</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02159006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normality, Responsibility, Morality: Virginity and Rape in an Egyptian Legal Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Yearbook of the Sociology of Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pratiques du droit et propriétés au Maghreb</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prince et son juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yazid Ben Hounet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, II</w:t>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pratique du droit et propriétés au Maghreb</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02158972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principes de la sharia sont la source de la législation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yazid Ben Hounet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 2, pp.107-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit et charia</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'historicité de la norme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grief : Revue sur les mondes du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.166-174</w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 125, pp.169-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le code en tant qu'accomplissement pratique</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociologie non culturaliste de la norme en contexte arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1</w:t>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Louis Quéré</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02158941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La typification des atteintes aux bonnes moeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38, pp.309-330</w:t>
+              <w:t xml:space="preserve">International Journal for the Semiotics of Law / Revue internationale de sémiotique juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 33, pp.303-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits d'Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oriental Archive - Archiv Orientalni­</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 80, pp.307-326</w:t>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34, pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement judiciaire de la moralité à partir d'un exemple égyptien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34, pp.115-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition juridique des appartenances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for the Semiotics of Law / Revue internationale de sémiotique juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 30, pp.261-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vent d'Est, vent d'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.30-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participer au pouvoir, c'est imposer la norme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 62 (3), pp. 453-457</w:t>
+              <w:t xml:space="preserve">, 1997, 47 (6), pp.762-775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...4431 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00178638v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02160903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répertoires juridiques et affirmation identitaire</w:t>
               </w:r>
@@ -8374,790 +8374,790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02158805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Practices of Truth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Benjamins, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01573047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Practices of Truth: An Ethnomethodological Inquiry into Arab Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins, pp.173, 2011, 978-9-0272-5617-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">John Benjamins, 2011</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjudication in action: An Ethnomethodology of Law, Morality and Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ashgate, pp.365, 2011, 978-1-4094-3150-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjudication in Action : An Ethnomethodology of Law, Morality and Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ashgate, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02158664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Ashgate, pp.365, 2011, 978-1-4094-3150-3</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADJUDICATION IN ACTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9781409431503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9781409431503</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prawo w naukach spoleczych</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oficyna naukowa, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02158635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre théologie et politique. Les origines théologiques cachées de la pensée politique contemporaine dans les pays de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gadi Algazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Cesare Bori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Libreria Editrice Cafoscarina, 2010, 9788875432768</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Gandolfi</w:t>
+                <w:t xml:space="preserve">hal-01548891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Media, Wars and Identities - Part Two</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Levi</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Nekvapil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gadi Algazi</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Leudar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Dupret, J. Nekvapil, I. Leudar. Ethnographic Studies, No 10, 105 p. [http://www.socialsciences.manchester.ac.uk/disciplines/sociology/about/events/ethnography/jo, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00278342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Syrie au présent. Reflets d'une société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Bras</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Courbage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Libreria Editrice Cafoscarina, 2010, 9788875432768</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al Dbiyyat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud / Sindbad, pp.878, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Oficyna naukowa, 2010</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00303425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narratives of Truth in Islamic Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Drieskens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Moors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I.B. Tauris, pp.381, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...175 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00303438v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-00303425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media, Wars and Identities - Part One</w:t>
               </w:r>
@@ -10369,290 +10369,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04371044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction - Legal rules in practice: an exploration into law's life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baudouin Dupret; Julie Colemans; Max Travers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legal Rules in Practice: In the Midst of Law's Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9780367495909</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03124575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Playing by the rules: The search for legal grounds in homosexuality cases - Indonesia, Lebanon, Egypt, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Ghamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youmna Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayang Utriza U Yakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baudouin Dupret; Julie Colemans; Max Travers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legal Rules in Practice: In the Midst of Law’s Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9780367495909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003046776-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093083v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">halshs-03124575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STATE LAW AND LEGAL POSITIVISM: A GLOBAL PHENOMENON Introduction</w:t>
               </w:r>
@@ -11115,342 +11115,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Relationship between Constitutions, Politics and Islam: A Comparative Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutionalism, Human Rights and Islam after the Arab Spring (R. Grote et al., eds., Oxford University Press)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When law addresses the environment: a matter of principle or a deep-seated concern?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Ammar Belhimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouaqit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Mediterranean Region under Climate Change. A Scientific Update (Alenvi, ed., IRD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya'la dowq ! Digressions sur les valeurs esthétiques et les effets de décalage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Orientalisme après la querelle. Dans les pas de François Pouillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Reference to the Sharia in Arab Politics and Constitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutionalism, Human Rights and Islam after the Arab Spring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624579v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-01624574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -11596,51 +11596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ph. Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mouaqit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Region under Climate Change. A Scientific Update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11672,368 +11672,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Practical Grammar of Law and Its Relation to Time</w:t>
+                <w:t xml:space="preserve">Law at Work: Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Baudouin Dupret, Michael Lynch, Tim Berard. </w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baudouin Dupret; Michael Lynch; Tim Berard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Law at Work: Studies in Legal Ethnomethods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oxford University Press, pp.27-48, 2015, 9780190210243. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780190210243.003.0002⟩</w:t>
+              <w:t xml:space="preserve">, Oxford University Press, 2015, Law at Work: Studies in Legal Ethnomethods, 9780190210243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780190210243.003.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02616103v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+                <w:t xml:space="preserve">halshs-02158824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Invention of Islamic Law: A History of Western Studies of Islamic Normativity and Their Spread in the Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Buskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Lynch</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">After Orientalism: Critical Perspectives on Western Agency and Eastern Re-appropriations (F. Pouillon et al., eds., Brill)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Practical Grammar of Law and Its Relation to Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Baudouin Dupret; Michael Lynch; Tim Berard. </w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baudouin Dupret, Michael Lynch, Tim Berard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Law at Work: Studies in Legal Ethnomethods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oxford University Press, 2015, Law at Work: Studies in Legal Ethnomethods, 9780190210243. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780190210243.003.0001⟩</w:t>
+              <w:t xml:space="preserve">, Oxford University Press, pp.27-48, 2015, 9780190210243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780190210243.003.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Law at Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...142 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Berard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Law at Work: Studies in Legal Ethnomethods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12121,50 +12121,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maroc : réformer sans bouleverser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Charillon et Alain Dieckhoff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique du Nord - Moyen-Orient 2012-2013 - Printemps arabes: trajectoires variées, incertitudes persistantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.15-27, 2012, Mondes émergents</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00764219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12173,159 +12259,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordre public et droit musulman de la famille en Europe et en Afrique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant - IRD, pp. 13-26, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00737906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo G Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Spellman-Poots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique du Nord - Moyen-Orient 2012-2013 - Printemps arabes: trajectoires variées, incertitudes persistantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation Française, pp.15-27, 2012, Mondes émergents</w:t>
+              <w:t xml:space="preserve">Ethnographies of Islam: Ritual Peformances and Everyday Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edinburgh University Press, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01573513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Referring to Islam as a Practice: Audiences, relevancies and language games within the Egyptian parliament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographies of Islam: Ritual Performances and Everyday Practices (B. Dupret et al., eds., Edinburgh University Press).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction Forms and Norms: Questioning Illegal Urban Housing in the Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12354,247 +12544,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Popular Housing and Urban Land Tenure in the Middle East: Case Studies from Egypt, Syria, Jordan, Lebanon, and Turkey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The American University in Cairo Press, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01573824v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">halshs-01573513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selling One's Property on an Informal Settlement: A Praxeological Approach to a Syrian Case Study</w:t>
               </w:r>
@@ -12903,51 +12903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invention du droit musulman : Genèse et diffusion du positivisme juridique dans le contexte normatif islamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Buskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12998,51 +12998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'invention du droit musulman à la pratique juridique contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Buskens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Dupret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Charia aujourd'hui. Usages de la référence au droit islamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp. 9-22, 2012</w:t>
@@ -13065,50 +13065,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00737904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'invention du droit musulman. Genèse et diffusion du positivisme juridique dans le contexte normatif islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pouillon F., Vatin J.-C. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Orient créé par l'Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.71-92, 2011, 978-2-8111-0543-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00835164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les paysages du droit : de la vie quotidienne aux tribunaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13117,146 +13190,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Egypte au présent : inventaire d'une société avant révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sindbad, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Paysages du droit, de la vie quotidienne aux tribunaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orient créé par l'Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala, pp.71-92, 2011, 978-2-8111-0543-3</w:t>
+              <w:t xml:space="preserve">L'Egypte au présent. Inventaire d'une société avant révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud - Sindbad, pp.793-851, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00743738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme par le droit et société civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13276,73 +13358,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bozzo A., Luizard P.-J. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés civiles dans le monde musulman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.273-292, 2011, 978-2-7071-6489-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00835170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données, contexte et savoir d'arrière-plan. Audience, correction procédurale et pertinence législative dans un débat parlementaire syrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13362,208 +13444,126 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Olszewska, M. Barthélémy, S. Laugier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Données de l'enquête</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.125-147, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: A Grammar of Law in Context and Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjudication in Action: An Ethnomethodology of Law, Morality and Justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp. 1-15, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00737902v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00743738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -14053,51 +14053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narratives of Truth in Islamic Law: Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Drieskens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Dupret, B. Drieskens, A. Moors. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narratives of Truth in Islamic Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I.B. Tauris, 381 p., 2007</w:t>
@@ -14584,455 +14584,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00178901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sociologie pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Cadiet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.1245-1248, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intention in Action: A Pragmatic Approach to Criminal Characterisation in an Egyptian Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Standing Trial: Law and the Person in the Modern Middle East (Dupret, ed., I.B. Tauris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sociologie pragmatique</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Person and His Body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Dupret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Standing Trial: Law and the Person in the Modern Middle East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I.B. Tauris, pp.294-317, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam - pratique discursive et institution judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Cadiet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, pp.1245-1248, 2004</w:t>
+              <w:t xml:space="preserve">, PUF, pp.643-649, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Person and His Body</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monde arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Cadiet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.904-907, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Person and the Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Dupret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Standing Trial: Law and the Person in the Modern Middle East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, I.B. Tauris, pp.294-317, 2004</w:t>
-[...230 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, I.B. Tauris, pp.9-38, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00179851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -15483,169 +15483,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inventing Sharia : Egyptian Judges and the Islamic Legal Repertoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion, Pluralism, and Law: Studies in Global Perspective (D.E. Guinn, C. Barrigar, K.K. Young, eds., Scholars' Press)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recherche judiciaire d'une moralité conforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Dakhlia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanité arabe. Hommage à Bernard Lepetit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.353-381, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00179043v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02613443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifier et disqualifier</w:t>
               </w:r>
@@ -16160,151 +16160,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00836246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lecture de &amp;quot;State Law as Islamic law in modern Egypt: The incorporation of the Sharî'a into Egymtian Constitutional Law&amp;quot; (Clark Lombardi, Boston : Brill, 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.520-522</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00836864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lecture de &amp;quot;Sharî'a. Theory, pratice, transformations&amp;quot; (Wael B. Hallaq, Cambridge : Cambridge University Press, 2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.782-783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00836862v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00836864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit, pratiques et discours réformateurs dans le monde arabe</w:t>
               </w:r>
@@ -16729,51 +16729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50546943"/>
+    <w:nsid w:val="0EA7AAAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16960,51 +16960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baudouin-dupret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1507-6369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057499802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15730255-bja10168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999558v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blou&#235;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15730255-bja10179" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685195-20240001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473259v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bejermi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayang Utriza Yakin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9655.13348" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gutron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1750698020921435" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lizzola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/IMHA9973" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Bouhya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lindbekk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayang Utriza U Yakin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685195-00264P03" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/muwo.12254" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7916" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10746-016-9402-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Ben&#160;hounet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Ben Hounet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2519" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ferri&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1303.0153" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Omary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Klaus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ghazzal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Casciarri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ireton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wilson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.606.1159" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548930v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613164v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha&#239;l Belhadj" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.198.0031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Lavergne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339503v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178546v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178571v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161004v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612856v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158972v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179477v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160906v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160908v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179344v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179341v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160890v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701606v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094506v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colemans" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Travers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158832v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158671v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294150v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Rhani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boutaleb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.990" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158657v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573110v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573078v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.5386" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834082v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743054v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ababsa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834699v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158664v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834696v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572584v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Adjudication-in-Action-An-Ethnomethodology-of-Law-Morality-and-Justice/Dupret/p/book/9781409431503" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548891v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gandolfi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadi Algazi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bras" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Cesare Bori" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158635v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278342v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nekvapil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leudar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303438v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drieskens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Moors" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303425v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Courbage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Dbiyyat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197131v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300734v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burgat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158755v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201450v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Esposito" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Olav Utvik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Adelkhah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158748v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300733v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196274v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300731v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arguijo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371044v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093083v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ghamroun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Makhlouf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieme N'Diaye" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Legal-Rules-in-Practice-In-the-Midst-of-Laws-Life/Dupret-Colemans-Travers/p/book/9780367495909" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003046776-16" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920460v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004498716_002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844334v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624461v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624580v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624579v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616510v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617020v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Ammar Belhimer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouaqit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624574v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158829v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.995" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624567v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Belhimer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ph. Bras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/433/9782709922210" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616103v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190210243.003.0002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158824v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lynch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Berard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190210243.003.0001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615905v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Buskens" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573833v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615899v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737906v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764219v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573824v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615672v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573513v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo G Pinto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Spellman-Poots" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615687v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferrier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743745v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Voorhoeve" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835159v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573419v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743741v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737904v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835164v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835170v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743742v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737902v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743738v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737903v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489602v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489603v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158772v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525458v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178953v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194012v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194023v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178830v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178768v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178901v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614261v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179909v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179029v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179900v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179905v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179851v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614409v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179002v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179024v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614267v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Foblets" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613472v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179043v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613443v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186524v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189452v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872276v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836860v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836851v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836849v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836246v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836862v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836864v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195961v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386228v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232433v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Bhuvanaswari" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baudouin-dupret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1507-6369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057499802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15730255-bja10168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999558v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blou&#235;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15730255-bja10179" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685195-20240001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473259v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bejermi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayang Utriza Yakin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9655.13348" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gutron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1750698020921435" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lizzola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/IMHA9973" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Bouhya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lindbekk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayang Utriza U Yakin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685195-00264P03" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/muwo.12254" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7916" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10746-016-9402-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Ben&#160;hounet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Ben Hounet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2519" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160967v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ferri&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1303.0153" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Omary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Klaus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ghazzal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Casciarri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ireton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wilson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.606.1159" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548930v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613164v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339390v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha&#239;l Belhadj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.198.0031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Lavergne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339503v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194052v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178546v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178571v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161004v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612856v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158972v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179477v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160906v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160908v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179344v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179341v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160890v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701606v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094506v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colemans" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Travers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158832v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158671v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294150v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Rhani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boutaleb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.990" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158657v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573110v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573078v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.5386" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834082v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743054v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ababsa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834699v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158664v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572584v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Adjudication-in-Action-An-Ethnomethodology-of-Law-Morality-and-Justice/Dupret/p/book/9781409431503" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158635v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548891v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gandolfi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadi Algazi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bras" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Cesare Bori" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278342v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nekvapil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leudar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Courbage" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Dbiyyat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303438v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drieskens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Moors" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197131v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300734v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burgat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158755v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201450v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Esposito" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Olav Utvik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Adelkhah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158748v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300733v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196274v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300731v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arguijo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371044v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124575v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Legal-Rules-in-Practice-In-the-Midst-of-Laws-Life/Dupret-Colemans-Travers/p/book/9780367495909" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093083v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ghamroun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Makhlouf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieme N'Diaye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003046776-16" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920460v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004498716_002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844334v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624461v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624580v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616510v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617020v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Ammar Belhimer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouaqit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624574v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624579v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158829v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.995" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624567v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Belhimer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ph. Bras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/433/9782709922210" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158824v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lynch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Berard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190210243.003.0001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615905v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Buskens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616103v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190210243.003.0002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573833v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615899v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764219v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737906v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573513v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo G Pinto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Spellman-Poots" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615672v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573824v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615687v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferrier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743745v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Voorhoeve" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835159v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573419v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743741v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737904v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835164v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891525v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743738v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835170v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743742v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737902v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737903v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489602v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489603v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158772v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525458v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178953v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194012v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194023v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178830v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178768v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178901v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179909v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614261v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179029v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179900v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179905v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179851v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614409v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179002v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179024v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614267v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Foblets" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613472v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613443v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179043v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186524v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189452v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872276v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836860v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836851v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836849v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836246v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836864v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836862v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195961v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386228v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232433v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Bhuvanaswari" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>