--- v1 (2026-04-20)
+++ v2 (2026-05-12)
@@ -199,200 +199,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuity of Shariʿa: Political Authority and Homicide in the Nineteenth Century, written by Brian Wright</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+                <w:t xml:space="preserve">Dissent as a formal feature of rule by law: A textual legal ethnography of adjudication in authoritarian contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Blouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arab Law Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15730255-bja10168⟩</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15730255-bja10179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04859163v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04999558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Alexis Blouët</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Continuity of Shariʿa: Political Authority and Homicide in the Nineteenth Century, written by Brian Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arab Law Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15730255-bja10179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15730255-bja10168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04999558v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04859163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit contemporain des pays arabes, written by Nathalie Bernard-Maugiron</w:t>
               </w:r>
@@ -549,291 +549,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Concept of Heritage and the Grammar of Islamic Fundamentalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Gutron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memory Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), pp.483-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1750698020921435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie et droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lizzola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropen - Le dictionnaire francophone d'anthropologie ancré dans le contemporain </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47854/IMHA9973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Messick, Brinkley. Sharîʻa scripts: a historical anthropology, New York: Columbia Univ. Press, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Anthropological Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.688-689. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1467-9655.13348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916308v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-03084201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling Gaps in Legislation: The Use of Fiqh by Contemporary Courts in Morocco, Egypt, and Indonesia</w:t>
               </w:r>
@@ -1069,6139 +1069,6139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02145605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dieu sur un mode scientiste. La convergence de perspectives créationniste et cognitiviste sur le divin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pragmatism in Islamic Law: A Social and Intellectual History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muslim World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.565-568. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/muwo.12254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/muwo.12254⟩</w:t>
+                <w:t xml:space="preserve">hal-01881775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le général et le particulier. Perspective analytique et praxéologique sur la règle de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La singularité, 34, pp.123-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.7916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Dieu sur un mode scientiste. La convergence de perspectives créationniste et cognitiviste sur le divin</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur le concept de droit à partir de quelques cas limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’actualité de la pensée de Georges Gurvitch sur le droit, 94, pp.645-662</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur le concept de droit à partir de quelques cas limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islamic positivism and scientific truth: Qur'an and archeology in a creationist documentary film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Gutron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (4), pp.621-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10746-016-9402-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islamic Positivism and Scientific Truth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Gutron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (4), pp.621-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10746-016-9402-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02164638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et charia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grief : Revue sur les mondes du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.166-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques du droit et propriétés au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Ben Hounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, II</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01574032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique du droit et propriétés au Maghreb dans une perspective comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Ben hounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02159051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique du droit et propriétés au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Ben Hounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.2519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Error, Aberration, and Abnormality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.309-330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le code en tant qu'accomplissement pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre public et le référent islamique. Usages d'un standard juridique en contextes européen et nord-africain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, N° 3 (3), pp.153-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdlj.1303.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroir, mon beau miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oriental Archive - Archiv Orientalni­</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.307-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroc - Des réformes substantielles et conservatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Omary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.41-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00742923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour en finir avec le culturalisme juridique. A propos d'Ali Mezghani, L'Etat inachevé. La question du droit dans les pays arabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (3), pp. 453-457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00737911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle architecture constitutionnelle et les trois désamorçages de la vie politique marocaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78, pp.25-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00764212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identité occasionnée sur Internet. Jeux catégoriels et profilage moral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Ghazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (2), 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00829316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Printemps arabe de la monarchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.56-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de l'appropriation foncière en contexte musulman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Ben Hounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Casciarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ireton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transcontinentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10-11, pp. 1-11 [http://transcontinentales.revues.org/1275]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00738292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et sciences sociales : Pour une respécification praxéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75, pp.315-335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire la vérité à propos du terrorisme – La socio-logique des vidéoclips de plaidoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'ethnométhodologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.53-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00577673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commenter l'actualité sur Internet : la structure d'intelligibilité d'un forum de discussion arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Ghazzal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 160-161, pp.286-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00489600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'idée d'une science sociale et sa relation à la science politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (6), pp.1159-1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.606.1159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00548928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A intenção em ação: Uma abordagem pragmática da qualificação penal num contexto egípcio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Ética e Filosofia Política</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Volume 2 (Nº 12 -), pp. 109-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00548930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Judge, the Spirits and the Law: Devil Possession, Personal Agency and Mind/Body Dichotomy in an Egyptian Courtroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographic Studies (ISSN : 1366-4964)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion à toutes fins parlementaires pratiques : comment l'islam est thématisé à l'Assemblée du Peuple syrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaïl Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (198), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/machr.198.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00375030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertinence et procédures démocratiques en contextes parlementaires non démocratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (2), pp.251-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00319427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">News Headlines: Stating in Brief what is Relevant in Today's World (al-Arabiya, al-Jazeera, al-Manar, BBC World)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.49-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la délibération parlementaire. Une approche praxéologique de la politique en action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (5), pp.795-815</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00344083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière le voile. Analyse d'un réseau dialogique égyptien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68, pp.153-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00285960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parlement et contraintes discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 148-149, pp.369-404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00311642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de véridiction. Inculcation, contrôle et discipline dans une école coranique de Haute-Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (4), pp.311-343 [http://www.cairn.info/revue-anthropologie-des-connaissances-2008-2-page-311.htm]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00344089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legislating at the shopfloor level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40, pp.960-978</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking Up the Family: Divorce in Egyptian Law and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hawwa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.52-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie, famille et procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaïl Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, XLV (139), pp.5-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00194070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science, Law, and the Body:. Looking for Individual Agency and Responsability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Audience They Assign Themselves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.62-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00194052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La danseuse du ventre et son double</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63, pp.97-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal Pluralism, Plurality of Laws, and Legal Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Legal Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.1-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derecho y politica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecuador Debate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71, pp.45-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Is Islamic law?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory, Culture and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (2), pp.79-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morality on Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative Sociology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (2), pp.7-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une grammaire du droit en contexte et en action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'anthropologie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.27-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et expertise dans une perspective praxéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.619-625</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps mis au langage du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.627-653</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit comme accomplissement pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'anthropologie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.137-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préférences et pertinences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information sur les sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (2), pp.263-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morale ou nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.41-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autorité de la référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2004, 125, pp.189-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le général et le particulier. Perspective analytique et praxéologique sur la règle de droit</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature plurale du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'anthropologie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.81-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réflexions sur le concept de droit à partir de quelques cas limites</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Person in an Egyptian judicial Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for the Semiotics of Law / Revue internationale de sémiotique juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16, pp.15-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Jihan to Susanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recht van de Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19, pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour de la sharia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Custodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.45-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interprétation libérale d'une Constitution socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48, pp.67-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexual Morality at the Egyptian Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Islamic Law and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9 (1), pp.41-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intention en acte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2001, 48, pp.439-467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Islamic positivism and scientific truth: Qur'an and archeology in a creationist documentary film</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Inner Self and Public Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Gutron</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Yearbook of the Sociology of Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3, pp.141-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawâsul al-dhawât wa al-mu' assasât wa'l-târîkh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mutûn 'asriyya fî'l-'ulûm al-ijtimâ 'iyya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.44-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réflexions sur le concept de droit à partir de quelques cas limites</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-qadâ al-misrî bayn al-akhlaqiyyât al-tibbiyya wa al-'umûmiyya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutûn 'asriyya fî'l-'ulûm al-ijtimâ 'iyya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2, pp.93-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modern Law and Arab Societies in Recent French-Speaking Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Law and Religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit en action et en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, L’actualité de la pensée de Georges Gurvitch sur le droit, 94, pp.645-662</w:t>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Yazid Ben hounet</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02159006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normality, Responsibility, Morality: Virginity and Rape in an Egyptian Legal Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Yearbook of the Sociology of Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Yazid Ben Hounet</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'historicité de la norme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, II</w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 125, pp.169-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pratique du droit et propriétés au Maghreb</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prince et son juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yazid Ben Hounet</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02158972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principes de la sharia sont la source de la législation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grief : Revue sur les mondes du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.166-174</w:t>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 2, pp.107-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Louis Quéré</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits d'Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38, pp.309-330</w:t>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34, pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le code en tant qu'accomplissement pratique</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociologie non culturaliste de la norme en contexte arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1</w:t>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02158941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La typification des atteintes aux bonnes moeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oriental Archive - Archiv Orientalni­</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 80, pp.307-326</w:t>
+              <w:t xml:space="preserve">International Journal for the Semiotics of Law / Revue internationale de sémiotique juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 33, pp.303-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement judiciaire de la moralité à partir d'un exemple égyptien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, N° 3 (3), pp.153-167. </w:t>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34, pp.115-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition juridique des appartenances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for the Semiotics of Law / Revue internationale de sémiotique juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 30, pp.261-291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vent d'Est, vent d'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, pp.30-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participer au pouvoir, c'est imposer la norme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdlj.1303.0153⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 62 (3), pp. 453-457</w:t>
+              <w:t xml:space="preserve">, 1997, 47 (6), pp.762-775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...599 lines deleted...]
-                <w:t xml:space="preserve">Droit et sciences sociales : Pour une respécification praxéologique</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répertoires juridiques et affirmation identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 75, pp.315-335</w:t>
+              <w:t xml:space="preserve">, 1996, 34, pp.591-611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Enrique Klaus</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations des répertoires juridiques en Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d'ethnométhodologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4, pp.53-73</w:t>
+              <w:t xml:space="preserve">Monde arabe Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 151, pp.32-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sharî'a comme référent législatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1995 (34), pp.99-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A intenção em ação: Uma abordagem pragmática da qualificação penal num contexto egípcio</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorité et consultation en Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Ética e Filosofia Política</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Volume 2 (Nº 12 -), pp. 109-140</w:t>
+              <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, XXIX, pp.233-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...1035 lines deleted...]
-                <w:t xml:space="preserve">Science, Law, and the Body:. Looking for Individual Agency and Responsability</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00194001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre la Communauté et la Nation. Analyse de l'année politique selon l'Annuaire de l'Umma et le Rapport stratégique arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">, 1995, 21, pp.305-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...2751 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160886v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00179341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique, religion et droit dans le monde arabe</w:t>
               </w:r>
@@ -7501,51 +7501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits et sociétés du Maghreb et d'ailleurs : en hommage à Jean-Philippe Bras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala; IISMM, 404 p., 2023, Terres et Gens d'Islam, 978-2-38409-130-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7788,2297 +7788,2297 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Maroc au présent. D'une époque à l'autre, une société en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Rhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Boutaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Jacques Berque pour les études en sciences humaines et sociales; Fondation du Roi Abdul-Aziz, 2016, 978-9954-0-3620-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cjb.990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02294150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sharia, Origenes desarollo y usos comtemporaneos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bellaterra, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02158657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La charia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01573110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délibérer sous la coupole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’Ifpo, 208 p., 2014, Contemporain publications, 9782351593875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.5386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01573078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographies of Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edinburgh University Press, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02158805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Popular Housing and Urban Land Tenure in the Middle East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The American University in Cairo Press, pp.352, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00743054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La charia aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte (coll. "Recherches"), pp.301, 2012, 978-2-7071-6996-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordre public et droit musulman de la famille en Europe et en Afrique de Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02158808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjudication in Action : An Ethnomethodology of Law, Morality and Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ashgate, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02158664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjudication in action: An Ethnomethodology of Law, Morality and Justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ashgate, pp.365, 2011, 978-1-4094-3150-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practices of Truth: An Ethnomethodological Inquiry into Arab Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Benjamins, pp.173, 2011, 978-9-0272-5617-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practices of Truth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Benjamins, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01573047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADJUDICATION IN ACTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9781409431503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre théologie et politique. Les origines théologiques cachées de la pensée politique contemporaine dans les pays de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Assia Boutaleb</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gadi Algazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Cesare Bori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Libreria Editrice Cafoscarina, 2010, 9788875432768</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Bellaterra, 2014</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prawo w naukach spoleczych</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oficyna naukowa, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">La Découverte, 2014</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02158635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Media, Wars and Identities - Part Two</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Nekvapil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Leudar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Dupret, J. Nekvapil, I. Leudar. Ethnographic Studies, No 10, 105 p. [http://www.socialsciences.manchester.ac.uk/disciplines/sociology/about/events/ethnography/jo, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Délibérer sous la coupole</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00278342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Syrie au présent. Reflets d'une société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Courbage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al Dbiyyat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud / Sindbad, pp.878, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00303425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narratives of Truth in Islamic Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Drieskens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Moors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I.B. Tauris, pp.381, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00303438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Media, Wars and Identities - Part One</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Nekvapil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Leudar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Dupret, J. Nekvapil, I. Leudar. Ethnographic Studies, No 9, 80 [http://www.socialsciences.manchester.ac.uk/disciplines/sociology/about/events/ethnography/jou, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00195864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuscrit original, pp.108, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00197135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Jugement en action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Librairie Droz, pp.491, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00197131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes coutumiers et pratiques juridiques au Yémen et en Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Burgat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEDEJ, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02159030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le shaykh et le procureur. Systèmes coutumiers et pratiques juridiques au Yémen et en Egypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Burgat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Egypte - Monde arabe, troisième série, No. 1, pp.335, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00300734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et expertise dans une perspective praxéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droit et Société, N° 61, pp.121, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00300735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standing Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tauris, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02158755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernizing Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Burgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Olav Utvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariba Adelkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John L. Esposito, François Burgat. Hurst and Company, pp.278, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egypt ans Its Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
-[...17 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klumer Law International, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">La Découverte (coll. "Recherches"), pp.301, 2012, 978-2-7071-6996-9</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02158748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit en action et en contexte. Ethnométhodologie et analyse de conversation dans la recherche juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droit et Société, N° 48, pp.126, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ordre public et droit musulman de la famille en Europe et en Afrique de Nord</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00300733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au nom de quel droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison des sciences de l'homme/CEDEJ/LGDJ, pp.360, 2000, Droit et Société (collection virtuelle)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196274v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prince et son juge : droit et politique dans l'Egypte contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bruylant, 2012</w:t>
+              <w:t xml:space="preserve">Egypte-Monde arabe, deuxième série, No 2, pp.177, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Myriam Ababsa</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00300732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits d'Egypte: histoire et sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...1790 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Egypte-Monde arabe, N° 34, pp.295, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10203,51 +10203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Révolution comme hypostase constitutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Blouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Arguijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10289,51 +10289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10798,51 +10798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropological Perspectives on Law and Property in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Ben Hounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Law and Property in Algeria: An Anthropological Perspective (Y. Ben Hounet, ed, Leiden, E.J. Brill)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10861,639 +10861,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Beauvallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire encyclopédique de la justice pénale internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger-Levrault, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Truth, Intentionality and Evidence: Anthropological Approaches to Crime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya'la dowq ! Digressions sur les valeurs esthétiques et les effets de décalage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire encyclopédique de la justice pénale internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Berger-Levrault, 2017</w:t>
+              <w:t xml:space="preserve">L'Orientalisme après la querelle. Dans les pas de François Pouillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When law addresses the environment: a matter of principle or a deep-seated concern?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Ammar Belhimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouaqit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Mediterranean Region under Climate Change. A Scientific Update (Alenvi, ed., IRD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Relationship between Constitutions, Politics and Islam: A Comparative Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutionalism, Human Rights and Islam after the Arab Spring (R. Grote et al., eds., Oxford University Press)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Reference to the Sharia in Arab Politics and Constitutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutionalism, Human Rights and Islam after the Arab Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Le Maroc au présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Rhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Boutaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baudouin Dupret, Zakaria Rhani, Assia Boutaleb et JeanNoël Ferrié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Maroc au présent. D'une époque à l'autre, une société en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Jacques Berque, pp.13-27, 2016, 9789954036204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le droit se saisit de l'environnement : Pétition de principe ou préoccupation profonde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Belhimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ph. Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mouaqit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constitutionalism, Human Rights and Islam after the Arab Spring (R. Grote et al., eds., Oxford University Press)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">The Mediterranean Region under Climate Change. A Scientific Update</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de Recherche pour le Développement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2709922197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Rhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Boutaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11502,430 +11623,309 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baudouin Dupret; Zakaria Rhani; Assia Boutaleb; Jean-Noël Ferrié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Maroc au présent. D'une époque à l'autre, une société en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Jacques Berque pour les études en sciences humaines et sociales; Fondation du Roi Abdul-Aziz, https://books.openedition.org/cjb/990?lang=fr, 2016, 978-9954-0-3620-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cjb.995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02158829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Ammar Belhimer</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Invention of Islamic Law: A History of Western Studies of Islamic Normativity and Their Spread in the Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Buskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Mouaqit</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mediterranean Region under Climate Change. A Scientific Update</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-2709922197</w:t>
+              <w:t xml:space="preserve">After Orientalism: Critical Perspectives on Western Agency and Eastern Re-appropriations (F. Pouillon et al., eds., Brill)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Law at Work: Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Berard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baudouin Dupret; Michael Lynch; Tim Berard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Law at Work: Studies in Legal Ethnomethods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2015, Law at Work: Studies in Legal Ethnomethods, 9780190210243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780190210243.003.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02158824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Léon Buskens</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Practical Grammar of Law and Its Relation to Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baudouin Dupret, Michael Lynch, Tim Berard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Law at Work: Studies in Legal Ethnomethods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.27-48, 2015, 9780190210243. </w:t>
@@ -11976,64 +11976,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Law at Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Berard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Law at Work: Studies in Legal Ethnomethods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12121,1449 +12121,1449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'invention du droit musulman à la pratique juridique contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Buskens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Dupret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Charia aujourd'hui. Usages de la référence au droit islamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp. 9-22, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00737904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention du droit musulman : Genèse et diffusion du positivisme juridique dans le contexte normatif islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Buskens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Orient créé par l'Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.71-92, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00743741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Referring to Islam as a Practice: Audiences, relevancies and language games within the Egyptian parliament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographies of Islam: Ritual Performances and Everyday Practices (B. Dupret et al., eds., Edinburgh University Press).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction Forms and Norms: Questioning Illegal Urban Housing in the Middle East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Popular Housing and Urban Land Tenure in the Middle East: Case Studies from Egypt, Syria, Jordan, Lebanon, and Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The American University in Cairo Press, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01573824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo G Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Spellman-Poots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographies of Islam: Ritual Peformances and Everyday Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edinburgh University Press, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01573513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordre public et droit musulman de la famille en Europe et en Afrique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant - IRD, pp. 13-26, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00737906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maroc : réformer sans bouleverser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Charillon et Alain Dieckhoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrique du Nord - Moyen-Orient 2012-2013 - Printemps arabes: trajectoires variées, incertitudes persistantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, pp.15-27, 2012, Mondes émergents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00764219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selling One's Property on an Informal Settlement: A Praxeological Approach to a Syrian Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Popular Housing and Urban Land Tenure in the Middle East: Case Studies from Egypt, Syria, Jordan, Lebanon and Turkey (M. Ababsa et al., eds., American University in Cairo Press)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family Law in Islam - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maaike Voorhoeve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Family Law in Islam: Divorce, Marriage and Women in the Muslim World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I.B. Tauris, pp.1-10, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00743745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour à la Sharî'a. Les juges égyptiens et la référence à l'Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feuillet-Liger B., Portier P. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, éthique et religion : de l'âge théologique à l'âge bioéthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Bruylant, pp.285-304, 2012, 978-2-8027-3528-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00835159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Bernard-Maugiron et Baudouin Dupret. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordre public et droit musulman de la famille en Europe et en Afrique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bruylant - IRD, pp. 13-26, 2012</w:t>
+              <w:t xml:space="preserve">, IRD Editions / Bruylant, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données, contexte et savoir d'arrière-plan. Audience, correction procédurale et pertinence législative dans un débat parlementaire syrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Olszewska, M. Barthélémy, S. Laugier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographies of Islam: Ritual Peformances and Everyday Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edinburgh University Press, 2012</w:t>
+              <w:t xml:space="preserve">Les Données de l'enquête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.125-147, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Enrique Klaus</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00743742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme par le droit et société civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bozzo A., Luizard P.-J. (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographies of Islam: Ritual Performances and Everyday Practices (B. Dupret et al., eds., Edinburgh University Press).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Les sociétés civiles dans le monde musulman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.273-292, 2011, 978-2-7071-6489-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00835170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: A Grammar of Law in Context and Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Popular Housing and Urban Land Tenure in the Middle East: Case Studies from Egypt, Syria, Jordan, Lebanon, and Turkey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The American University in Cairo Press, 2012</w:t>
+              <w:t xml:space="preserve">Adjudication in Action: An Ethnomethodology of Law, Morality and Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp. 1-15, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Selling One's Property on an Informal Settlement: A Praxeological Approach to a Syrian Case Study</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00737902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Paysages du droit, de la vie quotidienne aux tribunaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Ferrier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Popular Housing and Urban Land Tenure in the Middle East: Case Studies from Egypt, Syria, Jordan, Lebanon and Turkey (M. Ababsa et al., eds., American University in Cairo Press)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">L'Egypte au présent. Inventaire d'une société avant révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud - Sindbad, pp.793-851, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00743738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages du droit : de la vie quotidienne aux tribunaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maaike Voorhoeve</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Law in Islam: Divorce, Marriage and Women in the Muslim World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, I.B. Tauris, pp.1-10, 2012</w:t>
+              <w:t xml:space="preserve">L'Egypte au présent : inventaire d'une société avant révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sindbad, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...218 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention du droit musulman. Genèse et diffusion du positivisme juridique dans le contexte normatif islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pouillon F., Vatin J.-C. (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orient créé par l'Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Karthala, pp.71-92, 2012</w:t>
+              <w:t xml:space="preserve">, Karthala, pp.71-92, 2011, 978-2-8111-0543-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00835164v1</w:t>
-              </w:r>
-[...403 lines deleted...]
-                <w:t xml:space="preserve">halshs-00737902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -13685,242 +13685,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00550231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scandal and Dialogical Network: What Does Morality Do to Politics? About the Islamic Headscarf within the Egyptian Parliament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Klaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Fitzgerald et W. Housley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Media, Policy and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp.161-184, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00489603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La part islamique du droit : usages législatifs et judiciaires de la référence au droit islamique dans le contexte égyptien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.R. Baduel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chantiers et défis de la recherche sur le Maghreb contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.425-451, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00489602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...97 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13971,51 +13971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias, guerres et identités. Les pratiques communicationnelles de l'appartenance politique, ethnique et religieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14034,50 +14034,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The rule of morally constrained law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pietro Costa, Danilo Zolo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Rule of Law: History, Theory and Criticism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kluwer, pp.543-564, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Narratives of Truth in Islamic Law: Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14090,173 +14163,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Dupret, B. Drieskens, A. Moors. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narratives of Truth in Islamic Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I.B. Tauris, 381 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00525458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnométhodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Andrieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.113-114, 2006</w:t>
@@ -14279,760 +14279,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00194012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Public/Private and references to Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Salvatore and M. LeVine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion, Social Practice, and Contested Hegemonies: Reconstructing the Public Sphere in Muslim Majority Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.135-153, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal Traditions and State-centered Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Chatty. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nomadic Societies in the Middle East and North Africa: Entering the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.J. Brill, pp.280-301, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le droit coutumier dans la société yéménite (traduction d'extraits de La justice tribale dans la société yéménite, de R. al-'Aîmî)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Dupret &amp; F. Burgat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cheikh et le Procureur. Systèmes coutumiers, centralisme étatique et pratiques juridiques au Yémen et en Egypte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEDEJ, pp.17-54, 2005, Egypte - Monde arabe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00194023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Practice of Judging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.K. Masud, R. Peters and D. Powers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispensing justice in Muslim courts: Qadis, procedures and judgments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E.J. Brill, pp.143-168, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00178768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologie pragmatique</w:t>
+                <w:t xml:space="preserve">Islam - pratique discursive et institution judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Cadiet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, pp.1245-1248, 2004</w:t>
+              <w:t xml:space="preserve">, PUF, pp.643-649, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00179909v1</w:t>
+                <w:t xml:space="preserve">halshs-00179900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Person and His Body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Dupret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Standing Trial: Law and the Person in the Modern Middle East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I.B. Tauris, pp.294-317, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intention in Action: A Pragmatic Approach to Criminal Characterisation in an Egyptian Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Standing Trial: Law and the Person in the Modern Middle East (Dupret, ed., I.B. Tauris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Person and His Body</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Cadiet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.1245-1248, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monde arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Cadiet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.904-907, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Person and the Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Dupret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Standing Trial: Law and the Person in the Modern Middle East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, I.B. Tauris, pp.294-317, 2004</w:t>
-[...230 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, I.B. Tauris, pp.9-38, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00179851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -15173,182 +15173,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00179002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Egypt and its laws: A general presentation of law and judicial bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Egypt and Its Laws, London (N. Bernard-Maugiron and B. Dupret, eds., Kluwer Law Internationa).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Normalité, responsabilité, moralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Kerrou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public et privé en Islam. Espaces, autorités et libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maisonneuve &amp; Larose, pp.267-291, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00179024v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02614267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted Identity Claims Before Egyptian and Belgian Courts</w:t>
               </w:r>
@@ -15483,169 +15483,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La recherche judiciaire d'une moralité conforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Dakhlia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanité arabe. Hommage à Bernard Lepetit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.353-381, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inventing Sharia : Egyptian Judges and the Islamic Legal Repertoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion, Pluralism, and Law: Studies in Global Perspective (D.E. Guinn, C. Barrigar, K.K. Young, eds., Scholars' Press)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613443v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00179043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifier et disqualifier</w:t>
               </w:r>
@@ -15850,504 +15850,504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lecture de &amp;quot;Reporting talk: Reported Speech in Interaction&amp;quot; (Elizabeth Holt, Rebecca Clift eds.), Cambridge : Cambridge University Press, 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.224-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00836857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture de &amp;quot;Conversation Analysis and Psychotherapy&amp;quot; (Anssi Peräkylä et al. (eds), Cambridge : Cambridge University Press, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.486-487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00836849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture de &amp;quot;Gesturecraft: the manufacture of meaning (Jürgen Streeck, Amsterdam : John Benjamins, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.489-490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00836851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lecture de &amp;quot;Le vocabulaire de la sociologie de l'action&amp;quot; (Albert Ogien, Louis Quéré, Paris : Ellipses, 2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.227-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00836860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.489-490</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit et religion. Internormativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.269-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.486-487</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00836246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture de &amp;quot;Sharî'a. Theory, pratice, transformations&amp;quot; (Wael B. Hallaq, Cambridge : Cambridge University Press, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.782-783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.224-225</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00836862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture de &amp;quot;State Law as Islamic law in modern Egypt: The incorporation of the Sharî'a into Egymtian Constitutional Law&amp;quot; (Clark Lombardi, Boston : Brill, 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Dupret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.520-522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00836864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...60 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit, pratiques et discours réformateurs dans le monde arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ferrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16423,51 +16423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Halpérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16543,51 +16543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Planel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Ficquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16729,51 +16729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EA7AAAF"/>
+    <w:nsid w:val="C2B8641C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16960,51 +16960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baudouin-dupret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1507-6369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057499802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859163v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15730255-bja10168" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999558v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blou&#235;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15730255-bja10179" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685195-20240001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473259v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bejermi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayang Utriza Yakin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9655.13348" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gutron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1750698020921435" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lizzola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/IMHA9973" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Bouhya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lindbekk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayang Utriza U Yakin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685195-00264P03" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/muwo.12254" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7916" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624441v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10746-016-9402-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Ben&#160;hounet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Ben Hounet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2519" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160967v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ferri&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1303.0153" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Omary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Klaus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ghazzal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Casciarri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ireton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wilson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.606.1159" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548930v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613164v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339390v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha&#239;l Belhadj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.198.0031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Lavergne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339503v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613024v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194052v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178431v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160938v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178546v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178571v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161004v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612856v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158972v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179477v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158941v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160906v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160908v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179344v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179341v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160890v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701606v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094506v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colemans" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Travers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158832v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158671v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294150v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Rhani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boutaleb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.990" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158657v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573110v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573078v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.5386" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834082v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743054v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ababsa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834699v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158664v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572584v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Adjudication-in-Action-An-Ethnomethodology-of-Law-Morality-and-Justice/Dupret/p/book/9781409431503" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158635v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548891v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gandolfi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadi Algazi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bras" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Cesare Bori" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278342v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nekvapil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leudar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Courbage" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Dbiyyat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303438v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drieskens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Moors" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197131v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300734v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burgat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158755v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201450v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Esposito" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Olav Utvik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Adelkhah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158748v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300733v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196274v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300731v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arguijo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371044v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124575v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Legal-Rules-in-Practice-In-the-Midst-of-Laws-Life/Dupret-Colemans-Travers/p/book/9780367495909" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093083v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ghamroun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Makhlouf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieme N'Diaye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003046776-16" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920460v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004498716_002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844334v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624461v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624580v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616510v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617020v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Ammar Belhimer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouaqit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624574v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624579v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158829v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.995" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624567v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Belhimer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ph. Bras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/433/9782709922210" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158824v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lynch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Berard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190210243.003.0001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615905v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Buskens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616103v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190210243.003.0002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573833v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615899v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764219v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737906v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573513v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo G Pinto" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Spellman-Poots" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615672v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573824v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615687v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferrier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743745v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Voorhoeve" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835159v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573419v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743741v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737904v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835164v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891525v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743738v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835170v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743742v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737902v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737903v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489602v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489603v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158772v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525458v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178953v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194012v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194023v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178830v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178768v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178901v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179909v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614261v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179029v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179900v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179905v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179851v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614409v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179002v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179024v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614267v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Foblets" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613472v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613443v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179043v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186524v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189452v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872276v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836860v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836851v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836849v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836246v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836864v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836862v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195961v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386228v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232433v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Bhuvanaswari" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baudouin-dupret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1507-6369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057499802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blou&#235;t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15730255-bja10179" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15730255-bja10168" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685195-20240001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473259v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Bejermi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayang Utriza Yakin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Gutron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1750698020921435" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lizzola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/IMHA9973" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916308v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9655.13348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Bouhya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lindbekk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayang Utriza U Yakin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685195-00264P03" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/muwo.12254" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7916" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10746-016-9402-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Ben Hounet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Ben&#160;hounet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.2519" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160967v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112004v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1303.0153" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ferri&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Omary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737911v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00829316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Klaus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ghazzal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Casciarri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ireton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wilson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00577673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489600v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.606.1159" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548930v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613164v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha&#239;l Belhadj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.198.0031" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Lavergne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339381v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339503v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194070v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194052v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179510v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179503v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178546v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160932v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160912v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178564v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178571v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178577v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160999v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161004v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612856v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158972v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179477v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158941v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179362v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160908v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179344v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160894v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179341v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194001v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160886v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160890v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160878v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443633v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701606v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094506v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colemans" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Travers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158832v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158671v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02294150v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Rhani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boutaleb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.990" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158657v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573110v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573078v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.5386" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ababsa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834082v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158664v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834696v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834699v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573047v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572584v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Adjudication-in-Action-An-Ethnomethodology-of-Law-Morality-and-Justice/Dupret/p/book/9781409431503" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548891v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gandolfi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadi Algazi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bras" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Cesare Bori" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158635v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278342v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Nekvapil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leudar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Courbage" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Dbiyyat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303438v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drieskens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Moors" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197135v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197131v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159030v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burgat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300734v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158755v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201450v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Esposito" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Olav Utvik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Adelkhah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158748v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300733v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196274v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300731v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Arguijo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371044v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03124575v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Legal-Rules-in-Practice-In-the-Midst-of-Laws-Life/Dupret-Colemans-Travers/p/book/9780367495909" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093083v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ghamroun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna Makhlouf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieme N'Diaye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003046776-16" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920460v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004498716_002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844334v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624461v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624574v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617020v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Ammar Belhimer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mouaqit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624579v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624580v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624567v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Belhimer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ph. Bras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/433/9782709922210" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158829v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cjb.995" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615905v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Buskens" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158824v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lynch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Berard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190210243.003.0001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616103v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190210243.003.0002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573833v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615899v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737904v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615672v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573824v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573513v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo G Pinto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Spellman-Poots" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737906v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764219v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615687v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferrier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743745v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Voorhoeve" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835159v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573419v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743742v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835170v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737902v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743738v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891525v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835164v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737903v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489603v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489602v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158772v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178953v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525458v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194012v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178901v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178830v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194023v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178768v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179900v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179029v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614261v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179909v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179905v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179851v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614409v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179002v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614267v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179024v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Foblets" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613472v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179043v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613443v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00186524v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189452v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872276v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836857v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836849v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836851v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836860v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836246v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836862v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836864v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00195961v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386228v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232433v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Bhuvanaswari" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>