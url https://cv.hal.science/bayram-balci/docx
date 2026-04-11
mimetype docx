--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -834,3562 +834,3337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre Moscou et Kiev, le grand écart de la diplomatie turque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du CERI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dossier « Guerre en Ukraine »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Islam and Politics in Turkey: Alliance and Disunion Between the Fethullah Gülen Movement and the Justice and Development Party of Recep Tayyip Erdoğan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Balkan and Near Eastern Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, en ligne, 16 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19448953.2022.2143859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19448953.2022.2143859⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03870178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles relations entre la Turquie et la Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Septembre 2022 (9), pp.7-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entre Moscou et Kiev, le grand écart de la diplomatie turque</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ideological interventions in the Covid-19 health crisis in Turkey by power, politics, and religion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sümbül Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantic Policy Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (2), pp.93 - 105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam et politique en Turquie : alliance et rupture entre le mouvement de Fethullah Gülen et le Parti de la Justice et du Développement de Recep Tayyip Erdoğan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 28 (1-2), pp.135-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.281.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam et gestion de la crise du Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Dossier « Guerre en Ukraine »</w:t>
+              <w:t xml:space="preserve">, 2020, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bayram Balci</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’eurasisme et le rapprochement entre la Turquie et la Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019/4 (116), pp.134 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.116.0134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire Khashoggi. Quelles implications régionales et internationales pour la Turquie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Burdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Septembre 2022 (9), pp.7-18</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 2 (Février), pp.7-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4257.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ideological interventions in the Covid-19 health crisis in Turkey by power, politics, and religion</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandeur et déclin d’une alliance entre deux structures politico-religieuses, le mouvement de Fethullah Gülen et le parti AKP de Recep Tayyip Erdogan en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sümbül Kaya</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantic Policy Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (2), pp.93 - 105</w:t>
+              <w:t xml:space="preserve">Critica Masonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Islam et politique en Turquie : alliance et rupture entre le mouvement de Fethullah Gülen et le Parti de la Justice et du Développement de Recep Tayyip Erdoğan</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkey’s Comeback to Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Liles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insight Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.11 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25253/99.2018204.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situating the Gülen movement in France and in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politics, Religion and Ideology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21567689.2018.1453262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre mysticisme et politique, que veut le mouvement de Fethullah Gülen en Turquie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Orient </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017/3 (127), pp.41 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcdlo.127.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam et tolérance en Azerbaïdjan : réalité historique et usage politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins de l'Observatoire international du religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Turquie après les élections de juin et de novembre 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du CERI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écoles de la mouvance Gülen en Afrique : Quel avenir après le coup d’État avorté en Turquie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins de l'Observatoire international du religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réfugiés syriens en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins de l'Observatoire international du religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diplomatie active mais fragile de la Turquie en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.96 - 100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De délicates successions politiques en cours et à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'Asie centrale, Grand Jeu ou périphérie, 82, pp.22-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie centrale : de délicates successions politiques en cours et à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.120 - 125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux d’influence de la Turquie en Asie centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.48-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Turquie face aux réfugiés syriens. Entre engagement humanitaire et instrumentalisation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tolay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études du CERI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225, 36 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reviving Central Asia’s religious ties with the Indian subcontinent? The Jamaat al Tabligh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion, State and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09637494.2015.1020140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Hizmet de Fethullah Gülen. Quelle place dans l'Islam en France et en Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.19 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4217.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Are the Consequences of the Split Between Erdogan and Gülen on Turkey’s Foreign Policy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foreign policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Turquie en Asie centrale : acteurs privés et étatique dans le développement d’une influence islamique turque dans les républiques post-soviétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Vol. 28 (1-2), pp.135-156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ripc.281.0135⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.9 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.211.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Islam et gestion de la crise du Covid-19</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strengths and Constraints of Turkish Policy in the South Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers du CERI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.en ligne</w:t>
+              <w:t xml:space="preserve">Insight Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.43 - 52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’eurasisme et le rapprochement entre la Turquie et la Russie</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Taking Crimea, Putin Will Lose Central Asia and the Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Foreign policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Burdy</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Джама‘ат ат-Таблиг и возрождение религиозных связей Центральной Азии с Индийским субконтинентом</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vostok / Oriens [Восток / Oriens]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.5-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Taussic</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Washington's Turkey Conundrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critica Masonica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12</w:t>
+              <w:t xml:space="preserve">National interest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Turquie, l’Iran et la Russie, nouvelles forces de stabilisation du Moyen-Orient ?</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkey: Local Elections Gave Huge Victory Erdogan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foreign policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkey's Religious Outreach and the Turkic World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current trends in Islamist ideology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.65 - 85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Consequence for Democracy in Turkey of Split Between the AKP and Fetullah Gülen Movement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foreign policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between secular education and Islamic philosophy: the approach and achievements of Fethullah Gülen’s followers in Azerbaijan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caucasus Survey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.107 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23761199.2013.11417275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rêve arabe de la Turquie brisé par la crise syrienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 235-236, pp.39 - 43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25647/etudesduceri.235-236.06⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 188, 32 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Thomas Liles</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jamaʿat al Tabligh en Asie centrale : réactivation des liens islamiques avec le sous continent indien et insertion dans un islam mondialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insight Turkey</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 130, pp.181 - 199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bayram Balci</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvements migratoires entre la Turquie et les Républiques turcophones du Caucase et d’Asie centrale : les impacts religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politics, Religion and Ideology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21567689.2018.1453262⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Migrations en Asie Centrale et en Caucase, 26 (3), pp.133-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.5225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le concept d’Asie centrale est-il toujours pertinent ?</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau islamique en Azerbaïdjan, entre dynamiques internes et influences extérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Regards sur l’Eurasie. L’année politique 2016, 228-229, pp.44-48. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 138, 37 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...1711 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25647/etudesduceri.188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03473950v1</w:t>
+                <w:t xml:space="preserve">hal-05039358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La jamaʿat al Tabligh en Asie centrale : réactivation des liens islamiques avec le sous continent indien et insertion dans un islam mondialisé</w:t>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Stephane de Tapia</w:t>
+                <w:t xml:space="preserve">La communauté ouzbèke d’Arabie Saoudite : entre assimilation et renouveau identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Migrations en Asie Centrale et en Caucase, 26 (3), pp.133-152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.5225⟩</w:t>
+              <w:t xml:space="preserve">, 2003, Moyen-Orient : mutations récentes d’un carrefour migratoire, 19 (3), pp.205-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.2684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04648218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Eurasie entre Poutine et Trump, un ordre régional à nouveau bouleversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayram Balci (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur l’Eurasie. L’année politique 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°284-285, , pp.5-13, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/etudesduceri.284-285.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Asie centrale dans la tectonique géopolitique des conflits d’Ukraine, du Haut-Karabakh et de Palestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne de Tinguy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur l’Eurasie. L’année politique 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°277-278, , pp.32-37, 2025, Regards sur l’Eurasie. L’année politique 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/etudesduceri.277-278.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre islamisme et nationalisme, la difficile marche turque vers un modèle libéral et démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Dieckhoff (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radicalités religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-210, 2025, 9782226501400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement turc dans les guerres en Ukraine et au Haut-Karabakh ou comment la Turquie s’impose dans l’espace d’influence russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne de Tinguy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur l’Eurasie. L’année politique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°273-274, , pp.57-62, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/etudesduceri.273-274.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The State and Religion from 1923 to 2023: Major Tendencies in an Incomplete Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayram Balci, Nicolas Monceau (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turkey, a Century of Change in State and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-100, 2023, The Sciences Po Series in International Relations and Political Economy, 9783031334443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33444-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion: Turkey at the Crossroads in 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4399,187 +4174,187 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayram Balci, Nicolas Monceau (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turkey, a Century of Change in State and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-192, 2023, The Sciences Po Series in International Relations and Political Economy, 9783031334443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33444-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: From the Ottoman Empire to Republican Turkey - A Century of Disjunctions and Continuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turkey. A Century of Change in State and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2023, 9783031334436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: From the Ottoman Empire to Republican Turkey—A Century of Disjunctions and Continuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4589,367 +4364,367 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayram Balci, Nicolas Monceau (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turkey, a Century of Change in State and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-13, 2023, The Sciences Po Series in International Relations and Political Economy, 9783031334443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33444-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un ancrage à l’Ouest à de nouvelles opportunités à l’Est, la politique d’Erdoğan dans l’espace postsoviétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne de Tinguy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur l’Eurasie. L’année politique 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°261-262, , pp.41-47, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/etudesduceri.261-262.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences croisées de la Turquie et de la Russie en Asie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Facon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Russie-Turquie. Un défi à l’occident ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passés/Composés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-142, 2022, 9782379335747</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Syrian Crisis and Its Contribution to Authoritarian Transformation of Turkish Domestic and Foreign Policy Identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayram Balci; Nicolas Monceau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turkey, Russia and Iran in the Middle East. Establishing a New Regional Order</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.33 - 58, 2021, 9783030802905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-80291-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Turkey, Russia, and Iran—New Dominant Powers in the Middle East?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4959,247 +4734,484 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayram Balci; Nicolas Monceau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turkey, Russia and Iran in the Middle East. Establishing a New Regional Order</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.1 - 14, 2021, 9783030802905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-80291-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Russie dans l'espace postsoviétique : une référence parmi d'autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Armandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne De Tinguy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Russie dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.113 - 140, 2019, 9782271116949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Turquie, l’Iran et la Russie, nouvelles forces de stabilisation du Moyen-Orient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne de Tinguy (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l’Eurasie. L’année politique 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°235-236, , pp.39-43, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.235-236.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept d’Asie centrale est-il toujours pertinent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne de Tinguy (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l’Eurasie - L’année politique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°228-229, , pp.44-48, 2017, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178101v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.228-229.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle Turquie d’Erdoğan, entre islamisme et nationalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Dieckhoff; Philippe Portier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Enjeu mondial. Religion et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.141 - 151, 2017, 9782724620757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01592900v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que savons-nous de l’impact de l’« Etat islamique » sur l’Asie centrale et le Caucase ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne de Tinguy (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l’Eurasie - L’année politique 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Etudes du CERI n°219-220, , pp.27-32, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education islamique en Turquie et en Asie centrale</w:t>
               </w:r>
@@ -5258,51 +5270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia. Country Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Liles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6664,1763 +6676,1763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What Remains from Turkish Soft Power in the Caucasus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’« eurasisme » fondement du rapprochement russo-turc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">What Remains from Turkish Soft Power in the Caucasus?</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turquie-Tunisie. Deux expériences de « pouvoir islamiste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Turquie-Tunisie. Deux expériences de « pouvoir islamiste »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’embarras de la Turquie face au drame ouïghour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’embarras de la Turquie face au drame ouïghour</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Евразийский вектор в свете сближения Турции и России</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle singulier des combattants d’Asie centrale et du Caucase dans le « djihad mondial »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le rôle singulier des combattants d’Asie centrale et du Caucase dans le « djihad mondial »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espoirs exagérés du pouvoir turc à l’égard de Donald Trump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les espoirs exagérés du pouvoir turc à l’égard de Donald Trump</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réfugiés syriens ébranlent la Turquie et l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will Turkey Change Its Syria Policy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Will Turkey Change Its Syria Policy?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turquie, un coup d’État peut en cacher un autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Turquie, un coup d’État peut en cacher un autre</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’irrésistible dérive présidentialiste et autoritaire en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie turque plus forte que les velléités d’autocratie d’Erdoğan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La démocratie turque plus forte que les velléités d’autocratie d’Erdoğan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ukrainian Crisis and Its Limited Impact on Turkish-Russian Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Ukrainian Crisis and Its Limited Impact on Turkish-Russian Relations</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turquie : Erdogan en difficulté face à Gülen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les causes de la dérive autoritaire en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite crise au sein du régime en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Ocalan appelle le PKK à déposer les armes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Turquie déclare la guerre à l’organisation de l’État islamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Turquie : Erdogan en difficulté face à Gülen</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central Asia Faces Risks and Benefits from Iran Deal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les causes de la dérive autoritaire en Turquie</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de chèque en blanc pour Erdogan en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Petite crise au sein du régime en Turquie</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fragilités du pouvoir turc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Abdullah Ocalan appelle le PKK à déposer les armes</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Kurdes sauveront-ils la démocratie en Turquie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Russian Intervention in Crimea: Erdogan’s Dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkey's Citizens Caught in Political Crossfire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réseau transnational de Fethullah Gülen au cœur du soft power turc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392619v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shia-Sunni Sectarianism in the Middle East and Its Echo in Azerbaijan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Russian Intervention in Crimea: Erdogan’s Dilemma</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why Is Turkey Still So Reluctant to Join the Coalition Against the “Islamic State”?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Turkey's Citizens Caught in Political Crossfire</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Gülen Movement and Turkish Soft Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392661v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-03392672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turkey Faces Possible Erdoğan Presidency</w:t>
               </w:r>
@@ -10888,51 +10900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EC848A0"/>
+    <w:nsid w:val="5712EE90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11119,51 +11131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bayram-balci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4140-1276" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05446788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayram Balci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4333.0021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04956366v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58867/HTOE7424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04995414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04696599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4318.0010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04828608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04281909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05250612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04281960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04217021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03870178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19448953.2022.2143859" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03643063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03765413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;mb&#252;l Kaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03516583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.281.0135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.116.0134" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Burdy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4257.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Taussic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03440942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.235-236.06" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25253/99.2018204.06" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21567689.2018.1453262" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.228-229.07" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.127.0041" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471846v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tolay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.225" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03633752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568228v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637494.2015.1020140" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4217.0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.211.0009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460282v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393192v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568567v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03470423v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23761199.2013.11417275" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.188" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461276v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tapia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5225" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05039358v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2684" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.284-285.01" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.277-278.05" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05267481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/radicalites-religieuses-9782226501400" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.273-274.09" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04121054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-33444-3_4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33444-3_4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04121065v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-33444-3_8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33444-3_8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04121047v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-33444-3_1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33444-3_1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.261-262.06" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03651484v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/325" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80291-2_3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-T824G8CV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380920v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80291-2_1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-HQ9LXLQR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178101v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Armandon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01592900v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01093577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516764v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.284-285" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04281794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05317974v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Billion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05318008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600748v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04503496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492578v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04222478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03643286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951032v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03021240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03021239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02998772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951028v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178100v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178103v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392612v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392653v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392620v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392162v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392666v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392644v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392634v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392163v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392645v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392669v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392665v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392650v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392164v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392637v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392664v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392646v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392619v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392661v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392654v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392672v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392667v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392649v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392639v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392167v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniyar Kosnazarov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392658v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392643v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaudet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392673v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392636v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392648v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392638v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392642v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392640v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392651v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392657v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04121026v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-33444-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33444-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03716312v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zerobooksonline.com/tr/product/url/orta-asya-ve-kafkasya-da-islami-yenilenme-" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80291-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366749v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourmaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifeagd.3644" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393958v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Yavuz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385277v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01592889v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605864v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Laruelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyrouse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600740v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Motika" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03434458v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392668v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392663v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460321v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bayram-balci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4140-1276" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05446788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayram Balci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4333.0021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04956366v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58867/HTOE7424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04995414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04696599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4318.0010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04828608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04281909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05250612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04281960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04217021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03643063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03870178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19448953.2022.2143859" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03765413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;mb&#252;l Kaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03516583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.281.0135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.116.0134" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Burdy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4257.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Taussic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25253/99.2018204.06" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21567689.2018.1453262" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.127.0041" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tolay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.225" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637494.2015.1020140" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4217.0019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568566v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.211.0009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03470423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568640v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23761199.2013.11417275" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.188" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tapia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5225" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05039358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2684" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.284-285.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.277-278.05" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05267481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/radicalites-religieuses-9782226501400" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459400v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.273-274.09" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04121054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-33444-3_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33444-3_4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04121065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-33444-3_8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33444-3_8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04121047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-33444-3_1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33444-3_1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845439v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.261-262.06" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03651484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/325" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380921v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80291-2_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-T824G8CV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80291-2_1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-HQ9LXLQR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178101v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Armandon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03440942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.235-236.06" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.228-229.07" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01592900v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03633752v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01093577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516764v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.284-285" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04281794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05317974v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Billion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05318008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600748v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04503496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492578v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04222478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03643286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951032v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03021240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03021239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02998772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951028v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178099v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178103v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392612v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392653v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392620v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392162v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392666v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392644v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392634v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392645v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392669v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392656v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392650v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392164v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392637v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392664v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392646v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392619v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392654v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392672v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392667v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392649v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392639v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392167v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniyar Kosnazarov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392658v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392643v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaudet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392673v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392636v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392648v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392638v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392642v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392640v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392651v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392657v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04121026v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-33444-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33444-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03716312v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zerobooksonline.com/tr/product/url/orta-asya-ve-kafkasya-da-islami-yenilenme-" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80291-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366749v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourmaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifeagd.3644" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393958v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Yavuz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385277v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01592889v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605864v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Laruelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyrouse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600740v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Motika" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03434458v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392668v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392663v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460321v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>