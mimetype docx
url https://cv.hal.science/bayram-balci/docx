--- v1 (2026-04-11)
+++ v2 (2026-05-17)
@@ -126,5318 +126,9301 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La dimension religieuse de la politique turque en Afrique de l’Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issouf Binaté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études du CERI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 286, 39 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le déclin de la Russie en Asie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 4333, pp.19-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/etu.4333.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the End of the Soviet Union to the War in Ukraine: Russia's Decline in Central Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantic Policy Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (3), pp.10-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58867/HTOE7424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nouvelle Syrie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4324, pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandeur et déclin d’un mouvement pas comme les autres, la nébuleuse de Fethullah Gülen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins de l'Observatoire international du religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Turquie est-elle toujours dans le camp occidental ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4318, pp.9-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/etu.4318.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Grandeur et déclin d’un mouvement pas comme les autres, la nébuleuse de Fethullah Gülen</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Turquie, une puissance médiatrice entre la Russie et l’Ukraine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Turquie face à la nouvelle guerre israélo-palestinienne : une neutralité impossible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du CERI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, "Après le 7 octobre 2023"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Elections présidentielle et législatives du 14 mai 2023 : le retour de la démocratie en Turquie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du CERI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, "Le retour de la démocratie en Turquie ?"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam ou nationalisme comme facteur déterminant dans les élections turques de 2023 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins de l'Observatoire international du religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2023, n° 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Turquie face à la nouvelle guerre israélo-palestinienne : une neutralité impossible</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam and Politics in Turkey: Alliance and Disunion Between the Fethullah Gülen Movement and the Justice and Development Party of Recep Tayyip Erdoğan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Balkan and Near Eastern Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, en ligne, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19448953.2022.2143859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Moscou et Kiev, le grand écart de la diplomatie turque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, "Après le 7 octobre 2023"</w:t>
+              <w:t xml:space="preserve">, 2022, Dossier « Guerre en Ukraine »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles relations entre la Turquie et la Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Septembre 2022 (9), pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction - Elections présidentielle et législatives du 14 mai 2023 : le retour de la démocratie en Turquie ?</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ideological interventions in the Covid-19 health crisis in Turkey by power, politics, and religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Monceau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sümbül Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantic Policy Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (2), pp.93 - 105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam et politique en Turquie : alliance et rupture entre le mouvement de Fethullah Gülen et le Parti de la Justice et du Développement de Recep Tayyip Erdoğan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 28 (1-2), pp.135-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.281.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam et gestion de la crise du Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, "Le retour de la démocratie en Turquie ?"</w:t>
+              <w:t xml:space="preserve">, 2020, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Islam ou nationalisme comme facteur déterminant dans les élections turques de 2023 ?</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’eurasisme et le rapprochement entre la Turquie et la Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019/4 (116), pp.134 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.116.0134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire Khashoggi. Quelles implications régionales et internationales pour la Turquie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Burdy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (Février), pp.7-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4257.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandeur et déclin d’une alliance entre deux structures politico-religieuses, le mouvement de Fethullah Gülen et le parti AKP de Recep Tayyip Erdogan en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Taussic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critica Masonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkey’s Comeback to Central Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Liles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insight Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.11 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25253/99.2018204.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situating the Gülen movement in France and in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politics, Religion and Ideology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21567689.2018.1453262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre mysticisme et politique, que veut le mouvement de Fethullah Gülen en Turquie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Orient </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017/3 (127), pp.41 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcdlo.127.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam et tolérance en Azerbaïdjan : réalité historique et usage politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins de l'Observatoire international du religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 45</w:t>
+              <w:t xml:space="preserve">, 2017, n° 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entre Moscou et Kiev, le grand écart de la diplomatie turque</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diplomatie active mais fragile de la Turquie en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.96 - 100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De délicates successions politiques en cours et à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'Asie centrale, Grand Jeu ou périphérie, 82, pp.22-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Turquie après les élections de juin et de novembre 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Dossier « Guerre en Ukraine »</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Islam and Politics in Turkey: Alliance and Disunion Between the Fethullah Gülen Movement and the Justice and Development Party of Recep Tayyip Erdoğan</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écoles de la mouvance Gülen en Afrique : Quel avenir après le coup d’État avorté en Turquie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Balkan and Near Eastern Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletins de l'Observatoire international du religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les nouvelles relations entre la Turquie et la Russie</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réfugiés syriens en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins de l'Observatoire international du religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asie centrale : de délicates successions politiques en cours et à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.120 - 125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux d’influence de la Turquie en Asie centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.48-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Turquie face aux réfugiés syriens. Entre engagement humanitaire et instrumentalisation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tolay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études du CERI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225, 36 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reviving Central Asia’s religious ties with the Indian subcontinent? The Jamaat al Tabligh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion, State and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09637494.2015.1020140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Hizmet de Fethullah Gülen. Quelle place dans l'Islam en France et en Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Septembre 2022 (9), pp.7-18</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 6, pp.19 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4217.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...111 lines deleted...]
-                <w:t xml:space="preserve">Islam et politique en Turquie : alliance et rupture entre le mouvement de Fethullah Gülen et le Parti de la Justice et du Développement de Recep Tayyip Erdoğan</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Turquie en Asie centrale : acteurs privés et étatique dans le développement d’une influence islamique turque dans les républiques post-soviétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Vol. 28 (1-2), pp.135-156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ripc.281.0135⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.9 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.211.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...374 lines deleted...]
-                <w:t xml:space="preserve">Thomas Liles</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strengths and Constraints of Turkish Policy in the South Caucasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insight Turkey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (4), pp.11 - 26. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 16 (2), pp.43 - 52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Situating the Gülen movement in France and in Europe</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Are the Consequences of the Split Between Erdogan and Gülen on Turkey’s Foreign Policy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politics, Religion and Ideology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Foreign policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entre mysticisme et politique, que veut le mouvement de Fethullah Gülen en Turquie ?</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Taking Crimea, Putin Will Lose Central Asia and the Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Orient </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Foreign policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Islam et tolérance en Azerbaïdjan : réalité historique et usage politiques</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Джама‘ат ат-Таблиг и возрождение религиозных связей Центральной Азии с Индийским субконтинентом</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins de l'Observatoire international du religieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, n° 14</w:t>
+              <w:t xml:space="preserve">Vostok / Oriens [Восток / Oriens]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.5-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Turquie après les élections de juin et de novembre 2015</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Washington's Turkey Conundrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers du CERI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">National interest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les écoles de la mouvance Gülen en Afrique : Quel avenir après le coup d’État avorté en Turquie ?</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkey: Local Elections Gave Huge Victory Erdogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins de l'Observatoire international du religieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, n° 1</w:t>
+              <w:t xml:space="preserve">Foreign policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les réfugiés syriens en Turquie</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkey's Religious Outreach and the Turkic World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins de l'Observatoire international du religieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, n° 3</w:t>
+              <w:t xml:space="preserve">Current trends in Islamist ideology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.65 - 85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La diplomatie active mais fragile de la Turquie en Afrique</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between secular education and Islamic philosophy: the approach and achievements of Fethullah Gülen’s followers in Azerbaijan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Caucasus Survey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.107 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23761199.2013.11417275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De délicates successions politiques en cours et à venir</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Consequence for Democracy in Turkey of Split Between the AKP and Fetullah Gülen Movement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, L'Asie centrale, Grand Jeu ou périphérie, 82, pp.22-30</w:t>
+              <w:t xml:space="preserve">Foreign policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...192 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tolay</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rêve arabe de la Turquie brisé par la crise syrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 225, 36 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25647/etudesduceri.225⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 188, 32 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/etudesduceri.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Reviving Central Asia’s religious ties with the Indian subcontinent? The Jamaat al Tabligh</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jamaʿat al Tabligh en Asie centrale : réactivation des liens islamiques avec le sous continent indien et insertion dans un islam mondialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religion, State and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 130, pp.181 - 199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bayram Balci</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvements migratoires entre la Turquie et les Républiques turcophones du Caucase et d’Asie centrale : les impacts religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Tapia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/etu.4217.0019⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Migrations en Asie Centrale et en Caucase, 26 (3), pp.133-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.5225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...737 lines deleted...]
-                <w:t xml:space="preserve">Le rêve arabe de la Turquie brisé par la crise syrienne</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau islamique en Azerbaïdjan, entre dynamiques internes et influences extérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 188, 32 p. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 138, 37 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...123 lines deleted...]
-                <w:t xml:space="preserve">Stephane de Tapia</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communauté ouzbèke d’Arabie Saoudite : entre assimilation et renouveau identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Migrations en Asie Centrale et en Caucase, 26 (3), pp.133-152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.5225⟩</w:t>
+              <w:t xml:space="preserve">, 2003, Moyen-Orient : mutations récentes d’un carrefour migratoire, 19 (3), pp.205-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.2684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04648218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (61)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Eurasie en 2025 : entre trajectoires nationales et équilibre régional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrian refugees in Turkey: real prospects for returning to Syria?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Poyraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Turquie en Afrique de l'Ouest : les ressorts d'une influence entre diplomatie, religion et réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issouf Binaté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Etats d’Asie centrale face aux turbulences du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkey-Kazakhstan Relations: A Strong Partnership in the Turkic World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2023, une année électorale déterminante en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazakhstan : nouvelle victoire pour Vladimir Poutine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russie, Iran, Turquie, quelle puissance s’imposera au Moyen-Orient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Russie et le conflit du Karabagh : Moscou est-il toujours le maître des horloges ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face au Covid-19 en Turquie, les rendez-vous manqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à la Turquie, la Russie toujours maître des horloges dans le Caucase ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avenir du Karabakh dans les mains du condominium russo-turc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Diyanet dans le contexte de la lutte contre le Covid 19 en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’« eurasisme » fondement du rapprochement russo-turc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Remains from Turkish Soft Power in the Caucasus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turquie-Tunisie. Deux expériences de « pouvoir islamiste »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’embarras de la Turquie face au drame ouïghour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Евразийский вектор в свете сближения Турции и России</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle singulier des combattants d’Asie centrale et du Caucase dans le « djihad mondial »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espoirs exagérés du pouvoir turc à l’égard de Donald Trump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réfugiés syriens ébranlent la Turquie et l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will Turkey Change Its Syria Policy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turquie, un coup d’État peut en cacher un autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’irrésistible dérive présidentialiste et autoritaire en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central Asia Faces Risks and Benefits from Iran Deal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Turquie déclare la guerre à l’organisation de l’État islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie turque plus forte que les velléités d’autocratie d’Erdoğan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ukrainian Crisis and Its Limited Impact on Turkish-Russian Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turquie : Erdogan en difficulté face à Gülen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les causes de la dérive autoritaire en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite crise au sein du régime en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Ocalan appelle le PKK à déposer les armes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de chèque en blanc pour Erdogan en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fragilités du pouvoir turc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Kurdes sauveront-ils la démocratie en Turquie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkey Faces Possible Erdoğan Presidency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Turkey and Israel Mend Relations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Future For the Fethullah Gülen Movement in Central Asia and the Caucasus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Gülen Movement and Turkish Soft Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Russian Intervention in Crimea: Erdogan’s Dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkey's Citizens Caught in Political Crossfire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réseau transnational de Fethullah Gülen au cœur du soft power turc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392619v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shia-Sunni Sectarianism in the Middle East and Its Echo in Azerbaijan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why Is Turkey Still So Reluctant to Join the Coalition Against the “Islamic State”?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syria Drawn Into Turkey’s Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ukraine Crisis’s Central Asian Echoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniyar Kosnazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Race for the Turkish Presidency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülen: Top Issue in the Agenda of Erdoğan’s Visit to Azerbaijan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negotiating the Turkish Hostage Situation in Iraq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Even Authoritarian, the Turkish Prime Minister Remains a Key Player in the Middle East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erdoğan’s Condolences to Descendants of Armenians Who Died in 1915: Domestic and Regional Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihadism in Central Asia: A Credible Threat After the Western Withdrawal From Afghanistan?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Fergana Valley to Syria - the Transformation of Central Asian Radical Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Turkish Foreign Policy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkey’s Gülen Movement: Between Social Activism and Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erdoğan in Trouble: A Series of Resignations in the Erdoğan Government Marred by Corruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presidential Elections in Azerbaijan Fail to End the Aliyev’s Dynastic and Autocratic Rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turkey’s Flirtation with Syrian Jihadism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise syrienne vue d’Azerbaïdjan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre mysticisme et politique, le mouvement de Fethullah Gülen en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise syrienne sonne-t-elle le glas du rêve turc de puissance au Moyen-Orient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Eurasie entre Poutine et Trump, un ordre régional à nouveau bouleversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayram Balci (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur l’Eurasie. L’année politique 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°284-285, , pp.5-13, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/etudesduceri.284-285.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Asie centrale dans la tectonique géopolitique des conflits d’Ukraine, du Haut-Karabakh et de Palestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne de Tinguy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur l’Eurasie. L’année politique 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°277-278, , pp.32-37, 2025, Regards sur l’Eurasie. L’année politique 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/etudesduceri.277-278.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre islamisme et nationalisme, la difficile marche turque vers un modèle libéral et démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Dieckhoff (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radicalités religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-210, 2025, 9782226501400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement turc dans les guerres en Ukraine et au Haut-Karabakh ou comment la Turquie s’impose dans l’espace d’influence russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne de Tinguy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur l’Eurasie. L’année politique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°273-274, , pp.57-62, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/etudesduceri.273-274.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The State and Religion from 1923 to 2023: Major Tendencies in an Incomplete Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayram Balci, Nicolas Monceau (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turkey, a Century of Change in State and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-100, 2023, The Sciences Po Series in International Relations and Political Economy, 9783031334443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33444-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion: Turkey at the Crossroads in 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayram Balci, Nicolas Monceau (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turkey, a Century of Change in State and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-192, 2023, The Sciences Po Series in International Relations and Political Economy, 9783031334443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33444-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: From the Ottoman Empire to Republican Turkey - A Century of Disjunctions and Continuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turkey. A Century of Change in State and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9783031334436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: From the Ottoman Empire to Republican Turkey—A Century of Disjunctions and Continuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayram Balci, Nicolas Monceau (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turkey, a Century of Change in State and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-13, 2023, The Sciences Po Series in International Relations and Political Economy, 9783031334443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33444-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un ancrage à l’Ouest à de nouvelles opportunités à l’Est, la politique d’Erdoğan dans l’espace postsoviétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne de Tinguy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur l’Eurasie. L’année politique 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°261-262, , pp.41-47, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/etudesduceri.261-262.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences croisées de la Turquie et de la Russie en Asie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Facon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Russie-Turquie. Un défi à l’occident ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passés/Composés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-142, 2022, 9782379335747</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Syrian Crisis and Its Contribution to Authoritarian Transformation of Turkish Domestic and Foreign Policy Identities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayram Balci; Nicolas Monceau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turkey, Russia and Iran in the Middle East. Establishing a New Regional Order</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.33 - 58, 2021, 9783030802905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-80291-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Turkey, Russia, and Iran—New Dominant Powers in the Middle East?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayram Balci; Nicolas Monceau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turkey, Russia and Iran in the Middle East. Establishing a New Regional Order</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.1 - 14, 2021, 9783030802905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-80291-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Russie dans l'espace postsoviétique : une référence parmi d'autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Armandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne De Tinguy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Russie dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.113 - 140, 2019, 9782271116949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Turquie, l’Iran et la Russie, nouvelles forces de stabilisation du Moyen-Orient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne de Tinguy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur l’Eurasie. L’année politique 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°235-236, , pp.39-43, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/etudesduceri.235-236.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept d’Asie centrale est-il toujours pertinent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne de Tinguy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur l’Eurasie - L’année politique 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°228-229, , pp.44-48, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/etudesduceri.228-229.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle Turquie d’Erdoğan, entre islamisme et nationalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Dieckhoff; Philippe Portier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Enjeu mondial. Religion et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.141 - 151, 2017, 9782724620757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que savons-nous de l’impact de l’« Etat islamique » sur l’Asie centrale et le Caucase ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne de Tinguy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur l’Eurasie - L’année politique 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Etudes du CERI n°219-220, , pp.27-32, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education islamique en Turquie et en Asie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Schiltz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Samarcande à Istanbul : étapes orientales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.415 - 436, 2015, 9782271083203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia. Country Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Liles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Scharbrodt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yearbook of Muslims in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill Publishers, pp.247 - 271, 2015, 9789004549876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Ambition and Realism: Turkey’s Engagement in the South Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agadjanian; Alexandre; Jödicke; Ansgar; Zweerde; Van Der; Evert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion, Nation and Democracy in the South Caucasus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.272-285, 2015, 9781138022904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5447,258 +9430,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur l’Eurasie. L’année politique 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 284-285, 71 p., 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25647/etudesduceri.284-285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elections présidentielle et législatives du 14 mai 2023 : le retour de la démocratie en Turquie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Turquie après les élections de 2015 : vers plus d’instabilité et d’isolation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers du CERI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5708,4805 +9691,1125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Turquie et la France en Afrique : Rivales ou Partenaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Billion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut du Bosphore. 2025, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Türkiye and France in Africa: Rivals or Partners?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Billion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut du Bosphore. 2025, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gülen Movement and Turkish Soft Power in the South Caucasus and the Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Georgetown University Press. 2017, pp.15 - 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Turquie en zone de turbulences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre de recherches internationales. 2016, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600748v1</w:t>
-              </w:r>
-[...3678 lines deleted...]
-                <w:t xml:space="preserve">hal-03392657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turkey, a Century of Change in State and Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.210, 2023, The Sciences Po Series in International Relations and Political Economy, 9783031334436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33444-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orta Asya ve Kafkasya’da İslami Yenilenme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ege Yayınları</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 250 p., 2022, 9786258056228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turkey, Russia and Iran in the Middle East. Establishing a New Regional Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayram Balci; Nicolas Monceau. Palgrave Macmillan, pp.249, 2021, The Sciences Po Series in International Relations and Political Economy, 9783030802905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-80291-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses pluridisciplinaires sur la crise sanitaire COVID-19 en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sümbül Kaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bayram Balci; Philippe Bourmaud; Sümbül Kaya. Institut Français d'Études Anatoliennes, 28, pp.en ligne, 2021, La Turquie aujourd’hui, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.ifeagd.3644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam in Central Asia and the Caucasus since the Fall of the Soviet Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hurst &amp; Company, pp.248, 2018, Comparative politics and international studies series, 9781849049689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turkey’s July 15th Coup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakan Yavuz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The University of Utah Press, pp.360, 2018, Utah series in Middle East studies, 9781607816065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Hurst &amp; Company, pp.248, 2018, Comparative politics and international studies series, 9781849049689</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouveau de l’islam en Asie centrale et dans le Caucase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions, pp.320, 2017, Réseau Asie, 9782271093400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">CNRS Éditions, pp.320, 2017, Réseau Asie, 9782271093400</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">China and India in Central Asia. A New 'Great Game'?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Peyrouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, pp.268, 2010, The Sciences Po Series in International Relations and Political Economy, 9780230103566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">China and India in Central Asia. A New 'Great Game'?</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et politique dans le Caucase post soviétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Palgrave Macmillan, pp.268, 2010, The Sciences Po Series in International Relations and Political Economy, 9780230103566</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Motika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maisonneuve et Larose, pp.365, 2007, 9782362450501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Maisonneuve et Larose, pp.365, 2007, 9782362450501</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missionnaires de l’islam en Asie centrale, les écoles turques de Fethullah Gülen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayram Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maisonneuve et Larose, pp.300, 2003, 9782706816611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10516,215 +10819,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Asie centrale à l’heure des talibans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Union économique eurasienne : vers un retour de Moscou en Asie centrale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inquiétante ambigüité de La Turquie face à l’organisation « Etat islamique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10734,105 +11037,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AKP/Gülen Crisis in Turkey: Consequences for Central Asia and the Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayram Balci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10900,51 +11203,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5712EE90"/>
+    <w:nsid w:val="3B69D578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11131,51 +11434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bayram-balci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4140-1276" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05446788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayram Balci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4333.0021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04956366v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58867/HTOE7424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04995414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04696599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4318.0010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04828608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04281909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05250612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04281960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04217021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03643063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03870178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19448953.2022.2143859" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03765413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;mb&#252;l Kaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03516583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.281.0135" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951030v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.116.0134" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Burdy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4257.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178110v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Taussic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25253/99.2018204.06" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21567689.2018.1453262" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.127.0041" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tolay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.225" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637494.2015.1020140" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4217.0019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568566v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.211.0009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03470423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568640v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23761199.2013.11417275" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.188" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461276v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tapia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5225" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05039358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2684" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.284-285.01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.277-278.05" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05267481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/radicalites-religieuses-9782226501400" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459400v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.273-274.09" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04121054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-33444-3_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33444-3_4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04121065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-33444-3_8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33444-3_8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04121047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-33444-3_1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33444-3_1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845439v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.261-262.06" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03651484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/325" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380921v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80291-2_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-T824G8CV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80291-2_1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-HQ9LXLQR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178101v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Armandon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03440942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.235-236.06" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.228-229.07" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01592900v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03633752v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01093577v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516764v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.284-285" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04281794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05317974v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Billion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05318008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600748v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04503496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492578v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04222478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03643286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951032v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03021240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03021239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02998772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951028v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178100v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178099v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178103v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392612v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392653v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392620v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392162v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392666v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392644v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392634v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392645v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392669v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392656v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392650v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392164v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392637v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392664v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392646v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392619v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392654v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392672v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392667v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392649v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392639v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392167v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniyar Kosnazarov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392658v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392643v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaudet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392673v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392636v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392648v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392638v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392642v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392640v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392651v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392657v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04121026v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-33444-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33444-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03716312v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zerobooksonline.com/tr/product/url/orta-asya-ve-kafkasya-da-islami-yenilenme-" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80291-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366749v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourmaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifeagd.3644" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393958v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Yavuz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385277v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01592889v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605864v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Laruelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyrouse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600740v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Motika" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03434458v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392668v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392663v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460321v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bayram-balci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4140-1276" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05594166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayram Balci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Binat&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.286" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05446788v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4333.0021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04956366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58867/HTOE7424" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04995414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04828608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04696599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4318.0010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05250612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04281909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04281960v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04217021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03870178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19448953.2022.2143859" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03643063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03765413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;mb&#252;l Kaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03516583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.281.0135" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951034v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.116.0134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Burdy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4257.0007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Taussic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25253/99.2018204.06" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21567689.2018.1453262" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdlo.127.0041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414383v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567846v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389091v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tolay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09637494.2015.1020140" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4217.0019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.211.0009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568567v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03470423v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460756v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23761199.2013.11417275" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568640v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03473950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.188" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660945v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tapia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.5225" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05039358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2684" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05613169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05619947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Poyraz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05612910v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04503496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04492578v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04222478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03643286v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384105v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03021240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03021239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02998772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02951028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178100v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392097v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03391836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392612v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392162v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392650v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392656v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392644v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392163v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392665v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392637v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392667v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392646v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392619v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392654v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392672v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392676v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniyar Kosnazarov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392643v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392633v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392674v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaudet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392673v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392638v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392648v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392642v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392651v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.284-285.01" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961268v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.277-278.05" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05267481v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.albin-michel.fr/radicalites-religieuses-9782226501400" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459400v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.273-274.09" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04121054v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-33444-3_4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33444-3_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04121065v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-33444-3_8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33444-3_8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008624v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04121047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-33444-3_1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33444-3_1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845439v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.261-262.06" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03651484v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://passes-composes.com/book/325" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380921v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80291-2_3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-T824G8CV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80291-2_1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/STF-HQ9LXLQR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02178101v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Armandon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03440942v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.235-236.06" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845707v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.228-229.07" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01592900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03633752v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393915v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393940v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01093577v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516764v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/etudesduceri.284-285" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04281794v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389100v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05317974v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Billion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05318008v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457537v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600748v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04121026v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-33444-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33444-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03716312v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zerobooksonline.com/tr/product/url/orta-asya-ve-kafkasya-da-islami-yenilenme-" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380919v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80291-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourmaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifeagd.3644" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385277v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393958v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Yavuz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01592889v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605864v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huchet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Laruelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peyrouse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600740v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Motika" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03600743v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03434458v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392668v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392663v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460321v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>