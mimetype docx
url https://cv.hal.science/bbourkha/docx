--- v0 (2026-04-02)
+++ v1 (2026-05-19)
@@ -162,1825 +162,1825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méthodologie de recherche - cours - Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Méthodologie de recherche - METHODOLOGIE DE RECHERCHE, Maroc. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques de distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Techniques de distribution, Maroc. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketing relationnel : Satisfaction &amp; Fidélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Marketing relationnel - Satisfaction Fidélisation, Maroc. 2025, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géostratégie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Géostrategie Geostrategy BOURKHA, Oujda, Maroc. 2025, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cours - Management stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Management stratégique, Maroc. 2025, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cours de la Responsabilité Sociétale des Entreprises - RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Responsabilité Sociétale des Entreprises - RSE, Maroc. 2025, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Maroc. 2025, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Management de crise - Crisis Management, Maroc. 2025, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marketing de l'Innovation et Design Thinking Bourkha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Bourkha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Marketing de l'innovation et Design Thinking, Maroc. 2025, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Master. Management de crise - Crisis Management, Maroc. 2025, pp.20</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. COMMERCE E-COMMERCE BOURKHA, Oujda, Maroc. 2025, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Marketing relationnel - Satisfaction Fidélisation, Maroc. 2025, pp.34</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opérationnaliser le mix-marketing Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Opérationnaliser le mix-marketing Bourkha, Maroc. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Géostrategie Geostrategy BOURKHA, Oujda, Maroc. 2025, pp.25</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la préparation à la négociation commerciale Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. De la préparation à la négociation commerciale Bourkha, Maroc. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Management stratégique, Maroc. 2025, pp.65</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segmentation et positionnement Marketing BtoB Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Segmentation et positionnement Marketing BtoB Bilal Bourkha, Maroc. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Maroc. 2025, pp.18</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketing industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Le mix-marketing BtoB Bourkha, Maroc. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Responsabilité Sociétale des Entreprises - RSE, Maroc. 2025, pp.45</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 1 : Lobbying et la géostratégie (Bourkha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Lobbying et la géostratégie, Maroc. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Licence. COMMERCE E-COMMERCE BOURKHA, Oujda, Maroc. 2025, pp.36</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planification stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Planification stratégique (Bourkha), Maroc. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Techniques de distribution, Maroc. 2025</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketing BtoB - Chapitre 2 - L’achat B to B (Bourkha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Méthodologie de recherche - METHODOLOGIE DE RECHERCHE, Maroc. 2025</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 3 : La stratégie et la géographie, quelle relation ? (Bourkha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. La stratégie et la géographie, quelle relation ? (Bourkha), Maroc. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. De la préparation à la négociation commerciale Bourkha, Maroc. 2021</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketing opérationnel - Chapitre 1 Evolution et Concepts (Bourkha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Evolution et Concepts en Marketing opérationnel (Bourkha), Maroc. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Segmentation et positionnement Marketing BtoB Bilal Bourkha, Maroc. 2021</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies et tactiques de négociation commerciale Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Stratégies et tactiques de négociation commerciale Bourkha, Maroc. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Licence. Opérationnaliser le mix-marketing Bourkha, Maroc. 2021</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociation commerciale - Chapitre 2 - Découvrir les motivations des autres (Bourkha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Découvrir les motivations des autres (Bourkha), Maroc. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Licence. Evolution et Concepts en Marketing opérationnel (Bourkha), Maroc. 2020</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MARKETING OPERATIONNEL - Chapitre 2 - Diagnostic Marketing (Bourkha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Diagnostic Marketing (Bourkha), Maroc. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Planification stratégique (Bourkha), Maroc. 2020</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 1 - Spécificités du marketing B to B (Bourkha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Spécificités du marketing B to B (Bourkha), France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. France. 2020</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 4 : Géostratégie, une stratégie de croissance à l’international (Bourkha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Géostratégie, une stratégie de croissance à l’international (Bourkha), Maroc. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Lobbying et la géostratégie, Maroc. 2020</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MARKETING OPERATIONNEL - Chapitre 3 - Objectifs et stratégie (Bourkha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Objectifs et stratégies marketing (Bourkha), Maroc. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. La stratégie et la géographie, quelle relation ? (Bourkha), Maroc. 2020</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DE LA NÉGOCATION « CLASSIQUE », À LA NÉGOCIATION « GRANDS COMPTES » BOURKHA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. DE LA NÉGOCATION « CLASSIQUE », À LA NÉGOCIATION « GRANDS COMPTES » BOURKHA, Maroc. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Stratégies et tactiques de négociation commerciale Bourkha, Maroc. 2020</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociation commerciale Chapitre 1 - Communiquer pour de persuader (Bourkha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Communiquer pour de persuader (Bourkha), Maroc. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Découvrir les motivations des autres (Bourkha), Maroc. 2020</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociation commerciale Chapitre 1 - Communiquer pour persuader partie 2 (Bourkha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Chapitre 1 - Communiquer pour persuader partie 2 (Bourkha), Maroc. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Licence. Diagnostic Marketing (Bourkha), Maroc. 2020</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 2 : La nouvelle économie géographique et géostratégie (Bourkha)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. La nouvelle économie géographique et géostratégie (Bourkha), Maroc. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...247 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989142v1</w:t>
-              </w:r>
-[...246 lines deleted...]
-                <w:t xml:space="preserve">hal-03117555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2458,77 +2458,576 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commitment : a contagious feeling between employees and customers in banking sector.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.N. Harkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Belfellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geopolitics under Globalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter-organizational imitation: Definition and typology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belfellah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounting and Financial Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), pp.23 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25161/afc.1(1).2017.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commitment: a 'contagious' feeling between employees and customers in banking sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Nasser Harkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Belfellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geopolitics under Globalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe de la stratégie d'imitation, entre échecs et réussites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kchiri Abdelmajid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahour Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al-Arabiya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La capacité d'absorption, un processus d'imitation de produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Demil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (255), pp.155--168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décision d'imitation, vers une dimension stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Bourkha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2544,73 +3043,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organiser l'imitation d'un business model innovant : Quatre propositions pour les entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tantely Ranjatoelina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVème conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le business model des entreprises sociales inclusives : le cas des SIAE, des EA et des ESAT en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ranjatoelina Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le business model des entreprises sociales inclusives : le cas des SIAE, des EA et des ESAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tantely Ranjatoelina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Bourkha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVème conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The State owned enterprise governance : Literature review and Sate roles propositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Belfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2626,841 +3410,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Internationale du Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533031v1</w:t>
-              </w:r>
-[...782 lines deleted...]
-                <w:t xml:space="preserve">hal-01562994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3615,51 +3615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bourkha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253432v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117585v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989276v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989142v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117591v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Malainine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arnaudfranel.com/produit/guide-du-management-tome-1/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02470955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Belfellah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Nasser Harkat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755347v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Dewitte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tantely Ranjatoelina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202635v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02533031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ranjatoelina Tantely" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tantely Ranjatoelina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755479v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kchiri Abdelmajid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahour Abdelaziz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02479815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Harkat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belfellah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25161/afc.1(1).2017.03" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Demil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Bourkha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022204v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932788v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136937v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253432v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117550v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989254v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989266v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989194v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989162v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989142v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934011v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Malainine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arnaudfranel.com/produit/guide-du-management-tome-1/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02470955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Belfellah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Nasser Harkat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755347v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202625v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Dewitte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tantely Ranjatoelina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202635v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02479815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Harkat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belfellah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755470v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25161/afc.1(1).2017.03" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kchiri Abdelmajid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahour Abdelaziz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Demil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tantely Ranjatoelina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ranjatoelina Tantely" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02533031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>