--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -1,4753 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4702 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Brachi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CRCN dans l'UMR INRAE BIOGECOco-responsable du collectif E4E</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bbrachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5988-7150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">146238834</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=V1S4r2gAAAAJ&hl=en&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced within-population quantitative genetic variation is associated with climate harshness in maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-023-00622-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression and genetic divergence in oak species highlight adaptive genes to soil water constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 190 (4), pp.2466-2483. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiac420/6692722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant genetic effects on microbial hubs impact host fitness in repeated field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Filiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Whitehurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Darme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Gars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119 (30), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2201285119/-/DCSupplemental⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential to harness the microbiome through plant genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Bergelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Vailleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.167-173. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2021.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genotype and phenolic compounds differently affect the performance of two insect herbivores with contrasting diet breadth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Damestoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xoaquín Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (4), pp.615-627. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpy149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association studies on the phyllosphere microbiome: Embracing complexity in host-microbe interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Beilsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manus P.M. Thoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Gloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad H. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (1), pp.164-181. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.14170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetics of exapted resistance to two exotic pathogens in pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Mougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, online first, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of Cushion willow provides insights into alpine plant divergence in a biodiversity hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan-Zheng Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-13128-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of a widely distributed species reveals a cryptic assemblage of distinct genetic lineages needing separate conservation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne van Rossum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Le Cadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten J.M. Christenhusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.44-51. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2018.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rate and potential relevance of new mutations in a colonizing plant lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moises Exposito-Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verena J. Schuenemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ella Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Setzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1007155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coselected genes determine adaptive variation in herbivore resistance throughout the native range of Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher G Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Villoutreix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy C Morton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (13), pp.4032-4037. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1421416112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association mapping of flowering time in Arabidopsis thaliana in nature: genetics for underlying components and reaction norms across two successive years.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bergelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (3-4), pp.205-219. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12538078.2013.807302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the geographical scale of adaptive phenological variation and its underlying genetics in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Villoutreix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hautekèete N.-C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Piquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (16), pp.4222-4240. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive value of phenological traits in stressful environments: predictions based on seed production and laboratory natural selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.e32069. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0032069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Value of Phenological Traits in Stressful Environments: Predictions Based on Seed Production and Laboratory Natural Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cuguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.e32069. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0032069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate across the Arabidopsis thaliana genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hancock A.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horton M.W.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarymowycz L.B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334, pp.83-86. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1209244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic determination of male sterility in gynodioecious Silene nutans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dufaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Touzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Shykoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (5), pp.757-764. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2010.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association studies in plants: the missing heritability is in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey P. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin O. Borevitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (10), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2011-12-10-232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study of 107 phenotypes in a common set of Arabidopsis thaliana inbred lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Y.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilhjalmsson B.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Horton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 465, pp.627-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study of 107 phenotypes in Arabidopsis thaliana inbred lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Atwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu S. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarni J. Vilhjálmsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenda Willems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Horton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 465 (7298), pp.627-631. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage and association mapping of Arabidopsis thaliana flowering time in nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Horton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Flahauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (5), pp.e1000940. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender variation and inbreeding depression in gynodioecious‐gynomonoecious silene nutans (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dufaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 171 (1), pp.53-62. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/647916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender variation and inbreeding depression in gynodioecious-gynomonoeicous Silene nutans (Caryophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dufaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lahiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 171, pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-history trade-offs explain local adaptation in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle L Filiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Pisupati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tal Dahan-Meir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Igolkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific epigenetic responses to drought stress of two sympatric oak species reflect their ecological preferences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive variation of leaf specialized metabolite production in sessile oak ( Quercus petraea ) populations is to a large extent genetically determined but not locally adaptive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Coq--Etchegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le-Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme climatic events but not environmental heterogeneity shape within-population genetic variation in maritime pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Benito-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Miguel Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water stress-associated isolation barriers between two sympatric oak species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variants affecting plant size and chemical defenses jointly shape herbivory in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D Gloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitchell J Feldmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Groen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of leaf specialized metabolites natural variation within sessile oak populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Coq--Etchegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. EvolTree Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandru Lucian Curtu, UNITBV ; Elena Ciocirlan, UNITBV ; Nicolae Sofletea, UNITBV, Sep 2023, Brasov, Romania. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.04.07.536008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between and within species diversity of water use efficiency for Q. petraea and Q. robur : At the crossroad of ecology, ecophysiology and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Buré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INUPRAG Symposium on Integrative Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umea Plant Science Centre Suede, Feb 2023, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of leaf specialized metabolites in sessile oak (Quercus petraea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Coq--Etchegaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lukáš Kratochvíl, Aug 2019, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of water use efficiency across two oak species and their hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Brendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes-Brezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Fagaceae and Nothofagaceae genetics and genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of oak leaf metabolome for genetic and ecological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Leprovost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P11, 2018, 11. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4808,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAF465FC"/>
+    <w:nsid w:val="9B448359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5039,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bbrachi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5988-7150" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146238834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101611v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garz&#243;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00622-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771214v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac420/6692722" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778825v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Filiault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitehurst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Darme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2201285119/-/DCSupplemental" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282418v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Bergelson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2021.05.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Beilsmith" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manus P.M. Thoen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Gloss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad H. Khan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14170" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619694v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mougou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16319" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hui Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Huang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan-Zheng Yun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13128-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne van Rossum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Cadre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J.M. Christenhusz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2018.10.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625418v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Exposito-Alonso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena J. Schuenemann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Reiter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Setzer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007155" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134027v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G Meyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Platt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy C Morton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1421416112" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110775v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergelson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.807302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villoutreix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hautek&#232;ete N.-C." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Piquot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12396" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9MCK0NJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glorieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032069" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hancock A.M." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horton M.W." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarymowycz L.B." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1209244" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P. Morris" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin O. Borevitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-10-232" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563571v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufa&#255;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Shykoff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.116" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668838v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Atwell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu S. Huang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J. Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Willems" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Horton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08800" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atwell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Y.S." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilhjalmsson B.J." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Willems" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418794v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahiani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahiani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/647916" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468455v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flahauw" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vazquez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000940" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le L Filiault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Pisupati" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Dahan-Meir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Igolkina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Le Provost" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144753v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Coq--Etchegaray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le-Provost" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372229v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351973v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947607v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Gloss" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J Feldmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Groen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207231v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.07.536008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248503v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144342v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786594v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125656v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leprovost" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bbrachi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5988-7150" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146238834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=V1S4r2gAAAAJ&amp;hl=en&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101611v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garz&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00622-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac420/6692722" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778825v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Filiault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Whitehurst" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Darme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2201285119/-/DCSupplemental" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Bergelson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2021.05.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Damestoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626936v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Beilsmith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manus P.M. Thoen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Gloss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad H. Khan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14170" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mougou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16319" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hui Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Huang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan-Zheng Yun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13128-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621000v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne van Rossum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Cadre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J.M. Christenhusz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2018.10.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625418v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Exposito-Alonso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena J. Schuenemann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Reiter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Setzer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007155" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G Meyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Villoutreix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Platt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy C Morton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1421416112" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110775v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bergelson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuguen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.807302" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860399v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villoutreix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hautek&#232;ete N.-C." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Piquot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12396" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9MCK0NJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glorieux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03114034v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Aim&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Glorieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hancock A.M." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horton M.W." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarymowycz L.B." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1209244" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dufa&#255;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Shykoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2010.116" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey P. Morris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin O. Borevitz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-10-232" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atwell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Y.S." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilhjalmsson B.J." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Willems" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Atwell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu S. Huang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J. Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Willems" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Horton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08800" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468455v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Flahauw" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vazquez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000940" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Lahiani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/647916" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahiani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le L Filiault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Pisupati" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Dahan-Meir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Igolkina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222909v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Le Provost" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Coq--Etchegaray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le-Provost" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372229v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947607v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Gloss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J Feldmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Groen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207231v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.07.536008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248503v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bur&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144342v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786594v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125656v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leprovost" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>