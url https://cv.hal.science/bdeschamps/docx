--- v0 (2026-03-14)
+++ v1 (2026-05-21)
@@ -792,186 +792,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La stampa etnica negli Stati Uniti, tra nostalgia nazionale ricostruzione dell’identità e alternativa culturale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Pompeo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La società di tutti. Multiculturalismo e politiche dell’identità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Meltemi, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une Petite Italie radiophonique au cœur du bassin minier de Pennsylvanie ? L’expérience des Fiorani Radio Productions de Scranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Bechelloni; Marie-Claude Blanc- Chaléard; Bénédicte Deschamps; Michel Dreyfus; Eric Vial. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Petites Italies dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02910271v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02915693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre échec diplomatique et timide action clandestine : L'intervention du War Refugee Board en République Sociale Italienne (1944-1945)</w:t>
               </w:r>
@@ -2229,183 +2229,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“The cornerstone is laid”: Italian American Memorial Building in New York City and Immigrants’ Right to the City at the Turn of the Twentieth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European journal of American studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejas.11299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Whom We Shall Welcome : L'évolution des politiques migratoires américaines depuis le Hart-Celler Act de 1965</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ideas.1290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910245v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02910184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dove ieri fu serva, sia oggi consocia': la condizione della donna secondo Arturo Giovannitti</w:t>
               </w:r>
@@ -3241,51 +3241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Deschamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619020v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-88964-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88964-7_12" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915825v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/6598" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/HeidekingCelebrating" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pellegrinieditore.it/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66604&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasalle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Germain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Binard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00669814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Blanc-Chal&#233;ard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bechelloni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dreyfus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vial" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6543" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00669809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215330v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910245v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1290" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.11299" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910189v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Luconi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfea.1998.1718" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prevost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Deschamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619020v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-88964-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88964-7_12" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045378v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915825v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915693v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/6598" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/HeidekingCelebrating" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pellegrinieditore.it/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66604&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasalle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Germain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Binard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00669814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Barbier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Blanc-Chal&#233;ard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bechelloni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dreyfus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vial" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6543" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00669809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215330v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.11299" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1290" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910189v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Luconi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfea.1998.1718" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prevost" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>