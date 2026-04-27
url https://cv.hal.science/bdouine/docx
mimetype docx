--- v1 (2026-04-07)
+++ v2 (2026-04-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Douine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Field Mapping of Large Size Bulk Superconductors at Variable Temperatures and Magnetic Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Guijosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (5), 6800405, 5 p. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2026.3663128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast modeling approach of large-scale non-inductive HTS coils under different current supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (4), pp.045503. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/acbbae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a new axial-field superconducting inductor for a synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Douar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Hadjout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailam El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-210173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of X-ray Micro-CT in the Study of HTS Tape Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Minasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Malykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Zanegin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.60. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions7030060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of HTS Coils Inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3167566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of HTSP Tape Coils by Computed Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Minasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Malyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Zanegin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elektrichestvo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.52-60. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24160/0013-5380-2022-7-52-60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Electromagnetic Characterization of High Temperature Superconductors Coils Located in Proximity to Electromagnetically Active Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (5), pp.1529-1537. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/fdmp.2022.021827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-Field Synchronous Machine With HTS Armature Windings: Realization and Preliminary Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3145321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux pinning docking interfaces in satellites using superconducting foams as trapped field magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ru. Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gokhfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavan Kumar Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), 4900105, 5 p. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3147734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural Parameters for Modelling of Superconducting Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Superconducting Materials for Applications, 15 (6), 2303, 15 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15062303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Modeling of AC Losses in HTS Tapes with Magnetic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2021.3139383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Superconducting Power Filter for Embedded Electrical Grid Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3152678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic phases in superconducting, polycrystalline bulk FeSe samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavan Kumar Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, 015230, 5 p. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/9.0000167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for Aircraft Electric DC Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (5), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2021.3060682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling and characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (12), pp.124001. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/ac336c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of High Temperature Superconductor Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Kovalev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elektrichestvo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp. 25-33. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24160/0013-5380-2021-4-25-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semianalytical Modeling of AC Losses in HTS Stacks Near Ferromagnetic Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2020.3033697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of High-Temperature Superconductor Bulks for Electrical Machine Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickolay Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), 1636, 12 p. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14071636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the Use of Superconducting Bulks for Magnetic Screening in Electrical Machines for Aircraft Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimiaki Sudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue "Superconducting Materials for Applications", 14 (11), 2847, 18 p. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14112847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical feasibility assessment of a PEM fuel cell refrigerator system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Abderezzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Rekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Binns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Busawon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (19), pp.11211-11219. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.04.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Semi-Analytical Modeling and Optimization of Fully HTS Ironless Axial Flux Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 574, pp.1353660. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2020.1353660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Time-Domain Scheme for Electromagnetic Field Modeling in HTS Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2953688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of the sharp, low-field pinning force peaks in MgB2 superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, 015035, 6 p. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5133765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRIBUTION TO THE EXPERIMENTAL CHARACTERIZATION OF THE ELECTROMAGNETIC PROPERTIES OF HTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM20050705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Realization of a Stacked Interleaved DC–DC Step‐Down Converter for PEM Water Electrolysis with Improved Current Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.307-315. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201900153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current flow and flux pinning properties of YBCO foam struts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), 8001405, 5 p. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2894712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volume integral approach for the modelling and design of HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (4), pp.1133-1140. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2018-0392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the temperature and field dependencies of the critical current densities of bulk YBCO, MgB2 and iron-based superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), 6801805, 5 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2900932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988008v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature Survey of Interleaved DC-DC Step-Down Converters for Proton Exchange Membrane Electrolyzer Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22149/teee.v3i1.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of an Inductor in a Magnetic Circuit for Pulsed Field Magnetization of HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Halit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), 8201306, 6 p. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2018.2809438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592255v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of current density, temperature and mechanical deformation in YBCO bulks under Field-Cooling magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), 6800805, 5 p. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2018.2801328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Complete Penetration Magnetic Field of a HTS Pellet from the Measurements of the Magnetic Field at its Top-Center Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), 8800104, 4 p. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2018.2796380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598658v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in linear and nonlinear multifilamentary composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp. 183-187. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/phys-2018-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteurs et générateurs supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94, pp. 34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short notes on electromagnetic acoustic transducers (EMATs) design and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Electric Motor on Superconducting Bearings: Design and Tests in Liquid Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), 5200505, 5 p. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2642140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization and Demagnetization Studies of a HTS Bulk in an Iron Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), 4700207, 7 p. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2517628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of an Original superconducting synchronous machine based on magnetic shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Alhasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheksenbek Makeyevich Adilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2536785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Magnetic Field Generated by Bulk MgB2 Prepared by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), 6801005, 5 p. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2537143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Method for Determining the n-Value of HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), 6800704, 4 p. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2533603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Modelling and Experimental Results of Magnetic Flux trapped in YBCO Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), 6800305, 5 p. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2518580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Vector Magnet Generating up to 3 T with 3 Axis Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4901305, 5 p. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2539545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation and pinning in spark-plasma sintered MgB2 superconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Jirsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Rameš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (2), 025006, 8 p. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-2048/29/2/025006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of Stability Margin in Embedded DC Electric Grid with Superconducting Stabilizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Bin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), 5000304, 4 p. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2543963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Jc and n-value of HTS Pellets by Measurement and Simulation of Magnetic Field Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), 8001008, 8 p. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2015.2409201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiteur de courant de court-circuit supraconducteur résistif : prémices d’un modèle circuit multi-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Experimental Method for Investigating AC Losses in Concentric HTS Power Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Elschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Demencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Kudymow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.5900105. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2014.2366373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic characterization and modeling of superconducting material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Magnetization of a Superconducting Bulk using an Iron Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), 8801005, 4 p. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2014.2373494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un aimant vectoriel supraconducteur produisant 3 T dans une sphère de diamètre 100 mm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp. 10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of YBCO Superconductor Magnetic Shielding by Using Multiple Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Malé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (4), pp. 903-907. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-013-2460-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-Layer Insulation of HTS: Analytical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.8800505. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2014.2311404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of MgB2-based, bulk supermagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (11), 9000504, 4 p. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2323995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the inductor shape, and the magnetization processes on a trapped magnetic flux in a superconducting bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qunxu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 503, pp. 1-6. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2014.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field mapping measurements to determine spatial and field dependence of critical current density in YBCO tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 492, pp. 158-164. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2013.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Direct Magnetic Method for Determining Jc in Bulk Superconductors from Magnetic Field Diffusion Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), 9001604, 4 p. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2011.2179409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627073v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the E(J, B) power law characterization for superconducting wires from electrical measurements on a coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), 6400504, 4 p. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2011.2179840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606265v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of speed variation of a transverse magnetic field on magnetization of an HTS cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.3434-3441. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2011.2116785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling solution and n dependance of the eddy current distribution in a flat superconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp. 2248 - 2254. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2010.2047643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Multi-Stacks Inductor for Synchronous Motors Using the Diamagnetism Property of Bulk Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (1), pp.146-153. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2034284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-D Robust FE-FV Mixed Method to Handle Strong Nonlinearities in Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (8), pp. 3445 - 3448. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2044025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature on stability of trapped flux magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Pienkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Luongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryogenics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.215-221. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryogenics.2009.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JC(B) determination method with the help of the virgin magnetization curve of a superconducting cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.82-86. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2010.2042168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element AC-Losses Computation in Multi-Layer HTS Cable Using Complex Representation of the Electromagnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Hybrid FE-FV Method for Computing Current Distribution in 2-D Superconductors: Application to an HTS Cylinder in Transverse Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (3), pp. 2423 - 2427. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2009.2018047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of an original structure of current limiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.125021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pertes en champ propre dans les câbles supraconducteurs cylindriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (3), pp.311-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full penetration current variation of superconducting tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.12029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self Field Effect Compensation in an HTS Tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Arbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp. 1698-1703. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2008.2000903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Calculation of the Instantaneous Power in a Current Carrying Superconducting Tube with Jc(B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules E. Pienkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp. 1717-1723. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2008.2000906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of trapped flux stability in bulk YBCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Pienkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Luongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryogenic Engineering,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.535-543. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2900394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Temperature and/or Field Dependences of the E−J Power Law on Trapped Magnetic Field in Bulk YBaCuO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp. 3028-3031. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2007.902095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Testing of a Superconducting Rotating Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.27-33. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2006.887544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Considerations About the Cooling of the Rotor of a Superconducting Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdererezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Jc(B) on the full penetration current of superconducting tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 443 (1-2), pp. 23-28. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2006.04.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Transport Losses Calculation in a Bi-2223 Current Lead Using Thermal Coupling With an Analytical Formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (2), pp. 1508-1511. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2005.849149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a new kind of HTS motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (2), pp.2186-2189. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2005.849608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of losses in a HTS current lead with the help of the dimensional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.138-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses in a BSCCO current lead : comparison between calculation and measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1603-1606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses measurements of a high critical superconductor transporting sinusoidal or non sinusoidal current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (1), pp.1489-1492. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/77.828523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (165)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D frequency-domain model for the homogeneous J-A formulation of the Maxwell equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hongye Zhang and Markus Mueller, The University of Edinburgh, Jun 2026, Edinburgh, Scotland, United Kingdom. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Magnetic Field Mapping Characterisation Setup for Large Size Bulk Superconductors at Low Temperatures and Fields up to 9 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Guijosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2025 - 17th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto, Portugal. p. 14, id. 1-MP-CT.163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation de l'impact du bobinage sur la modélisation d'une machine électrique à induit supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Jamois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of superconductors for electrical engineering in GREEN lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied superconductivity for the electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Laïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losses in Large Scale Non-Inductive High Temperature Superconducting Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Superconductivity and Magnetism (ICSM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and preliminary tests of an axial-flux synchronous machine with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations expérimentale et numérique des supraconducteurs HTC pour des applications en énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille (L2EP), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and tests of a synchronous generator with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Superconductivity and Magnetism (ICSM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast integral modeling approach for the characterization of a superconductor stabilizer in DC electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses in non-inductive high temperature superconducting coils: modeling and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast integral modeling approach of large-scale non-inductive HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and experimental study of HTS coils inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical current density function of the position in a commercial REBaCuO bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiteng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Antončík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2022 - 35th International Symposium on Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nagoya, Japan. id. WB8-8, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of AC losses in HTS tapes coupling FEM and electrical circuits with harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of the Electromagnetic Parameters of Superconducting Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Materials and Technology (ICQMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Modelling Approach for Computing AC Losses in HTS Stacks and Coils Near Ferromagnetic Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-field synchronous machine with HTS armature windings: Realization and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de Préparation et de Caractérisation de Matériaux Supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux Pinning Docking Interfaces in satellites using superconducting foams as trapped field magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis M. Gokhfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavan Kumar Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2021 - 15th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow (Virtual), Russia. p. 16, id. 285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling & characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la faisabilité d'un filtre de puissance supraconducteur pour les réseaux à courant continu haute tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling and Analysis of Flux Jumps in MgB2 Bulks: How to Improve the Performance of MgB2 Bulk Magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kapek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism - ICSM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey. p. 149, id. 498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC characterization of HTS coils with non-uniform current density distribution using E(J) and Jc(B) dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of superconducting Iron-selenide using Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiteng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GFDM-FACE-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Francophone de Densification des Matériaux par Frittage Assisté sous Champ Electromagnétique (GFDM-FACE), Oct 2021, Caen, France. id. O24, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for HVDC and Onboard DC Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST ACTION 19108 Hi-Scale first joint WG3/4 industry-academia workshop on applications for HTS technologies in the electrical energy chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Superconducting Power Filter for embedded electrical grid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de rubans supraconducteurs pour des applications en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the realization and preliminary tests of an axial-flux synchronous machine with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural parameters for modelling of superconducting foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et caractérisation en courant continu des bobines SHTC avec une distribution non uniforme de la densité de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the electromagnetic properties of HTS coils in self field and with the proximity of electromagnetically active materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on MATERIALS &amp; ENERGY, ICOME2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of eddy current losses in HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism - ICSM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey. p. 412, id. 528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic phases in superconducting, polycrystalline bulk FeSe samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual Conference on Magnetism and Magnetic Materials (MMM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Palm Beach, FL (Virtual Conference), United States. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Effect of Magnetic Flux Sweep Rate on Bulk YBa2Cu3Oy Single Grains Prepared by the Infiltration-Growth (IG) Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2020 - 33th International Symposium on Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Tsukuba, Japan. id. WB5-8, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for DC Electrical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4a Escuela de superconductividad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of superconducting phase in FeSe by Spark Plasma Sintering for trapped field applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavan Kumar Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiraku Ogino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2020 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tampa, FL (Virtual Conference), United States. id. Wk1MPo3D-05, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of a Superconducting Power Filter for HVDC grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Despouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux Pinning Docking Interfaces in satellites using trapped field magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavan Kumar Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 162, id. 3-LP-HC-S17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of FeSe bulk superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolph Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMIR Users’ Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMAP; GANIL, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supraconductivité dans l'aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SEEDS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses computation in HTS coils in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 -14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Irradiation of Polycrystalline Bulk FeSe Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 131, id. 2-MP-FP3-S13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-field measurements on bulk YBa2Cu3Oy samples prepared by the Infiltration-Growth (IG) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2019 - 32th International Symposium on Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kyoto, Japan. id. PCP7-4, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a synchronous stack interleaved DC-DC buck converter for proton exchange membrane electrolyzer applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Fundamentals and Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Time Domain Scheme for Electromagnetic Field Modeling in HTS Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the flux pinning performance of bulk FeSe by electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASREG 2019 - 11th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Prague, Czech Republic. p. 4, id. F-V-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Jc inhomogeneity in HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 177, id. 3-MP-FP5-S16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of a coil in a ferromagnetic circuit including a superconductor pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Halit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France. p. 57, id. P4-C-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D semi-analytical modelling of magnetic forces between HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale des propriétés électromagnétiques de bobines supraconductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique, JCGE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseurs DC-DC buck entrelacés candidats pour électrolyseurs: état de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Scipioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale d'une machine supraconductrice à structure axiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Keddari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIER 2017 - 5ème Conférence Internationale des Energies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Sousse, Tunisie. pp. 17-18, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation expérimentale des supraconducteurs HTC : de l'élément au système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental test rig for pulsed field magnetization of bulk HTS with small coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Marande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Superconductivity and Magnetism - ICSM2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Antalya, Turkey. p. 71, id. 2950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTS Coils Characterization for DC applications - Modelling and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNC 2018 - Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul analytique de l’inductance d’une bobine dans un circuit ferromagnétique en présence d’une pastille supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Halit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Bentridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2018 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Alger, Algérie. pp. 1-5, id. SS23, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale des supraconducteurs HTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un dispositif de chauffage par induction avec et sans prise en compte du couplage magnétothermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et enjeux de la Normalisation de la supraconductivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Eric Bruzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France. CD-ROM, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation analytique de l'inductance d'une bobine dans un circuit ferromagnétique en présence d'une pastille supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France. CD-ROM, id. P03, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation analytique d'une inductance dans un circuit ferromagnétique en présence d'une pastille supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Bentridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Halit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREEN - Université de Lorraine, Jul 2018, Nancy, France. pp. 1-2, id. 188115, SP-J2-J : 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de rubans supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale en Sciences et Technologies Electriques au Maghreb - CISTEM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTHB, Oct 2018, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the temperature and field dependencies of the critical current densities and pinning forces of bulk YBCO, MgB2 and FeSe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 43, id. 1MPo2D-03 [M36]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du champ électromagnétique dans les rubans supraconducteurs HTC dans le domaine fréquentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate Interleaved DC-DC Buck Converters for Electrolyzers: State-of-the-Art and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Environment and Electrical Engineering (EEEIC) / IEEE Industrial and Commercial Power Systems Europe (ICPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current flow and flux pinning properties of YBCO foam struts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 70, id. 2MPo1B-01 [M11]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Modelling of HTS bulk submitted to an external magnetic field by means of stochastic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 34, id. 1LPo2E-08 [L47]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed field magnetization of a bulk HTS with a coil sharing the same cryocooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kapek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 37, id. 1LPo2H-08 [L75]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrans et aimants supraconducteurs : performances et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREEN - Université de Lorraine, Jul 2018, Nancy, France. pp. 1-2, id. 184975, SO-24-PM : 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of the trapped magnetic flux density of YBCO pellets on mechanical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. id. 3MP5-11, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for DC Electrical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Perez Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Applied Superconductivity (EUCAS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. pp.1LP6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC grid stabilization using a resistive superconducting fault current limiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Components and Systems for DC grids (COSYS-DC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of an Inductor in a Magnetic Circuit for Pulsed Field Magnetization of HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Bentridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. id. 3LP4-04, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in composite materials: CFRPs and multifilamentary HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lodz, Poland. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux supraconducteurs et leurs applications en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence sur le Génie Electrique (CGE'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Militaire Polytechnique, Apr 2017, Bordj El Bahri, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic field modeling in HTS composite tapes in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp. 1-2, id. 146569 - O2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the complete penetration magnetic field of a HTS pellet from the measurements of the magnetic field at its top-center surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. 1MP3-07, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes AC dans les supraconducteurs de dernière génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2017) - SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Arras, France. p. 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de l’équation de Laplace par la méthode de Monte Carlo : application à une bobine supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Bentridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2016 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc. pp. 1-4, id. 228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapped Magnetic Field Experiments and Characterization of Large-Sized Bulk MgB2 Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Superconductivity and Magnetism - ICSM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Fethiye-Oludeniz, Turkey. p. 182, id. 539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on different drive topologies and strategies for power ultrasonic piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Zandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Sharif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Sciences and Tecnologies in Magreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar electric motor on superconducting bearings: design, producing and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 201, id. 4LPo2D-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement cryogénique des systèmes supraconducteurs en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanbin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2016 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc. pp. 1-5, id. 198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, mechanical stress and current density distributions in YBCO bulks during magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 192, id. 4MPo1D-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimantation de pastilles supraconductrices en présence de matériaux ferromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. id. 85221 - SP-2 : 21, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in multifilamentary superconductive tapes submitted to external time varying magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to increase trapped magnetic field in bulk MgB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Badica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 125, id. 2MPo2D-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trapped Magnetic Field Over 5 T in Doped Bulk MgB2 Obtained by ex-situ Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Batalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Aldica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Badica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Superconductivity and Magnetism - ICSM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Fethiye-Oludeniz, Turkey. p. 602, id. 556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of HTS bulk during Pulsed Field Magnetization within an iron core using analytical and integral methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur à énergie solaire sur paliers supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-2, id. 86869 - S0-2C : 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique de matériaux conducteurs non conventionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-4, id. 87106 - SP-2 : 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286551v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un aimant vectoriel supraconducteur produisant 3 T dans une sphère de diamètre 100 mm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cherbourg, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la vitesse de la montée du champ magnétique sur la pénétration du champ magnétique dans une pastille supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aussois, France. page 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization and demagnetization studies of a HTS bulk in a symmetrical iron core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. p. 53, id. 1PoBE_12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et conception d’un aimant vectoriel supraconducteur pour la caractérisation des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aussois, France. p. 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting stabilizer for embedded DC electrical grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Bin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 94, id. 1A-LS-P-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-field HTS machine with integrated magnetic coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dolisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 139, id. 2A-LS-P-08.06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New setup to characterize superconducting wires of 0.5 m length between 20 K and 60 K under magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Bin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. p. 124, id. 3PoBD_17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul analytique de l’inductance mutuelle entre deux bobines circulaires à noyau supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aussois, France. p. 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and magnetic properties of bulk MgB2 samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 112, id. 1A-M-P-05.07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale model of a resistive-type superconducting fault current limiters based on 2G HTS coated conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 79, id. 3M-LS-O2.x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of n-value and rise rate on the Magnetic Field Penetration in HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 104, id. 1A-M-P-01.05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimantation de pastilles supraconductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aussois, France. p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a vector magnet generating up to 3 T with 3 axis orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 168, id. 3A-LS-P-06.02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an AC magnetic field on a superconducting bulk magnetized in an iron core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 131, id. 2A-LS-P-03.05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of HTS bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASREG 2015 - 9th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Liège, Belgium. p. 48, id. D06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High magnetic field generated by MgB2 bulk prepared by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 57, id. 1A-M-O2.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of stability margin in embedded DC electrical grid with superconducting stabilizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Bin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. page 93/2PoBL_12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of magnetic flux concentration superconducting machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadjiib Benallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2014, International Conference on Electrical Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.346-349, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power System stability improvement with superconducting fault current limiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2014, International Conference on Electrical Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.365-370, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la désaimantation d’une pastille supraconductrice YBCO dans un circuit magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aussois, France. p. 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new kind of superconducting motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Alhasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 62, id. 2M-LS-O1.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of an original superconducting synchronous machine based on magnetic shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Alhasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. page 141/3OrCA_01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low-Temperature Superconducting coils system generating up to 3 T in a 10 cm bore diameter with 3 axis orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. p. 74, id. 2PoBB_05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a superconducting motor with high specific torque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Alhasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2015 More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, SEE, Feb 2015, Toulouse, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113838v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, mechanical stress and induced current distribution in YBCO bulk during pulsed field magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 130, id. 2A-LS-P-03.04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural characterization of Bulk MgB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th Annual Meeting of the DPG and DPG Spring Meeting, TT 17: Superconductivity: Properties and Electronic Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany. p. 35, id. TT 17.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the magnetization of MgB2 and YBCO bulks at different temperatures for electrical engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. p. 210, id. 4MPo1B-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des défauts de type court-circuit sur l'emplacement optimal d'un limiteur de courant supraconducteur dans un réseau d'énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an alternative/pulsed magnetic field on a YBCO bulk in an iron core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. p. 180, id. 3LPo2H-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-less characterization of superconducting tapes or wires from electrical measurements on a coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. p. 81, id. 1LOr3D-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la vitesse de la montée du champ magnétique sur la pénétration du champ magnétique dans une pastille supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2014) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk superconducting MgB2: pinning by grain boundaries or point defects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoMaterials 2014 (MSnows 2014 and TransNano Forum)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp. 1-2, id. P24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC transport loss: Evaluation of experimental technique on a single phase out of a 3-phase model cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Demencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Elschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Goldacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2013, European Conference on Applied Superconductivity, Genova, Italy, 15-19 September 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of MgB2-based, bulk supermagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany. pp. 1-2, id. HE-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical current density determination of superconducting material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2014 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisie. pp. 1-5, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of a 3-phase coaxial HTS cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Elschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kudymow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Demencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Applied Superconductivity (EUCAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental setup of a superconducting power transmission cable for AC-loss investigations under controlled current distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Elschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Demencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Goldacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Applied Superconductivity (EUCAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of YBCO superconductor magnetic shielding by using multiple bulks or thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Malé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Conference on Magnet Technology - MT23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'aimantation d'une pastille supraconductrice par un champ magnétique pulsé : influence de la forme de l'inducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qunxu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Nazaire, France. pp. 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Jc(b) determination method using the virgin magnetization curve for HTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Conference on Magnet Technology - MT23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Domain Computation of Eddy Currents in Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Numerical Modelling of High Temperature Superconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Barcelone, Spain. p. 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field mapping for characterization of superconducting tapes, as a function of the position and magnetic flux density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2012 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Portland, United States. p. 801, id. 3MPQ-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de quench dans une bobine supraconductrice HTC à noyau de fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aussois, France. CD-ROM, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a 3D superconducting inductor structure using analytical formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2012 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Portland, United States. p. 745, id. 3LPV-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul analytique de la force exercée par un inducteur solénoïdal sur un supraconducteur massif refroidi hors champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Adrien Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aussois, France. p. 67 et CD-ROM, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition du courant dans un ruban supraconducteur à partir d'une mesure de carte d'induction magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aussois, France. p. 69 et CD-ROM, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la densité de courant critique d'un matériau supraconducteur à l'aide de la mesure de la diffusion du champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aussois, France. p. 63 et CD-ROM, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du courant critique d'une bobine BSCCO avec un modèle homogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aussois, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element computation of self field ac losses in a HTS coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. page 196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of superconducting material critical current density from magnetic field diffusion measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on Magnet Technology - MT22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France. p. 78, id. 4KP1-3 - PBN: 167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the E(J, B) power law characterization for superconducting wires from electrical measurements on a coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on Magnet Technology - MT22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France. p. 66, id. 3GP3-7 - PBN: 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical calculation for determining the E(J, B) characteristic of a superconducting wire from electrical measurements on a coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la caractéristique E(J, B) d'un ruban supraconducteur, à partir de mesures sur une bobine, et d'un champ magnétique appliqué par des aimants permanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Électrotechnique du Futur, 7ème édition - EF'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Belfort, France. pp. 1-9, id. 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627133v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical magnetization of a finite-thickness superconducting screen with a power-law E-J characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Applied Superconductivity (EUCAS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Brussels, Belgium. pp.522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of demagnetizing effects in superconducting cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bellouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Applied Superconductivity (EUCAS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Brussels, Belgium. pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de supraconducteurs à haute température critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Aussois, France. p. 30, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Temperature and/or Field Dependences of the E−J Power Law on Trapped Magnetic Field in Bulk YBaCuO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2006 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Seattle, WA, United States. id. 1ML08, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densité de courant dans un supraconducteur: solution analytique 1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Aussois, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure characterization of YBCO and NBCO bulk superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Maloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth European Conference on Applications of Polar Dielectrics, Metz 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des phénomènes couplés magnétothermiques dans les Supraconducteurs à Haute Température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Aussois, France. p. 29, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'une machine avec un inducteur supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abederezzak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Aussois, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse field magnetization of high-temperature superconductor bulk parts considering thermal effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS'05 - 7th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienne, Austria. p. 286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Losses in a HTC Superconducting Tube: Comparison of Methods of Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thitipong Satiramatekul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAPMED'4 - 4th Japanese-Mediterranean Workshop on Applied Electromagnetic Engineering for Magnetic, Superconducting and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Caire, Egypt. p. 2, id. 156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and test of a DC-DC power supply with superconductor transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Francoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Weinachter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference (ASC 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jacksonville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Transport Losses Calculation in a Bi-2223 Current Lead Using Thermal Coupling With an Analytical Formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2004 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Jacksonville, FL, United States. id. 4LL10 (1 page)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supraconducteurs : des propriétés aux applications électrotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'2003 - Électrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Gif-sur-Yvette, France. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pertes dans un tube supraconducteur HTc : comparaison des résultats théoriques et expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Aussois, France. pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des pertes dans un tube supraconducteur HTC : comparaison de méthodes de calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'2003 - Électrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Gif-sur-Yvette, France. p. 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un tube HTC et pertes AC en champ propre : Influence de la température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Aussois, France. p. 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de pertes dans les supraconducteurs à haute température critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Aussois, France. pp.807-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a superconducting magnet energy storage for a pulsed power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnet Technology 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Tallahassee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre de puissance supraconducteur pour les réseaux à courant continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Pérez-Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Motors and Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muralidhar Miryala and M. R. Koblischka (Superconducting Materials Laboratory, Graduate School of Science and Engineering, Shibaura Institute of Technology (SIT), Toyosu, Koto-ku, Tokyo, Japan). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Superconductors: Occurrence, Synthesis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, pp. 263-290, 2018, Materials Science and Technologies, 978-1-53613-342-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapped Field in MgB2 Samples and Their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muralidhar Miryala (Shibaura Institute of Technology, Toyosu, Koto-ku, Tokyo, Japan). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductivity: Applications Today and Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 13, pp. 279-292, 2015, Chemistry Research and Applications, 978-1-63483-816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Magnetic Characterization of Bulk Ag-added MgB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muralidhar Miryala (Shibaura Institute of Technology, Toyosu, Koto-ku, Tokyo, Japan). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductivity: Applications Today and Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, pp. 269-277, 2015, Chemistry Research and Applications, 978-1-63483-816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abederezzak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-conventional machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.191-255, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines à supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines électriques non conventionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.196-258, 2011, Traité EGEM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses under self-field in a superconducting tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. V. Narlikar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Superconductivity 1 Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.431, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of AC Loss in an impregnated 3-Parallel Strands HTS Coil for a Superconducting Armature of Electrical Machine for Aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Jamois-Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pertes dans les supraconducteurs à haute température critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Henri Poincaré - Nancy 1, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001NAN10180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des supraconducteurs et pertes en régime variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lorraine, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04820135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId500"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Douine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Field Mapping of Large Size Bulk Superconductors at Variable Temperatures and Magnetic Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Guijosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (5), 6800405, 5 p. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2026.3663128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast modeling approach of large-scale non-inductive HTS coils under different current supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (4), pp.045503. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/acbbae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of HTSP Tape Coils by Computed Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Minasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Malyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Zanegin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elektrichestvo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.52-60. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24160/0013-5380-2022-7-52-60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Electromagnetic Characterization of High Temperature Superconductors Coils Located in Proximity to Electromagnetically Active Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (5), pp.1529-1537. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/fdmp.2022.021827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of HTS Coils Inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3167566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of X-ray Micro-CT in the Study of HTS Tape Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Minasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Malykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Zanegin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.60. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions7030060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-Field Synchronous Machine With HTS Armature Windings: Realization and Preliminary Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3145321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux pinning docking interfaces in satellites using superconducting foams as trapped field magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ru. Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gokhfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavan Kumar Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), 4900105, 5 p. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3147734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural Parameters for Modelling of Superconducting Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Superconducting Materials for Applications, 15 (6), 2303, 15 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15062303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Modeling of AC Losses in HTS Tapes with Magnetic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2021.3139383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Superconducting Power Filter for Embedded Electrical Grid Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3152678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a new axial-field superconducting inductor for a synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Douar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Hadjout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailam El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-210173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of High Temperature Superconductor Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Kovalev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elektrichestvo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp. 25-33. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24160/0013-5380-2021-4-25-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling and characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (12), pp.124001. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/ac336c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semianalytical Modeling of AC Losses in HTS Stacks Near Ferromagnetic Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2020.3033697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for Aircraft Electric DC Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (5), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2021.3060682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of High-Temperature Superconductor Bulks for Electrical Machine Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickolay Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), 1636, 12 p. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14071636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the Use of Superconducting Bulks for Magnetic Screening in Electrical Machines for Aircraft Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimiaki Sudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue "Superconducting Materials for Applications", 14 (11), 2847, 18 p. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14112847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic phases in superconducting, polycrystalline bulk FeSe samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavan Kumar Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, 015230, 5 p. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/9.0000167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Time-Domain Scheme for Electromagnetic Field Modeling in HTS Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2953688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Semi-Analytical Modeling and Optimization of Fully HTS Ironless Axial Flux Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 574, pp.1353660. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2020.1353660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of the sharp, low-field pinning force peaks in MgB2 superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, 015035, 6 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5133765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRIBUTION TO THE EXPERIMENTAL CHARACTERIZATION OF THE ELECTROMAGNETIC PROPERTIES OF HTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM20050705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Realization of a Stacked Interleaved DC–DC Step‐Down Converter for PEM Water Electrolysis with Improved Current Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.307-315. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201900153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical feasibility assessment of a PEM fuel cell refrigerator system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Abderezzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Rekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Binns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Busawon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (19), pp.11211-11219. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.04.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volume integral approach for the modelling and design of HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (4), pp.1133-1140. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2018-0392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the temperature and field dependencies of the critical current densities of bulk YBCO, MgB2 and iron-based superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), 6801805, 5 p. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2900932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988008v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current flow and flux pinning properties of YBCO foam struts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), 8001405, 5 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2894712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of an Inductor in a Magnetic Circuit for Pulsed Field Magnetization of HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Halit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), 8201306, 6 p. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2018.2809438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592255v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Complete Penetration Magnetic Field of a HTS Pellet from the Measurements of the Magnetic Field at its Top-Center Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), 8800104, 4 p. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2018.2796380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598658v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of current density, temperature and mechanical deformation in YBCO bulks under Field-Cooling magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), 6800805, 5 p. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2018.2801328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in linear and nonlinear multifilamentary composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp. 183-187. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/phys-2018-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteurs et générateurs supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94, pp. 34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature Survey of Interleaved DC-DC Step-Down Converters for Proton Exchange Membrane Electrolyzer Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22149/teee.v3i1.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short notes on electromagnetic acoustic transducers (EMATs) design and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Electric Motor on Superconducting Bearings: Design and Tests in Liquid Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), 5200505, 5 p. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2642140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Magnetic Field Generated by Bulk MgB2 Prepared by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), 6801005, 5 p. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2537143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Method for Determining the n-Value of HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), 6800704, 4 p. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2533603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Modelling and Experimental Results of Magnetic Flux trapped in YBCO Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), 6800305, 5 p. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2518580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Vector Magnet Generating up to 3 T with 3 Axis Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4901305, 5 p. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2539545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation and pinning in spark-plasma sintered MgB2 superconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Jirsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Rameš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (2), 025006, 8 p. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-2048/29/2/025006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of Stability Margin in Embedded DC Electric Grid with Superconducting Stabilizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Bin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), 5000304, 4 p. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2543963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of an Original superconducting synchronous machine based on magnetic shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Alhasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheksenbek Makeyevich Adilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2536785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization and Demagnetization Studies of a HTS Bulk in an Iron Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), 4700207, 7 p. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2517628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic characterization and modeling of superconducting material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Experimental Method for Investigating AC Losses in Concentric HTS Power Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Elschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Demencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Kudymow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.5900105. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2014.2366373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Magnetization of a Superconducting Bulk using an Iron Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), 8801005, 4 p. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2014.2373494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un aimant vectoriel supraconducteur produisant 3 T dans une sphère de diamètre 100 mm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp. 10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiteur de courant de court-circuit supraconducteur résistif : prémices d’un modèle circuit multi-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Jc and n-value of HTS Pellets by Measurement and Simulation of Magnetic Field Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), 8001008, 8 p. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2015.2409201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of MgB2-based, bulk supermagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (11), 9000504, 4 p. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2323995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-Layer Insulation of HTS: Analytical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.8800505. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2014.2311404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of YBCO Superconductor Magnetic Shielding by Using Multiple Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Malé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (4), pp. 903-907. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-013-2460-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the inductor shape, and the magnetization processes on a trapped magnetic flux in a superconducting bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qunxu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 503, pp. 1-6. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2014.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field mapping measurements to determine spatial and field dependence of critical current density in YBCO tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 492, pp. 158-164. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2013.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the E(J, B) power law characterization for superconducting wires from electrical measurements on a coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), 6400504, 4 p. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2011.2179840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606265v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Direct Magnetic Method for Determining Jc in Bulk Superconductors from Magnetic Field Diffusion Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), 9001604, 4 p. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2011.2179409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627073v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of speed variation of a transverse magnetic field on magnetization of an HTS cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.3434-3441. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2011.2116785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Multi-Stacks Inductor for Synchronous Motors Using the Diamagnetism Property of Bulk Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (1), pp.146-153. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2034284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-D Robust FE-FV Mixed Method to Handle Strong Nonlinearities in Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (8), pp. 3445 - 3448. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2044025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature on stability of trapped flux magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Pienkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Luongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryogenics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.215-221. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryogenics.2009.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JC(B) determination method with the help of the virgin magnetization curve of a superconducting cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.82-86. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2010.2042168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling solution and n dependance of the eddy current distribution in a flat superconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp. 2248 - 2254. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2010.2047643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pertes en champ propre dans les câbles supraconducteurs cylindriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (3), pp.311-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of an original structure of current limiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.125021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Hybrid FE-FV Method for Computing Current Distribution in 2-D Superconductors: Application to an HTS Cylinder in Transverse Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (3), pp. 2423 - 2427. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2009.2018047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element AC-Losses Computation in Multi-Layer HTS Cable Using Complex Representation of the Electromagnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self Field Effect Compensation in an HTS Tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Arbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp. 1698-1703. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2008.2000903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Calculation of the Instantaneous Power in a Current Carrying Superconducting Tube with Jc(B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules E. Pienkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp. 1717-1723. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2008.2000906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full penetration current variation of superconducting tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.12029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of trapped flux stability in bulk YBCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Pienkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Luongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryogenic Engineering,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.535-543. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2900394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Testing of a Superconducting Rotating Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.27-33. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2006.887544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Considerations About the Cooling of the Rotor of a Superconducting Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdererezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Temperature and/or Field Dependences of the E−J Power Law on Trapped Magnetic Field in Bulk YBaCuO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp. 3028-3031. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2007.902095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Jc(B) on the full penetration current of superconducting tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 443 (1-2), pp. 23-28. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2006.04.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Transport Losses Calculation in a Bi-2223 Current Lead Using Thermal Coupling With an Analytical Formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (2), pp. 1508-1511. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2005.849149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a new kind of HTS motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (2), pp.2186-2189. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2005.849608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of losses in a HTS current lead with the help of the dimensional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.138-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses in a BSCCO current lead : comparison between calculation and measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1603-1606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses measurements of a high critical superconductor transporting sinusoidal or non sinusoidal current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (1), pp.1489-1492. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/77.828523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (165)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D frequency-domain model for the homogeneous J-A formulation of the Maxwell equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hongye Zhang and Markus Mueller, The University of Edinburgh, Jun 2026, Edinburgh, Scotland, United Kingdom. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation de l'impact du bobinage sur la modélisation d'une machine électrique à induit supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Jamois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of superconductors for electrical engineering in GREEN lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Magnetic Field Mapping Characterisation Setup for Large Size Bulk Superconductors at Low Temperatures and Fields up to 9 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Guijosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2025 - 17th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto, Portugal. p. 14, id. 1-MP-CT.163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations expérimentale et numérique des supraconducteurs HTC pour des applications en énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille (L2EP), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and preliminary tests of an axial-flux synchronous machine with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast integral modeling approach for the characterization of a superconductor stabilizer in DC electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and tests of a synchronous generator with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Superconductivity and Magnetism (ICSM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied superconductivity for the electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Laïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losses in Large Scale Non-Inductive High Temperature Superconducting Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Superconductivity and Magnetism (ICSM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast integral modeling approach of large-scale non-inductive HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and experimental study of HTS coils inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical current density function of the position in a commercial REBaCuO bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiteng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Antončík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2022 - 35th International Symposium on Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nagoya, Japan. id. WB8-8, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of AC losses in HTS tapes coupling FEM and electrical circuits with harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of the Electromagnetic Parameters of Superconducting Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Materials and Technology (ICQMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses in non-inductive high temperature superconducting coils: modeling and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC characterization of HTS coils with non-uniform current density distribution using E(J) and Jc(B) dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of superconducting Iron-selenide using Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiteng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GFDM-FACE-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Francophone de Densification des Matériaux par Frittage Assisté sous Champ Electromagnétique (GFDM-FACE), Oct 2021, Caen, France. id. O24, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for HVDC and Onboard DC Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST ACTION 19108 Hi-Scale first joint WG3/4 industry-academia workshop on applications for HTS technologies in the electrical energy chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la faisabilité d'un filtre de puissance supraconducteur pour les réseaux à courant continu haute tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling & characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling and Analysis of Flux Jumps in MgB2 Bulks: How to Improve the Performance of MgB2 Bulk Magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kapek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism - ICSM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey. p. 149, id. 498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux Pinning Docking Interfaces in satellites using superconducting foams as trapped field magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis M. Gokhfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavan Kumar Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2021 - 15th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow (Virtual), Russia. p. 16, id. 285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural parameters for modelling of superconducting foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the realization and preliminary tests of an axial-flux synchronous machine with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de rubans supraconducteurs pour des applications en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Superconducting Power Filter for embedded electrical grid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et caractérisation en courant continu des bobines SHTC avec une distribution non uniforme de la densité de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the electromagnetic properties of HTS coils in self field and with the proximity of electromagnetically active materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on MATERIALS &amp; ENERGY, ICOME2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of eddy current losses in HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism - ICSM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey. p. 412, id. 528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Modelling Approach for Computing AC Losses in HTS Stacks and Coils Near Ferromagnetic Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-field synchronous machine with HTS armature windings: Realization and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de Préparation et de Caractérisation de Matériaux Supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic phases in superconducting, polycrystalline bulk FeSe samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual Conference on Magnetism and Magnetic Materials (MMM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Palm Beach, FL (Virtual Conference), United States. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Effect of Magnetic Flux Sweep Rate on Bulk YBa2Cu3Oy Single Grains Prepared by the Infiltration-Growth (IG) Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2020 - 33th International Symposium on Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Tsukuba, Japan. id. WB5-8, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for DC Electrical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4a Escuela de superconductividad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of superconducting phase in FeSe by Spark Plasma Sintering for trapped field applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavan Kumar Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiraku Ogino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2020 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tampa, FL (Virtual Conference), United States. id. Wk1MPo3D-05, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of a Superconducting Power Filter for HVDC grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Despouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Irradiation of Polycrystalline Bulk FeSe Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 131, id. 2-MP-FP3-S13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-field measurements on bulk YBa2Cu3Oy samples prepared by the Infiltration-Growth (IG) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2019 - 32th International Symposium on Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kyoto, Japan. id. PCP7-4, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a synchronous stack interleaved DC-DC buck converter for proton exchange membrane electrolyzer applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Fundamentals and Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the flux pinning performance of bulk FeSe by electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASREG 2019 - 11th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Prague, Czech Republic. p. 4, id. F-V-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Time Domain Scheme for Electromagnetic Field Modeling in HTS Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses computation in HTS coils in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 -14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supraconductivité dans l'aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SEEDS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of a coil in a ferromagnetic circuit including a superconductor pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Halit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France. p. 57, id. P4-C-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Jc inhomogeneity in HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 177, id. 3-MP-FP5-S16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D semi-analytical modelling of magnetic forces between HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale des propriétés électromagnétiques de bobines supraconductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique, JCGE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux Pinning Docking Interfaces in satellites using trapped field magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavan Kumar Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 162, id. 3-LP-HC-S17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of FeSe bulk superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolph Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMIR Users’ Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMAP; GANIL, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale des supraconducteurs HTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un dispositif de chauffage par induction avec et sans prise en compte du couplage magnétothermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et enjeux de la Normalisation de la supraconductivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Eric Bruzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France. CD-ROM, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation analytique de l'inductance d'une bobine dans un circuit ferromagnétique en présence d'une pastille supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France. CD-ROM, id. P03, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de rubans supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale en Sciences et Technologies Electriques au Maghreb - CISTEM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTHB, Oct 2018, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the temperature and field dependencies of the critical current densities and pinning forces of bulk YBCO, MgB2 and FeSe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 43, id. 1MPo2D-03 [M36]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation analytique d'une inductance dans un circuit ferromagnétique en présence d'une pastille supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Bentridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Halit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREEN - Université de Lorraine, Jul 2018, Nancy, France. pp. 1-2, id. 188115, SP-J2-J : 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du champ électromagnétique dans les rubans supraconducteurs HTC dans le domaine fréquentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul analytique de l’inductance d’une bobine dans un circuit ferromagnétique en présence d’une pastille supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Halit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Bentridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2018 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Alger, Algérie. pp. 1-5, id. SS23, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate Interleaved DC-DC Buck Converters for Electrolyzers: State-of-the-Art and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Environment and Electrical Engineering (EEEIC) / IEEE Industrial and Commercial Power Systems Europe (ICPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current flow and flux pinning properties of YBCO foam struts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 70, id. 2MPo1B-01 [M11]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Modelling of HTS bulk submitted to an external magnetic field by means of stochastic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 34, id. 1LPo2E-08 [L47]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed field magnetization of a bulk HTS with a coil sharing the same cryocooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kapek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 37, id. 1LPo2H-08 [L75]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrans et aimants supraconducteurs : performances et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREEN - Université de Lorraine, Jul 2018, Nancy, France. pp. 1-2, id. 184975, SO-24-PM : 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTS Coils Characterization for DC applications - Modelling and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNC 2018 - Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseurs DC-DC buck entrelacés candidats pour électrolyseurs: état de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Scipioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale d'une machine supraconductrice à structure axiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Keddari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIER 2017 - 5ème Conférence Internationale des Energies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Sousse, Tunisie. pp. 17-18, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation expérimentale des supraconducteurs HTC : de l'élément au système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental test rig for pulsed field magnetization of bulk HTS with small coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Marande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Superconductivity and Magnetism - ICSM2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Antalya, Turkey. p. 71, id. 2950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux supraconducteurs et leurs applications en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence sur le Génie Electrique (CGE'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Militaire Polytechnique, Apr 2017, Bordj El Bahri, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic field modeling in HTS composite tapes in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp. 1-2, id. 146569 - O2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the complete penetration magnetic field of a HTS pellet from the measurements of the magnetic field at its top-center surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. 1MP3-07, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of an Inductor in a Magnetic Circuit for Pulsed Field Magnetization of HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Bentridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. id. 3LP4-04, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC grid stabilization using a resistive superconducting fault current limiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Components and Systems for DC grids (COSYS-DC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in composite materials: CFRPs and multifilamentary HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lodz, Poland. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for DC Electrical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Perez Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Applied Superconductivity (EUCAS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. pp.1LP6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes AC dans les supraconducteurs de dernière génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2017) - SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Arras, France. p. 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of the trapped magnetic flux density of YBCO pellets on mechanical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. id. 3MP5-11, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on different drive topologies and strategies for power ultrasonic piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Zandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Sharif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Sciences and Tecnologies in Magreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar electric motor on superconducting bearings: design, producing and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 201, id. 4LPo2D-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement cryogénique des systèmes supraconducteurs en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanbin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2016 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc. pp. 1-5, id. 198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, mechanical stress and current density distributions in YBCO bulks during magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 192, id. 4MPo1D-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimantation de pastilles supraconductrices en présence de matériaux ferromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. id. 85221 - SP-2 : 21, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in multifilamentary superconductive tapes submitted to external time varying magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of HTS bulk during Pulsed Field Magnetization within an iron core using analytical and integral methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to increase trapped magnetic field in bulk MgB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Badica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 125, id. 2MPo2D-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trapped Magnetic Field Over 5 T in Doped Bulk MgB2 Obtained by ex-situ Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Batalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Aldica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Badica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Superconductivity and Magnetism - ICSM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Fethiye-Oludeniz, Turkey. p. 602, id. 556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur à énergie solaire sur paliers supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-2, id. 86869 - S0-2C : 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique de matériaux conducteurs non conventionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-4, id. 87106 - SP-2 : 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286551v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapped Magnetic Field Experiments and Characterization of Large-Sized Bulk MgB2 Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Superconductivity and Magnetism - ICSM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Fethiye-Oludeniz, Turkey. p. 182, id. 539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de l’équation de Laplace par la méthode de Monte Carlo : application à une bobine supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Bentridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2016 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc. pp. 1-4, id. 228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of n-value and rise rate on the Magnetic Field Penetration in HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 104, id. 1A-M-P-01.05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimantation de pastilles supraconductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aussois, France. p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a vector magnet generating up to 3 T with 3 axis orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 168, id. 3A-LS-P-06.02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an AC magnetic field on a superconducting bulk magnetized in an iron core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 131, id. 2A-LS-P-03.05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New setup to characterize superconducting wires of 0.5 m length between 20 K and 60 K under magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Bin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. p. 124, id. 3PoBD_17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul analytique de l’inductance mutuelle entre deux bobines circulaires à noyau supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aussois, France. p. 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale model of a resistive-type superconducting fault current limiters based on 2G HTS coated conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 79, id. 3M-LS-O2.x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and magnetic properties of bulk MgB2 samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 112, id. 1A-M-P-05.07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization and demagnetization studies of a HTS bulk in a symmetrical iron core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. p. 53, id. 1PoBE_12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et conception d’un aimant vectoriel supraconducteur pour la caractérisation des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aussois, France. p. 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting stabilizer for embedded DC electrical grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Bin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 94, id. 1A-LS-P-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-field HTS machine with integrated magnetic coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dolisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 139, id. 2A-LS-P-08.06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High magnetic field generated by MgB2 bulk prepared by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 57, id. 1A-M-O2.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of stability margin in embedded DC electrical grid with superconducting stabilizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Bin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. page 93/2PoBL_12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la désaimantation d’une pastille supraconductrice YBCO dans un circuit magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aussois, France. p. 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of HTS bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASREG 2015 - 9th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Liège, Belgium. p. 48, id. D06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power System stability improvement with superconducting fault current limiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2014, International Conference on Electrical Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.365-370, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of magnetic flux concentration superconducting machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadjiib Benallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2014, International Conference on Electrical Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.346-349, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new kind of superconducting motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Alhasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 62, id. 2M-LS-O1.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of an original superconducting synchronous machine based on magnetic shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Alhasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. page 141/3OrCA_01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low-Temperature Superconducting coils system generating up to 3 T in a 10 cm bore diameter with 3 axis orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. p. 74, id. 2PoBB_05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a superconducting motor with high specific torque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Alhasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2015 More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, SEE, Feb 2015, Toulouse, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113838v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, mechanical stress and induced current distribution in YBCO bulk during pulsed field magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 130, id. 2A-LS-P-03.04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural characterization of Bulk MgB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th Annual Meeting of the DPG and DPG Spring Meeting, TT 17: Superconductivity: Properties and Electronic Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany. p. 35, id. TT 17.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la vitesse de la montée du champ magnétique sur la pénétration du champ magnétique dans une pastille supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aussois, France. page 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un aimant vectoriel supraconducteur produisant 3 T dans une sphère de diamètre 100 mm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cherbourg, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des défauts de type court-circuit sur l'emplacement optimal d'un limiteur de courant supraconducteur dans un réseau d'énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an alternative/pulsed magnetic field on a YBCO bulk in an iron core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. p. 180, id. 3LPo2H-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-less characterization of superconducting tapes or wires from electrical measurements on a coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. p. 81, id. 1LOr3D-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la vitesse de la montée du champ magnétique sur la pénétration du champ magnétique dans une pastille supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2014) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk superconducting MgB2: pinning by grain boundaries or point defects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoMaterials 2014 (MSnows 2014 and TransNano Forum)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp. 1-2, id. P24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC transport loss: Evaluation of experimental technique on a single phase out of a 3-phase model cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Demencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Elschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Goldacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2013, European Conference on Applied Superconductivity, Genova, Italy, 15-19 September 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of MgB2-based, bulk supermagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany. pp. 1-2, id. HE-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical current density determination of superconducting material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2014 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisie. pp. 1-5, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the magnetization of MgB2 and YBCO bulks at different temperatures for electrical engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. p. 210, id. 4MPo1B-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of YBCO superconductor magnetic shielding by using multiple bulks or thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Malé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Conference on Magnet Technology - MT23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental setup of a superconducting power transmission cable for AC-loss investigations under controlled current distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Elschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Demencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Goldacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Applied Superconductivity (EUCAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'aimantation d'une pastille supraconductrice par un champ magnétique pulsé : influence de la forme de l'inducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qunxu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Nazaire, France. pp. 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Jc(b) determination method using the virgin magnetization curve for HTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Conference on Magnet Technology - MT23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of a 3-phase coaxial HTS cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Elschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kudymow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Demencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Applied Superconductivity (EUCAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de quench dans une bobine supraconductrice HTC à noyau de fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aussois, France. CD-ROM, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a 3D superconducting inductor structure using analytical formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2012 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Portland, United States. p. 745, id. 3LPV-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul analytique de la force exercée par un inducteur solénoïdal sur un supraconducteur massif refroidi hors champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Adrien Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aussois, France. p. 67 et CD-ROM, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field mapping for characterization of superconducting tapes, as a function of the position and magnetic flux density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2012 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Portland, United States. p. 801, id. 3MPQ-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Domain Computation of Eddy Currents in Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Barcelone, Spain. p. 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition du courant dans un ruban supraconducteur à partir d'une mesure de carte d'induction magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aussois, France. p. 69 et CD-ROM, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la densité de courant critique d'un matériau supraconducteur à l'aide de la mesure de la diffusion du champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aussois, France. p. 63 et CD-ROM, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du courant critique d'une bobine BSCCO avec un modèle homogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aussois, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical calculation for determining the E(J, B) characteristic of a superconducting wire from electrical measurements on a coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la caractéristique E(J, B) d'un ruban supraconducteur, à partir de mesures sur une bobine, et d'un champ magnétique appliqué par des aimants permanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Électrotechnique du Futur, 7ème édition - EF'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Belfort, France. pp. 1-9, id. 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627133v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the E(J, B) power law characterization for superconducting wires from electrical measurements on a coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on Magnet Technology - MT22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France. p. 66, id. 3GP3-7 - PBN: 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of superconducting material critical current density from magnetic field diffusion measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on Magnet Technology - MT22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France. p. 78, id. 4KP1-3 - PBN: 167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element computation of self field ac losses in a HTS coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. page 196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of demagnetizing effects in superconducting cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bellouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Applied Superconductivity (EUCAS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Brussels, Belgium. pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical magnetization of a finite-thickness superconducting screen with a power-law E-J characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Applied Superconductivity (EUCAS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Brussels, Belgium. pp.522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure characterization of YBCO and NBCO bulk superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Maloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth European Conference on Applications of Polar Dielectrics, Metz 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'une machine avec un inducteur supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abederezzak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Aussois, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des phénomènes couplés magnétothermiques dans les Supraconducteurs à Haute Température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Aussois, France. p. 29, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densité de courant dans un supraconducteur: solution analytique 1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Aussois, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Temperature and/or Field Dependences of the E−J Power Law on Trapped Magnetic Field in Bulk YBaCuO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2006 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Seattle, WA, United States. id. 1ML08, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de supraconducteurs à haute température critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Aussois, France. p. 30, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Losses in a HTC Superconducting Tube: Comparison of Methods of Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thitipong Satiramatekul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAPMED'4 - 4th Japanese-Mediterranean Workshop on Applied Electromagnetic Engineering for Magnetic, Superconducting and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Caire, Egypt. p. 2, id. 156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse field magnetization of high-temperature superconductor bulk parts considering thermal effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS'05 - 7th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienne, Austria. p. 286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Transport Losses Calculation in a Bi-2223 Current Lead Using Thermal Coupling With an Analytical Formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2004 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Jacksonville, FL, United States. id. 4LL10 (1 page)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and test of a DC-DC power supply with superconductor transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Francoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Weinachter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference (ASC 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jacksonville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supraconducteurs : des propriétés aux applications électrotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'2003 - Électrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Gif-sur-Yvette, France. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pertes dans un tube supraconducteur HTc : comparaison des résultats théoriques et expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Aussois, France. pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un tube HTC et pertes AC en champ propre : Influence de la température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Aussois, France. p. 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des pertes dans un tube supraconducteur HTC : comparaison de méthodes de calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'2003 - Électrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Gif-sur-Yvette, France. p. 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de pertes dans les supraconducteurs à haute température critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Aussois, France. pp.807-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a superconducting magnet energy storage for a pulsed power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnet Technology 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Tallahassee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre de puissance supraconducteur pour les réseaux à courant continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Pérez-Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Motors and Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muralidhar Miryala and M. R. Koblischka (Superconducting Materials Laboratory, Graduate School of Science and Engineering, Shibaura Institute of Technology (SIT), Toyosu, Koto-ku, Tokyo, Japan). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Superconductors: Occurrence, Synthesis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, pp. 263-290, 2018, Materials Science and Technologies, 978-1-53613-342-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapped Field in MgB2 Samples and Their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muralidhar Miryala (Shibaura Institute of Technology, Toyosu, Koto-ku, Tokyo, Japan). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductivity: Applications Today and Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 13, pp. 279-292, 2015, Chemistry Research and Applications, 978-1-63483-816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Magnetic Characterization of Bulk Ag-added MgB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muralidhar Miryala (Shibaura Institute of Technology, Toyosu, Koto-ku, Tokyo, Japan). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductivity: Applications Today and Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, pp. 269-277, 2015, Chemistry Research and Applications, 978-1-63483-816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abederezzak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-conventional machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.191-255, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines à supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines électriques non conventionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.196-258, 2011, Traité EGEM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses under self-field in a superconducting tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. V. Narlikar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Superconductivity 1 Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.431, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of AC Loss in an impregnated 3-Parallel Strands HTS Coil for a Superconducting Armature of Electrical Machine for Aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Jamois-Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pertes dans les supraconducteurs à haute température critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Henri Poincaré - Nancy 1, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001NAN10180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des supraconducteurs et pertes en régime variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lorraine, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04820135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId500"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496807v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guijosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3663128" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048505v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acbbae" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Douar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailam El Hadj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210173" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Minasyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ivanov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Malykh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Zanegin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions7030060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3167566" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820121v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Minasyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Malyh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Zanegin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24160/0013-5380-2022-7-52-60" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Statra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.021827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3145321" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543838v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ru. Koblischka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjela Koblischka-Veneva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gokhfeld" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavan Kumar Naik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouailhetas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3147734" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolf Koblischka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hajiri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15062303" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3139383" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Queval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trillaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fawaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3152678" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107789v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000167" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3060682" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537399v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac336c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kovalev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24160/0013-5380-2021-4-25-33" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.3033697" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolay Ivanov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14071636" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237702v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiaki Sudo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14112847" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Abderezzak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Rekioua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Binns" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.04.060" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2020.1353660" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Farhat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2953688" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02470287v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wiederhold" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby S Chang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133765" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945973v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM20050705" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811544v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Guida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Vitale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201900153" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987980v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2894712" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885277v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2018-0392" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988008v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2900932" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066681v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22149/teee.v3i1.129" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592255v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbaa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Halit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Ailam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2809438" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590668v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2801328" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598658v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2796380" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988206v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398145v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boufatah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2642140" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245678v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Gony" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2517628" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281359v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Alhasan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheksenbek Makeyevich Adilov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2536785" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernstein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2537143" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276755v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2533603" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2518580" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280937v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2539545" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237167v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Jirsa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Rame&#353;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/2/025006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290382v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Bin Huang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwenker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2543963" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120814v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2015.2409201" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383797v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Elschner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Demencik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grilli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Kudymow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2366373" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383962v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077040v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2373494" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224691v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917311v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mal&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2460-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383626v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2311404" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidhar Miryala" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Inoue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2323995" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984184v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunxu Lin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2014.04.036" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclerc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2013.06.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627073v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179409" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606265v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179840" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711570v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2116785" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236740v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Netter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2047643" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Moulin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2034284" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236852v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851318v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Pienkos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Luongo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Masson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2009.09.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W2V6JHC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851321v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2042168" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400956v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236835v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2009.2018047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851312v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400266v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267278v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348415v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arbey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2000903" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348410v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules E. Pienkos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2000906" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259866v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2900394" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348340v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2007.902095" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259862v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Ailam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2006.887544" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259864v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdererezak Rezzoug" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095429v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2006.04.090" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348315v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2005.849149" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259855v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2005.849608" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160951v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157257v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096544v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/77.828523" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579253v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dos Santos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hajiri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321714v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506604v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jamois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveque" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gning" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065287v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147725v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis La&#239;b" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165321v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165301v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165327v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165317v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165304v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537539v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Ivanov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791290v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537550v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03903826v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiteng Xing" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Anton&#269;&#237;k" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791296v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838531v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270583v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537430v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409643v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543779v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis M. Gokhfeld" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270582v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306904v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huchet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410067v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537461v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409598v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212408v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537420v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537582v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537453v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273975v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537602v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258879v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270580v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dirahoui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410066v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996089v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03034708v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017957v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993706v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiraku Ogino" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638572v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despouys" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296713v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Murakami" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02163453v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolph Koblischka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230762v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212772v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296692v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Lin Zeng" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02471945v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357403v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212769v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296614v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296703v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471949v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212770v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537656v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981835v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Scipioni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990145v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Keddari" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983007v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687439v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212777v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909075v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Bentridi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613478" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213991v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983329v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Zaoui" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806824v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eric Bruzek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806228v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983365v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949947v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908922v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213996v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911904v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908941v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908911v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908949v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759148v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543379v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543545v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Perez Chavez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773604v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525459v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633425v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01516260v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633459v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543384v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530990v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501819v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281147v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225919v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Zandi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Sharif" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369696v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501799v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanbin Huang" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369687v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286459v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Philippe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336632v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369695v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Badica" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281127v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Batalu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Aldica" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karwoth" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301588v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286452v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286551v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171212v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154455v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218176v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155196v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197279v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197251v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolisy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218191v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159810v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196641v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197264v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacroix" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196626v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155181v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197260v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197248v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197417v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196167v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218207v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Hu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386579v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadjiib Benallal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Hocine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076968" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386583v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076971" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155200v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196180v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218195v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218157v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113838v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196653v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155395v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025157v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065378v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025150v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025135v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024492v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060255v2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384555v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Goldacker" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991207v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280968v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076967" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858470v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zermeno" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudymow" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demencik" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858465v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Goldacker" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851337v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827938v2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851335v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691920v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827436v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691981v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godfrin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bendali" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827509v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251810v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Delobel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691956v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692011v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703276v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626860v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627065v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691877v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626874v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626928v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627133v3" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259904v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259906v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259890v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251607v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259898v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172248v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Wang" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douine" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259901v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259894v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abederezzak Rezzoug" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351048v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251625v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitipong Satiramatekul" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259878v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Francoletti" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Weinachter" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251636v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351022v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caron" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259887v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351006v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351039v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259884v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259872v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949903v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. P&#233;rez-Chavez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694688v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197447v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197441v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851329v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851328v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259912v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498167v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jamois-Le Gouguec" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754430v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN10180" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04820135v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496807v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guijosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3663128" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048505v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acbbae" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Minasyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Malyh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ivanov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Zanegin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24160/0013-5380-2022-7-52-60" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Statra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.021827" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3167566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135708v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Minasyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Malykh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Zanegin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions7030060" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3145321" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ru. Koblischka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjela Koblischka-Veneva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gokhfeld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavan Kumar Naik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouailhetas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3147734" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolf Koblischka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hajiri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15062303" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3139383" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Queval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trillaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fawaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3152678" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Douar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailam El Hadj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210173" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kovalev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24160/0013-5380-2021-4-25-33" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac336c" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.3033697" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3060682" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolay Ivanov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14071636" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiaki Sudo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14112847" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107789v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000167" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Farhat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2953688" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2020.1353660" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02470287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wiederhold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby S Chang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133765" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM20050705" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Guida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Vitale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201900153" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Abderezzak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Rekioua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Binns" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.04.060" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2018-0392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988008v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2900932" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2894712" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592255v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbaa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Halit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Ailam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2809438" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598658v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2796380" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590668v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2801328" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0026" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988206v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22149/teee.v3i1.129" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398145v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boufatah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2642140" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernstein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2537143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276755v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2533603" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2518580" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280937v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2539545" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237167v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Jirsa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Rame&#353;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/2/025006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Bin Huang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwenker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2543963" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Alhasan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheksenbek Makeyevich Adilov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2536785" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Gony" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2517628" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383797v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Elschner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Demencik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grilli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Kudymow" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2366373" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077040v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2373494" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224691v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224694v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120814v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2015.2409201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidhar Miryala" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Inoue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2323995" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383626v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2311404" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917311v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mal&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2460-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984184v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunxu Lin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2014.04.036" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclerc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2013.06.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606265v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179840" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627073v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179409" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711570v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2116785" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851316v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Moulin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2034284" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236852v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851318v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Pienkos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Luongo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Masson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2009.09.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W2V6JHC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851321v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2042168" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236740v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Netter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2047643" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400266v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851312v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236835v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2009.2018047" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400956v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348415v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arbey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2000903" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348410v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules E. Pienkos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2000906" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267278v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259866v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2900394" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259862v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Ailam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2006.887544" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259864v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdererezak Rezzoug" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348340v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2007.902095" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095429v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2006.04.090" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348315v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2005.849149" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259855v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2005.849608" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160951v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157257v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096544v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/77.828523" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579253v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dos Santos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hajiri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506604v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jamois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveque" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gning" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065287v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321714v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165327v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165301v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165304v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165317v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147725v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis La&#239;b" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165321v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791290v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537550v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03903826v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiteng Xing" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Anton&#269;&#237;k" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791296v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838531v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537539v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Ivanov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537461v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409598v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212408v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huchet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306904v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270582v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410067v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543779v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis M. Gokhfeld" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273975v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537453v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537582v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537420v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537602v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258879v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270580v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dirahoui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410066v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270583v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537430v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409643v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996089v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03034708v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017957v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993706v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiraku Ogino" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638572v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despouys" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296692v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Lin Zeng" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02471945v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357403v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296614v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212769v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212772v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230762v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471949v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296703v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212770v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537656v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296713v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Murakami" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02163453v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolph Koblischka" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213991v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983329v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Zaoui" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806824v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eric Bruzek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806228v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949947v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908922v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983365v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Bentridi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213996v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909075v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613478" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911904v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908941v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908911v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908949v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759148v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212777v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981835v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Scipioni" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990145v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Keddari" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983007v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687439v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01516260v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633459v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543384v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525459v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773604v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633425v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543545v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Perez Chavez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530990v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543379v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225919v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Zandi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Sharif" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369696v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501799v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanbin Huang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369687v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286459v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Philippe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336632v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301588v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369695v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Badica" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281127v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Batalu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Aldica" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karwoth" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286452v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286551v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281147v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501819v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196626v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155181v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197260v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197248v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218191v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159810v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197264v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacroix" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196641v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218176v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155196v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197279v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197251v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolisy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196167v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218207v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Hu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155200v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197417v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386583v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076971" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386579v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadjiib Benallal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Hocine" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076968" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196180v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218195v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218157v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113838v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196653v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155395v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154455v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171212v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065378v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025150v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025135v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024492v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060255v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384555v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Goldacker" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991207v2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280968v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076967" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025157v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851337v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858465v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demencik" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Goldacker" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827938v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851335v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858470v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zermeno" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudymow" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691981v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godfrin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bendali" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827509v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251810v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Delobel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827436v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691920v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691956v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692011v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703276v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626928v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627133v3" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626874v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691877v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627065v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626860v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259906v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259904v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172248v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Wang" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douine" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259894v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abederezzak Rezzoug" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259901v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259898v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251607v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259890v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251625v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitipong Satiramatekul" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351048v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251636v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259878v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Francoletti" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Weinachter" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351022v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caron" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259887v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351039v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351006v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259884v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259872v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949903v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. P&#233;rez-Chavez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694688v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197447v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197441v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851329v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851328v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259912v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498167v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jamois-Le Gouguec" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754430v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN10180" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04820135v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>