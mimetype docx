--- v2 (2026-04-27)
+++ v3 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Douine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Field Mapping of Large Size Bulk Superconductors at Variable Temperatures and Magnetic Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Guijosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (5), 6800405, 5 p. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2026.3663128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast modeling approach of large-scale non-inductive HTS coils under different current supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (4), pp.045503. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/acbbae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of HTSP Tape Coils by Computed Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Minasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Malyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Zanegin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elektrichestvo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.52-60. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24160/0013-5380-2022-7-52-60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Electromagnetic Characterization of High Temperature Superconductors Coils Located in Proximity to Electromagnetically Active Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (5), pp.1529-1537. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/fdmp.2022.021827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of HTS Coils Inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3167566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of X-ray Micro-CT in the Study of HTS Tape Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Minasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Malykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Zanegin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.60. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions7030060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-Field Synchronous Machine With HTS Armature Windings: Realization and Preliminary Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3145321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux pinning docking interfaces in satellites using superconducting foams as trapped field magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ru. Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gokhfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavan Kumar Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), 4900105, 5 p. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3147734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural Parameters for Modelling of Superconducting Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Superconducting Materials for Applications, 15 (6), 2303, 15 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15062303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Modeling of AC Losses in HTS Tapes with Magnetic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2021.3139383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Superconducting Power Filter for Embedded Electrical Grid Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3152678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a new axial-field superconducting inductor for a synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Douar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Hadjout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailam El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-210173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of High Temperature Superconductor Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Kovalev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elektrichestvo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp. 25-33. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24160/0013-5380-2021-4-25-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling and characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (12), pp.124001. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/ac336c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semianalytical Modeling of AC Losses in HTS Stacks Near Ferromagnetic Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2020.3033697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for Aircraft Electric DC Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (5), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2021.3060682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of High-Temperature Superconductor Bulks for Electrical Machine Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickolay Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), 1636, 12 p. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14071636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the Use of Superconducting Bulks for Magnetic Screening in Electrical Machines for Aircraft Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimiaki Sudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue "Superconducting Materials for Applications", 14 (11), 2847, 18 p. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14112847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic phases in superconducting, polycrystalline bulk FeSe samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavan Kumar Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, 015230, 5 p. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/9.0000167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Time-Domain Scheme for Electromagnetic Field Modeling in HTS Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2953688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Semi-Analytical Modeling and Optimization of Fully HTS Ironless Axial Flux Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 574, pp.1353660. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2020.1353660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of the sharp, low-field pinning force peaks in MgB2 superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, 015035, 6 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5133765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRIBUTION TO THE EXPERIMENTAL CHARACTERIZATION OF THE ELECTROMAGNETIC PROPERTIES OF HTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM20050705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Realization of a Stacked Interleaved DC–DC Step‐Down Converter for PEM Water Electrolysis with Improved Current Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.307-315. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201900153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical feasibility assessment of a PEM fuel cell refrigerator system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Abderezzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Rekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Binns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Busawon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (19), pp.11211-11219. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.04.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volume integral approach for the modelling and design of HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (4), pp.1133-1140. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2018-0392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the temperature and field dependencies of the critical current densities of bulk YBCO, MgB2 and iron-based superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), 6801805, 5 p. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2900932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988008v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current flow and flux pinning properties of YBCO foam struts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), 8001405, 5 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2894712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of an Inductor in a Magnetic Circuit for Pulsed Field Magnetization of HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Halit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), 8201306, 6 p. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2018.2809438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592255v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Complete Penetration Magnetic Field of a HTS Pellet from the Measurements of the Magnetic Field at its Top-Center Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), 8800104, 4 p. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2018.2796380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598658v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of current density, temperature and mechanical deformation in YBCO bulks under Field-Cooling magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), 6800805, 5 p. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2018.2801328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in linear and nonlinear multifilamentary composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp. 183-187. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/phys-2018-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteurs et générateurs supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94, pp. 34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature Survey of Interleaved DC-DC Step-Down Converters for Proton Exchange Membrane Electrolyzer Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22149/teee.v3i1.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short notes on electromagnetic acoustic transducers (EMATs) design and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Electric Motor on Superconducting Bearings: Design and Tests in Liquid Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), 5200505, 5 p. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2642140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Magnetic Field Generated by Bulk MgB2 Prepared by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), 6801005, 5 p. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2537143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Method for Determining the n-Value of HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), 6800704, 4 p. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2533603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Modelling and Experimental Results of Magnetic Flux trapped in YBCO Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), 6800305, 5 p. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2518580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Vector Magnet Generating up to 3 T with 3 Axis Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4901305, 5 p. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2539545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation and pinning in spark-plasma sintered MgB2 superconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Jirsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Rameš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (2), 025006, 8 p. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-2048/29/2/025006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of Stability Margin in Embedded DC Electric Grid with Superconducting Stabilizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Bin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), 5000304, 4 p. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2543963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of an Original superconducting synchronous machine based on magnetic shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Alhasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheksenbek Makeyevich Adilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2536785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization and Demagnetization Studies of a HTS Bulk in an Iron Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), 4700207, 7 p. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2517628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic characterization and modeling of superconducting material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Experimental Method for Investigating AC Losses in Concentric HTS Power Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Elschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Demencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Kudymow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.5900105. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2014.2366373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Magnetization of a Superconducting Bulk using an Iron Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), 8801005, 4 p. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2014.2373494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un aimant vectoriel supraconducteur produisant 3 T dans une sphère de diamètre 100 mm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp. 10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiteur de courant de court-circuit supraconducteur résistif : prémices d’un modèle circuit multi-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Jc and n-value of HTS Pellets by Measurement and Simulation of Magnetic Field Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), 8001008, 8 p. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2015.2409201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of MgB2-based, bulk supermagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (11), 9000504, 4 p. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2323995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-Layer Insulation of HTS: Analytical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.8800505. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2014.2311404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of YBCO Superconductor Magnetic Shielding by Using Multiple Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Malé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (4), pp. 903-907. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-013-2460-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the inductor shape, and the magnetization processes on a trapped magnetic flux in a superconducting bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qunxu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 503, pp. 1-6. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2014.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field mapping measurements to determine spatial and field dependence of critical current density in YBCO tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 492, pp. 158-164. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2013.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the E(J, B) power law characterization for superconducting wires from electrical measurements on a coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), 6400504, 4 p. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2011.2179840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606265v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Direct Magnetic Method for Determining Jc in Bulk Superconductors from Magnetic Field Diffusion Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), 9001604, 4 p. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2011.2179409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627073v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of speed variation of a transverse magnetic field on magnetization of an HTS cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.3434-3441. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2011.2116785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Multi-Stacks Inductor for Synchronous Motors Using the Diamagnetism Property of Bulk Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (1), pp.146-153. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2034284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-D Robust FE-FV Mixed Method to Handle Strong Nonlinearities in Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (8), pp. 3445 - 3448. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2044025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature on stability of trapped flux magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Pienkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Luongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryogenics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.215-221. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryogenics.2009.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JC(B) determination method with the help of the virgin magnetization curve of a superconducting cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.82-86. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2010.2042168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling solution and n dependance of the eddy current distribution in a flat superconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp. 2248 - 2254. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2010.2047643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pertes en champ propre dans les câbles supraconducteurs cylindriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (3), pp.311-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of an original structure of current limiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.125021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Hybrid FE-FV Method for Computing Current Distribution in 2-D Superconductors: Application to an HTS Cylinder in Transverse Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (3), pp. 2423 - 2427. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2009.2018047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element AC-Losses Computation in Multi-Layer HTS Cable Using Complex Representation of the Electromagnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self Field Effect Compensation in an HTS Tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Arbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp. 1698-1703. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2008.2000903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Calculation of the Instantaneous Power in a Current Carrying Superconducting Tube with Jc(B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules E. Pienkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp. 1717-1723. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2008.2000906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full penetration current variation of superconducting tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.12029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of trapped flux stability in bulk YBCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Pienkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Luongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryogenic Engineering,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.535-543. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2900394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Testing of a Superconducting Rotating Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.27-33. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2006.887544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Considerations About the Cooling of the Rotor of a Superconducting Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdererezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Temperature and/or Field Dependences of the E−J Power Law on Trapped Magnetic Field in Bulk YBaCuO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp. 3028-3031. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2007.902095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Jc(B) on the full penetration current of superconducting tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 443 (1-2), pp. 23-28. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2006.04.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Transport Losses Calculation in a Bi-2223 Current Lead Using Thermal Coupling With an Analytical Formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (2), pp. 1508-1511. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2005.849149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a new kind of HTS motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (2), pp.2186-2189. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2005.849608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of losses in a HTS current lead with the help of the dimensional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.138-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses in a BSCCO current lead : comparison between calculation and measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1603-1606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses measurements of a high critical superconductor transporting sinusoidal or non sinusoidal current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (1), pp.1489-1492. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/77.828523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (165)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D frequency-domain model for the homogeneous J-A formulation of the Maxwell equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hongye Zhang and Markus Mueller, The University of Edinburgh, Jun 2026, Edinburgh, Scotland, United Kingdom. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation de l'impact du bobinage sur la modélisation d'une machine électrique à induit supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Jamois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of superconductors for electrical engineering in GREEN lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Magnetic Field Mapping Characterisation Setup for Large Size Bulk Superconductors at Low Temperatures and Fields up to 9 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Guijosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2025 - 17th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto, Portugal. p. 14, id. 1-MP-CT.163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations expérimentale et numérique des supraconducteurs HTC pour des applications en énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille (L2EP), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and preliminary tests of an axial-flux synchronous machine with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast integral modeling approach for the characterization of a superconductor stabilizer in DC electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and tests of a synchronous generator with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Superconductivity and Magnetism (ICSM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied superconductivity for the electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Laïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losses in Large Scale Non-Inductive High Temperature Superconducting Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Superconductivity and Magnetism (ICSM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast integral modeling approach of large-scale non-inductive HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and experimental study of HTS coils inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical current density function of the position in a commercial REBaCuO bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiteng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Antončík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2022 - 35th International Symposium on Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nagoya, Japan. id. WB8-8, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of AC losses in HTS tapes coupling FEM and electrical circuits with harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of the Electromagnetic Parameters of Superconducting Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Materials and Technology (ICQMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses in non-inductive high temperature superconducting coils: modeling and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC characterization of HTS coils with non-uniform current density distribution using E(J) and Jc(B) dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of superconducting Iron-selenide using Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiteng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GFDM-FACE-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Francophone de Densification des Matériaux par Frittage Assisté sous Champ Electromagnétique (GFDM-FACE), Oct 2021, Caen, France. id. O24, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for HVDC and Onboard DC Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST ACTION 19108 Hi-Scale first joint WG3/4 industry-academia workshop on applications for HTS technologies in the electrical energy chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la faisabilité d'un filtre de puissance supraconducteur pour les réseaux à courant continu haute tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling & characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling and Analysis of Flux Jumps in MgB2 Bulks: How to Improve the Performance of MgB2 Bulk Magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kapek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism - ICSM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey. p. 149, id. 498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux Pinning Docking Interfaces in satellites using superconducting foams as trapped field magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis M. Gokhfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavan Kumar Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2021 - 15th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow (Virtual), Russia. p. 16, id. 285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural parameters for modelling of superconducting foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the realization and preliminary tests of an axial-flux synchronous machine with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de rubans supraconducteurs pour des applications en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Superconducting Power Filter for embedded electrical grid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et caractérisation en courant continu des bobines SHTC avec une distribution non uniforme de la densité de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the electromagnetic properties of HTS coils in self field and with the proximity of electromagnetically active materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on MATERIALS &amp; ENERGY, ICOME2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of eddy current losses in HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism - ICSM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey. p. 412, id. 528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Modelling Approach for Computing AC Losses in HTS Stacks and Coils Near Ferromagnetic Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-field synchronous machine with HTS armature windings: Realization and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de Préparation et de Caractérisation de Matériaux Supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic phases in superconducting, polycrystalline bulk FeSe samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual Conference on Magnetism and Magnetic Materials (MMM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Palm Beach, FL (Virtual Conference), United States. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Effect of Magnetic Flux Sweep Rate on Bulk YBa2Cu3Oy Single Grains Prepared by the Infiltration-Growth (IG) Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2020 - 33th International Symposium on Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Tsukuba, Japan. id. WB5-8, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for DC Electrical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4a Escuela de superconductividad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of superconducting phase in FeSe by Spark Plasma Sintering for trapped field applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavan Kumar Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiraku Ogino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2020 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tampa, FL (Virtual Conference), United States. id. Wk1MPo3D-05, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of a Superconducting Power Filter for HVDC grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Despouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Irradiation of Polycrystalline Bulk FeSe Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 131, id. 2-MP-FP3-S13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-field measurements on bulk YBa2Cu3Oy samples prepared by the Infiltration-Growth (IG) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2019 - 32th International Symposium on Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kyoto, Japan. id. PCP7-4, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a synchronous stack interleaved DC-DC buck converter for proton exchange membrane electrolyzer applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Fundamentals and Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the flux pinning performance of bulk FeSe by electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASREG 2019 - 11th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Prague, Czech Republic. p. 4, id. F-V-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Time Domain Scheme for Electromagnetic Field Modeling in HTS Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses computation in HTS coils in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 -14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supraconductivité dans l'aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SEEDS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of a coil in a ferromagnetic circuit including a superconductor pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Halit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France. p. 57, id. P4-C-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Jc inhomogeneity in HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 177, id. 3-MP-FP5-S16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D semi-analytical modelling of magnetic forces between HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale des propriétés électromagnétiques de bobines supraconductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique, JCGE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux Pinning Docking Interfaces in satellites using trapped field magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavan Kumar Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 162, id. 3-LP-HC-S17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of FeSe bulk superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolph Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMIR Users’ Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMAP; GANIL, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale des supraconducteurs HTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un dispositif de chauffage par induction avec et sans prise en compte du couplage magnétothermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et enjeux de la Normalisation de la supraconductivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Eric Bruzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France. CD-ROM, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation analytique de l'inductance d'une bobine dans un circuit ferromagnétique en présence d'une pastille supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France. CD-ROM, id. P03, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de rubans supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale en Sciences et Technologies Electriques au Maghreb - CISTEM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTHB, Oct 2018, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the temperature and field dependencies of the critical current densities and pinning forces of bulk YBCO, MgB2 and FeSe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 43, id. 1MPo2D-03 [M36]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation analytique d'une inductance dans un circuit ferromagnétique en présence d'une pastille supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Bentridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Halit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREEN - Université de Lorraine, Jul 2018, Nancy, France. pp. 1-2, id. 188115, SP-J2-J : 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du champ électromagnétique dans les rubans supraconducteurs HTC dans le domaine fréquentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul analytique de l’inductance d’une bobine dans un circuit ferromagnétique en présence d’une pastille supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Halit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Bentridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2018 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Alger, Algérie. pp. 1-5, id. SS23, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate Interleaved DC-DC Buck Converters for Electrolyzers: State-of-the-Art and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Environment and Electrical Engineering (EEEIC) / IEEE Industrial and Commercial Power Systems Europe (ICPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current flow and flux pinning properties of YBCO foam struts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 70, id. 2MPo1B-01 [M11]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Modelling of HTS bulk submitted to an external magnetic field by means of stochastic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 34, id. 1LPo2E-08 [L47]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed field magnetization of a bulk HTS with a coil sharing the same cryocooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kapek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 37, id. 1LPo2H-08 [L75]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrans et aimants supraconducteurs : performances et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREEN - Université de Lorraine, Jul 2018, Nancy, France. pp. 1-2, id. 184975, SO-24-PM : 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTS Coils Characterization for DC applications - Modelling and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNC 2018 - Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseurs DC-DC buck entrelacés candidats pour électrolyseurs: état de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Scipioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale d'une machine supraconductrice à structure axiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Keddari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIER 2017 - 5ème Conférence Internationale des Energies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Sousse, Tunisie. pp. 17-18, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation expérimentale des supraconducteurs HTC : de l'élément au système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental test rig for pulsed field magnetization of bulk HTS with small coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Marande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Superconductivity and Magnetism - ICSM2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Antalya, Turkey. p. 71, id. 2950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux supraconducteurs et leurs applications en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence sur le Génie Electrique (CGE'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Militaire Polytechnique, Apr 2017, Bordj El Bahri, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic field modeling in HTS composite tapes in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp. 1-2, id. 146569 - O2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the complete penetration magnetic field of a HTS pellet from the measurements of the magnetic field at its top-center surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. 1MP3-07, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of an Inductor in a Magnetic Circuit for Pulsed Field Magnetization of HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Bentridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. id. 3LP4-04, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC grid stabilization using a resistive superconducting fault current limiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Components and Systems for DC grids (COSYS-DC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in composite materials: CFRPs and multifilamentary HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lodz, Poland. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for DC Electrical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Perez Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Applied Superconductivity (EUCAS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. pp.1LP6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes AC dans les supraconducteurs de dernière génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2017) - SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Arras, France. p. 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of the trapped magnetic flux density of YBCO pellets on mechanical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. id. 3MP5-11, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on different drive topologies and strategies for power ultrasonic piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Zandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Sharif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Sciences and Tecnologies in Magreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar electric motor on superconducting bearings: design, producing and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 201, id. 4LPo2D-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement cryogénique des systèmes supraconducteurs en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanbin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2016 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc. pp. 1-5, id. 198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, mechanical stress and current density distributions in YBCO bulks during magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 192, id. 4MPo1D-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimantation de pastilles supraconductrices en présence de matériaux ferromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. id. 85221 - SP-2 : 21, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in multifilamentary superconductive tapes submitted to external time varying magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of HTS bulk during Pulsed Field Magnetization within an iron core using analytical and integral methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to increase trapped magnetic field in bulk MgB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Badica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 125, id. 2MPo2D-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trapped Magnetic Field Over 5 T in Doped Bulk MgB2 Obtained by ex-situ Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Batalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Aldica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Badica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Superconductivity and Magnetism - ICSM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Fethiye-Oludeniz, Turkey. p. 602, id. 556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur à énergie solaire sur paliers supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-2, id. 86869 - S0-2C : 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique de matériaux conducteurs non conventionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-4, id. 87106 - SP-2 : 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286551v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapped Magnetic Field Experiments and Characterization of Large-Sized Bulk MgB2 Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Superconductivity and Magnetism - ICSM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Fethiye-Oludeniz, Turkey. p. 182, id. 539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de l’équation de Laplace par la méthode de Monte Carlo : application à une bobine supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Bentridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2016 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc. pp. 1-4, id. 228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of n-value and rise rate on the Magnetic Field Penetration in HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 104, id. 1A-M-P-01.05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimantation de pastilles supraconductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aussois, France. p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a vector magnet generating up to 3 T with 3 axis orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 168, id. 3A-LS-P-06.02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an AC magnetic field on a superconducting bulk magnetized in an iron core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 131, id. 2A-LS-P-03.05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New setup to characterize superconducting wires of 0.5 m length between 20 K and 60 K under magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Bin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. p. 124, id. 3PoBD_17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul analytique de l’inductance mutuelle entre deux bobines circulaires à noyau supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aussois, France. p. 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale model of a resistive-type superconducting fault current limiters based on 2G HTS coated conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 79, id. 3M-LS-O2.x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and magnetic properties of bulk MgB2 samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 112, id. 1A-M-P-05.07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization and demagnetization studies of a HTS bulk in a symmetrical iron core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. p. 53, id. 1PoBE_12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et conception d’un aimant vectoriel supraconducteur pour la caractérisation des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aussois, France. p. 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting stabilizer for embedded DC electrical grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Bin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 94, id. 1A-LS-P-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-field HTS machine with integrated magnetic coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dolisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 139, id. 2A-LS-P-08.06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High magnetic field generated by MgB2 bulk prepared by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 57, id. 1A-M-O2.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of stability margin in embedded DC electrical grid with superconducting stabilizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Bin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. page 93/2PoBL_12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la désaimantation d’une pastille supraconductrice YBCO dans un circuit magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aussois, France. p. 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of HTS bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASREG 2015 - 9th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Liège, Belgium. p. 48, id. D06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power System stability improvement with superconducting fault current limiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2014, International Conference on Electrical Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.365-370, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of magnetic flux concentration superconducting machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadjiib Benallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2014, International Conference on Electrical Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.346-349, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new kind of superconducting motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Alhasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 62, id. 2M-LS-O1.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of an original superconducting synchronous machine based on magnetic shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Alhasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. page 141/3OrCA_01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low-Temperature Superconducting coils system generating up to 3 T in a 10 cm bore diameter with 3 axis orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. p. 74, id. 2PoBB_05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a superconducting motor with high specific torque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Alhasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2015 More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, SEE, Feb 2015, Toulouse, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113838v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, mechanical stress and induced current distribution in YBCO bulk during pulsed field magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 130, id. 2A-LS-P-03.04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural characterization of Bulk MgB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th Annual Meeting of the DPG and DPG Spring Meeting, TT 17: Superconductivity: Properties and Electronic Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany. p. 35, id. TT 17.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la vitesse de la montée du champ magnétique sur la pénétration du champ magnétique dans une pastille supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aussois, France. page 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un aimant vectoriel supraconducteur produisant 3 T dans une sphère de diamètre 100 mm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cherbourg, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des défauts de type court-circuit sur l'emplacement optimal d'un limiteur de courant supraconducteur dans un réseau d'énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an alternative/pulsed magnetic field on a YBCO bulk in an iron core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. p. 180, id. 3LPo2H-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-less characterization of superconducting tapes or wires from electrical measurements on a coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. p. 81, id. 1LOr3D-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la vitesse de la montée du champ magnétique sur la pénétration du champ magnétique dans une pastille supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2014) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk superconducting MgB2: pinning by grain boundaries or point defects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoMaterials 2014 (MSnows 2014 and TransNano Forum)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp. 1-2, id. P24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC transport loss: Evaluation of experimental technique on a single phase out of a 3-phase model cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Demencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Elschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Goldacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2013, European Conference on Applied Superconductivity, Genova, Italy, 15-19 September 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of MgB2-based, bulk supermagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany. pp. 1-2, id. HE-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical current density determination of superconducting material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2014 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisie. pp. 1-5, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the magnetization of MgB2 and YBCO bulks at different temperatures for electrical engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. p. 210, id. 4MPo1B-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of YBCO superconductor magnetic shielding by using multiple bulks or thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Malé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Conference on Magnet Technology - MT23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental setup of a superconducting power transmission cable for AC-loss investigations under controlled current distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Elschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Demencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Goldacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Applied Superconductivity (EUCAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'aimantation d'une pastille supraconductrice par un champ magnétique pulsé : influence de la forme de l'inducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qunxu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Nazaire, France. pp. 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Jc(b) determination method using the virgin magnetization curve for HTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Conference on Magnet Technology - MT23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of a 3-phase coaxial HTS cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Elschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kudymow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Demencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Applied Superconductivity (EUCAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de quench dans une bobine supraconductrice HTC à noyau de fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aussois, France. CD-ROM, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a 3D superconducting inductor structure using analytical formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2012 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Portland, United States. p. 745, id. 3LPV-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul analytique de la force exercée par un inducteur solénoïdal sur un supraconducteur massif refroidi hors champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Adrien Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aussois, France. p. 67 et CD-ROM, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field mapping for characterization of superconducting tapes, as a function of the position and magnetic flux density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2012 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Portland, United States. p. 801, id. 3MPQ-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Domain Computation of Eddy Currents in Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Barcelone, Spain. p. 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition du courant dans un ruban supraconducteur à partir d'une mesure de carte d'induction magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aussois, France. p. 69 et CD-ROM, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la densité de courant critique d'un matériau supraconducteur à l'aide de la mesure de la diffusion du champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aussois, France. p. 63 et CD-ROM, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du courant critique d'une bobine BSCCO avec un modèle homogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aussois, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical calculation for determining the E(J, B) characteristic of a superconducting wire from electrical measurements on a coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la caractéristique E(J, B) d'un ruban supraconducteur, à partir de mesures sur une bobine, et d'un champ magnétique appliqué par des aimants permanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Électrotechnique du Futur, 7ème édition - EF'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Belfort, France. pp. 1-9, id. 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627133v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the E(J, B) power law characterization for superconducting wires from electrical measurements on a coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on Magnet Technology - MT22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France. p. 66, id. 3GP3-7 - PBN: 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of superconducting material critical current density from magnetic field diffusion measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on Magnet Technology - MT22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France. p. 78, id. 4KP1-3 - PBN: 167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element computation of self field ac losses in a HTS coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. page 196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of demagnetizing effects in superconducting cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bellouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Applied Superconductivity (EUCAS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Brussels, Belgium. pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical magnetization of a finite-thickness superconducting screen with a power-law E-J characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Applied Superconductivity (EUCAS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Brussels, Belgium. pp.522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure characterization of YBCO and NBCO bulk superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Maloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth European Conference on Applications of Polar Dielectrics, Metz 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'une machine avec un inducteur supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abederezzak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Aussois, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des phénomènes couplés magnétothermiques dans les Supraconducteurs à Haute Température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Aussois, France. p. 29, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densité de courant dans un supraconducteur: solution analytique 1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Aussois, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Temperature and/or Field Dependences of the E−J Power Law on Trapped Magnetic Field in Bulk YBaCuO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2006 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Seattle, WA, United States. id. 1ML08, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de supraconducteurs à haute température critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Aussois, France. p. 30, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Losses in a HTC Superconducting Tube: Comparison of Methods of Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thitipong Satiramatekul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAPMED'4 - 4th Japanese-Mediterranean Workshop on Applied Electromagnetic Engineering for Magnetic, Superconducting and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Caire, Egypt. p. 2, id. 156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse field magnetization of high-temperature superconductor bulk parts considering thermal effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS'05 - 7th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienne, Austria. p. 286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Transport Losses Calculation in a Bi-2223 Current Lead Using Thermal Coupling With an Analytical Formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2004 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Jacksonville, FL, United States. id. 4LL10 (1 page)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and test of a DC-DC power supply with superconductor transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Francoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Weinachter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference (ASC 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jacksonville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supraconducteurs : des propriétés aux applications électrotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'2003 - Électrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Gif-sur-Yvette, France. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pertes dans un tube supraconducteur HTc : comparaison des résultats théoriques et expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Aussois, France. pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un tube HTC et pertes AC en champ propre : Influence de la température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Aussois, France. p. 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des pertes dans un tube supraconducteur HTC : comparaison de méthodes de calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'2003 - Électrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Gif-sur-Yvette, France. p. 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de pertes dans les supraconducteurs à haute température critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Aussois, France. pp.807-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a superconducting magnet energy storage for a pulsed power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnet Technology 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Tallahassee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre de puissance supraconducteur pour les réseaux à courant continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Pérez-Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Motors and Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muralidhar Miryala and M. R. Koblischka (Superconducting Materials Laboratory, Graduate School of Science and Engineering, Shibaura Institute of Technology (SIT), Toyosu, Koto-ku, Tokyo, Japan). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Superconductors: Occurrence, Synthesis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, pp. 263-290, 2018, Materials Science and Technologies, 978-1-53613-342-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapped Field in MgB2 Samples and Their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muralidhar Miryala (Shibaura Institute of Technology, Toyosu, Koto-ku, Tokyo, Japan). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductivity: Applications Today and Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 13, pp. 279-292, 2015, Chemistry Research and Applications, 978-1-63483-816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Magnetic Characterization of Bulk Ag-added MgB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muralidhar Miryala (Shibaura Institute of Technology, Toyosu, Koto-ku, Tokyo, Japan). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductivity: Applications Today and Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, pp. 269-277, 2015, Chemistry Research and Applications, 978-1-63483-816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abederezzak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-conventional machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.191-255, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines à supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines électriques non conventionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.196-258, 2011, Traité EGEM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses under self-field in a superconducting tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. V. Narlikar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Superconductivity 1 Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.431, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of AC Loss in an impregnated 3-Parallel Strands HTS Coil for a Superconducting Armature of Electrical Machine for Aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Jamois-Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pertes dans les supraconducteurs à haute température critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Henri Poincaré - Nancy 1, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001NAN10180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des supraconducteurs et pertes en régime variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lorraine, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04820135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId500"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bruno Douine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Field Mapping of Large Size Bulk Superconductors at Variable Temperatures and Magnetic Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Guijosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (5), 6800405, 5 p. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2026.3663128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast modeling approach of large-scale non-inductive HTS coils under different current supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 98 (4), pp.045503. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/acbbae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of HTSP Tape Coils by Computed Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaliy Minasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Malyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuriy Zanegin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elektrichestvo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.52-60. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24160/0013-5380-2022-7-52-60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Electromagnetic Characterization of High Temperature Superconductors Coils Located in Proximity to Electromagnetically Active Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (5), pp.1529-1537. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/fdmp.2022.021827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of HTS Coils Inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2022.3167566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of X-ray Micro-CT in the Study of HTS Tape Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Minasyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Malykh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Zanegin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (3), pp.60. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/inventions7030060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-Field Synchronous Machine With HTS Armature Windings: Realization and Preliminary Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3145321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux pinning docking interfaces in satellites using superconducting foams as trapped field magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ru. Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gokhfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavan Kumar Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), 4900105, 5 p. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3147734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural Parameters for Modelling of Superconducting Foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Superconducting Materials for Applications, 15 (6), 2303, 15 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15062303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Superconducting Power Filter for Embedded Electrical Grid Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2022.3152678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Modeling of AC Losses in HTS Tapes with Magnetic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (2), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2021.3139383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a new axial-field superconducting inductor for a synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Douar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Hadjout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailam El Hadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-210173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of High Temperature Superconductor Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Kovalev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elektrichestvo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, pp. 25-33. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24160/0013-5380-2021-4-25-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling and characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (12), pp.124001. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6668/ac336c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semianalytical Modeling of AC Losses in HTS Stacks Near Ferromagnetic Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2020.3033697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for Aircraft Electric DC Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (5), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2021.3060682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on the Use of Superconducting Bulks for Magnetic Screening in Electrical Machines for Aircraft Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Colle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimiaki Sudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue "Superconducting Materials for Applications", 14 (11), 2847, 18 p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14112847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of High-Temperature Superconductor Bulks for Electrical Machine Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickolay Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (7), 1636, 12 p. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14071636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic phases in superconducting, polycrystalline bulk FeSe samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavan Kumar Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, 015230, 5 p. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/9.0000167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Time-Domain Scheme for Electromagnetic Field Modeling in HTS Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2019.2953688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Semi-Analytical Modeling and Optimization of Fully HTS Ironless Axial Flux Electrical Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 574, pp.1353660. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2020.1353660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of the sharp, low-field pinning force peaks in MgB2 superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, 015035, 6 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5133765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRIBUTION TO THE EXPERIMENTAL CHARACTERIZATION OF THE ELECTROMAGNETIC PROPERTIES OF HTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM20050705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Realization of a Stacked Interleaved DC–DC Step‐Down Converter for PEM Water Electrolysis with Improved Current Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), pp.307-315. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201900153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical feasibility assessment of a PEM fuel cell refrigerator system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Abderezzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Rekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Binns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Busawon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (19), pp.11211-11219. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.04.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volume integral approach for the modelling and design of HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (4), pp.1133-1140. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-10-2018-0392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the temperature and field dependencies of the critical current densities of bulk YBCO, MgB2 and iron-based superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), 6801805, 5 p. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2900932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988008v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current flow and flux pinning properties of YBCO foam struts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), 8001405, 5 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2019.2894712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of an Inductor in a Magnetic Circuit for Pulsed Field Magnetization of HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Halit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), 8201306, 6 p. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2018.2809438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592255v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Complete Penetration Magnetic Field of a HTS Pellet from the Measurements of the Magnetic Field at its Top-Center Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), 8800104, 4 p. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2018.2796380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598658v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of current density, temperature and mechanical deformation in YBCO bulks under Field-Cooling magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), 6800805, 5 p. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2018.2801328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteurs et générateurs supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94, pp. 34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in linear and nonlinear multifilamentary composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp. 183-187. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/phys-2018-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature Survey of Interleaved DC-DC Step-Down Converters for Proton Exchange Membrane Electrolyzer Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Environment and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22149/teee.v3i1.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short notes on electromagnetic acoustic transducers (EMATs) design and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar Electric Motor on Superconducting Bearings: Design and Tests in Liquid Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), 5200505, 5 p. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2642140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Magnetic Field Generated by Bulk MgB2 Prepared by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), 6801005, 5 p. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2537143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Method for Determining the n-Value of HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), 6800704, 4 p. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2533603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Modelling and Experimental Results of Magnetic Flux trapped in YBCO Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), 6800305, 5 p. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2518580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Vector Magnet Generating up to 3 T with 3 Axis Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4901305, 5 p. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2539545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280937v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation and pinning in spark-plasma sintered MgB2 superconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Jirsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Rameš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (2), 025006, 8 p. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-2048/29/2/025006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of Stability Margin in Embedded DC Electric Grid with Superconducting Stabilizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Bin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), 5000304, 4 p. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2543963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of an Original superconducting synchronous machine based on magnetic shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Alhasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheksenbek Makeyevich Adilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2536785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization and Demagnetization Studies of a HTS Bulk in an Iron Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), 4700207, 7 p. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2016.2517628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic characterization and modeling of superconducting material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Journal of Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Experimental Method for Investigating AC Losses in Concentric HTS Power Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Elschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Demencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Kudymow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), pp.5900105. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2014.2366373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Magnetization of a Superconducting Bulk using an Iron Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), 8801005, 4 p. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2014.2373494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un aimant vectoriel supraconducteur produisant 3 T dans une sphère de diamètre 100 mm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp. 10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiteur de courant de court-circuit supraconducteur résistif : prémices d’un modèle circuit multi-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Jc and n-value of HTS Pellets by Measurement and Simulation of Magnetic Field Penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), 8001008, 8 p. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2015.2409201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of MgB2-based, bulk supermagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (11), 9000504, 4 p. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2014.2323995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin-Layer Insulation of HTS: Analytical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (4), pp.8800505. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2014.2311404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of YBCO Superconductor Magnetic Shielding by Using Multiple Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Malé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (4), pp. 903-907. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10948-013-2460-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the inductor shape, and the magnetization processes on a trapped magnetic flux in a superconducting bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qunxu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 503, pp. 1-6. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2014.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field mapping measurements to determine spatial and field dependence of critical current density in YBCO tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 492, pp. 158-164. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2013.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the E(J, B) power law characterization for superconducting wires from electrical measurements on a coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), 6400504, 4 p. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2011.2179840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606265v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Direct Magnetic Method for Determining Jc in Bulk Superconductors from Magnetic Field Diffusion Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), 9001604, 4 p. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2011.2179409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627073v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of speed variation of a transverse magnetic field on magnetization of an HTS cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.3434-3441. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2011.2116785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Multi-Stacks Inductor for Synchronous Motors Using the Diamagnetism Property of Bulk Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57 (1), pp.146-153. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2009.2034284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-D Robust FE-FV Mixed Method to Handle Strong Nonlinearities in Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (8), pp. 3445 - 3448. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2044025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature on stability of trapped flux magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Pienkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Luongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryogenics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.215-221. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryogenics.2009.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JC(B) determination method with the help of the virgin magnetization curve of a superconducting cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.82-86. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2010.2042168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling solution and n dependance of the eddy current distribution in a flat superconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp. 2248 - 2254. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2010.2047643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pertes en champ propre dans les câbles supraconducteurs cylindriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (3), pp.311-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of an original structure of current limiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.125021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Hybrid FE-FV Method for Computing Current Distribution in 2-D Superconductors: Application to an HTS Cylinder in Transverse Magnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (3), pp. 2423 - 2427. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2009.2018047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element AC-Losses Computation in Multi-Layer HTS Cable Using Complex Representation of the Electromagnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self Field Effect Compensation in an HTS Tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Arbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp. 1698-1703. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2008.2000903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Calculation of the Instantaneous Power in a Current Carrying Superconducting Tube with Jc(B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules E. Pienkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp. 1717-1723. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2008.2000906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full penetration current variation of superconducting tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.12029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of trapped flux stability in bulk YBCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Pienkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Luongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryogenic Engineering,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.535-543. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2900394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Testing of a Superconducting Rotating Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (1), pp.27-33. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2006.887544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Considerations About the Cooling of the Rotor of a Superconducting Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdererezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.44-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Temperature and/or Field Dependences of the E−J Power Law on Trapped Magnetic Field in Bulk YBaCuO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp. 3028-3031. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2007.902095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Jc(B) on the full penetration current of superconducting tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 443 (1-2), pp. 23-28. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2006.04.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00095429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Transport Losses Calculation in a Bi-2223 Current Lead Using Thermal Coupling With an Analytical Formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (2), pp. 1508-1511. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2005.849149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of a new kind of HTS motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (2), pp.2186-2189. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASC.2005.849608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of losses in a HTS current lead with the help of the dimensional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.138-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses in a BSCCO current lead : comparison between calculation and measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1603-1606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses measurements of a high critical superconductor transporting sinusoidal or non sinusoidal current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (1), pp.1489-1492. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/77.828523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (165)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D frequency-domain model for the homogeneous J-A formulation of the Maxwell equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hongye Zhang and Markus Mueller, The University of Edinburgh, Jun 2026, Edinburgh, Scotland, United Kingdom. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation de l'impact du bobinage sur la modélisation d'une machine électrique à induit supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Jamois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of superconductors for electrical engineering in GREEN lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Magnetic Field Mapping Characterisation Setup for Large Size Bulk Superconductors at Low Temperatures and Fields up to 9 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Guijosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2025 - 17th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto, Portugal. p. 14, id. 1-MP-CT.163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations expérimentale et numérique des supraconducteurs HTC pour des applications en énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille (L2EP), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and preliminary tests of an axial-flux synchronous machine with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and tests of a synchronous generator with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Superconductivity and Magnetism (ICSM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast integral modeling approach for the characterization of a superconductor stabilizer in DC electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied superconductivity for the electric grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Laïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Arras, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losses in Large Scale Non-Inductive High Temperature Superconducting Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Superconductivity and Magnetism (ICSM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast integral modeling approach of large-scale non-inductive HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of AC losses in HTS tapes coupling FEM and electrical circuits with harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical current density function of the position in a commercial REBaCuO bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiteng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dorget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Antončík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2022 - 35th International Symposium on Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nagoya, Japan. id. WB8-8, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and experimental study of HTS coils inductance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigations of the Electromagnetic Parameters of Superconducting Coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Quantum Materials and Technology (ICQMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses in non-inductive high temperature superconducting coils: modeling and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolai Ivanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference on the Computation of Electromagnetic Fields, COMPUMAG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC characterization of HTS coils with non-uniform current density distribution using E(J) and Jc(B) dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of superconducting Iron-selenide using Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiteng Xing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GFDM-FACE-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Francophone de Densification des Matériaux par Frittage Assisté sous Champ Electromagnétique (GFDM-FACE), Oct 2021, Caen, France. id. O24, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for HVDC and Onboard DC Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST ACTION 19108 Hi-Scale first joint WG3/4 industry-academia workshop on applications for HTS technologies in the electrical energy chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la faisabilité d'un filtre de puissance supraconducteur pour les réseaux à courant continu haute tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC modeling & characterization of HTS coils with non uniform current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling and Analysis of Flux Jumps in MgB2 Bulks: How to Improve the Performance of MgB2 Bulk Magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kapek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism - ICSM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey. p. 149, id. 498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux Pinning Docking Interfaces in satellites using superconducting foams as trapped field magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis M. Gokhfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavan Kumar Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2021 - 15th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow (Virtual), Russia. p. 16, id. 285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Superconducting Power Filter for embedded electrical grid application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de rubans supraconducteurs pour des applications en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the realization and preliminary tests of an axial-flux synchronous machine with HTS armature windings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural parameters for modelling of superconducting foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et caractérisation en courant continu des bobines SHTC avec une distribution non uniforme de la densité de courant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of the electromagnetic properties of HTS coils in self field and with the proximity of electromagnetically active materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on MATERIALS &amp; ENERGY, ICOME2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism - ICSM2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey. p. 412, id. 528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of eddy current losses in HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Dirahoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de Préparation et de Caractérisation de Matériaux Supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Hajiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Aussois, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-field synchronous machine with HTS armature windings: Realization and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Modelling Approach for Computing AC Losses in HTS Stacks and Coils Near Ferromagnetic Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic phases in superconducting, polycrystalline bulk FeSe samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual Conference on Magnetism and Magnetic Materials (MMM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Palm Beach, FL (Virtual Conference), United States. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Effect of Magnetic Flux Sweep Rate on Bulk YBa2Cu3Oy Single Grains Prepared by the Infiltration-Growth (IG) Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2020 - 33th International Symposium on Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Tsukuba, Japan. id. WB5-8, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for DC Electrical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4a Escuela de superconductividad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of superconducting phase in FeSe by Spark Plasma Sintering for trapped field applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavan Kumar Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiraku Ogino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2020 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tampa, FL (Virtual Conference), United States. id. Wk1MPo3D-05, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Study of a Superconducting Power Filter for HVDC grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Despouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Irradiation of Polycrystalline Bulk FeSe Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 131, id. 2-MP-FP3-S13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-field measurements on bulk YBa2Cu3Oy samples prepared by the Infiltration-Growth (IG) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS 2019 - 32th International Symposium on Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Kyoto, Japan. id. PCP7-4, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a synchronous stack interleaved DC-DC buck converter for proton exchange membrane electrolyzer applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Fundamentals and Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the flux pinning performance of bulk FeSe by electron irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASREG 2019 - 11th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Prague, Czech Republic. p. 4, id. F-V-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integro-Differential Time Domain Scheme for Electromagnetic Field Modeling in HTS Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPUMAG2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses computation in HTS coils in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 -14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supraconductivité dans l'aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SEEDS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Jc inhomogeneity in HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 177, id. 3-MP-FP5-S16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical modeling of a coil in a ferromagnetic circuit including a superconductor pellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Halit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France. p. 57, id. P4-C-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D semi-analytical modelling of magnetic forces between HTS coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEF 2019 - 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale des propriétés électromagnétiques de bobines supraconductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique, JCGE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux Pinning Docking Interfaces in satellites using trapped field magnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pavan Kumar Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2019 - 14th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. p. 162, id. 3-LP-HC-S17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of FeSe bulk superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolph Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMIR Users’ Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMAP; GANIL, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale des supraconducteurs HTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un dispositif de chauffage par induction avec et sans prise en compte du couplage magnétothermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhalim Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et enjeux de la Normalisation de la supraconductivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Eric Bruzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France. CD-ROM, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation analytique de l'inductance d'une bobine dans un circuit ferromagnétique en présence d'une pastille supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France. CD-ROM, id. P03, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de rubans supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale en Sciences et Technologies Electriques au Maghreb - CISTEM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USTHB, Oct 2018, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the temperature and field dependencies of the critical current densities and pinning forces of bulk YBCO, MgB2 and FeSe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 43, id. 1MPo2D-03 [M36]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation analytique d'une inductance dans un circuit ferromagnétique en présence d'une pastille supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Bentridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Halit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREEN - Université de Lorraine, Jul 2018, Nancy, France. pp. 1-2, id. 188115, SP-J2-J : 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du champ électromagnétique dans les rubans supraconducteurs HTC dans le domaine fréquentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul analytique de l’inductance d’une bobine dans un circuit ferromagnétique en présence d’une pastille supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Halit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Bentridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2018 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Alger, Algérie. pp. 1-5, id. SS23, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate Interleaved DC-DC Buck Converters for Electrolyzers: State-of-the-Art and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Environment and Electrical Engineering (EEEIC) / IEEE Industrial and Commercial Power Systems Europe (ICPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current flow and flux pinning properties of YBCO foam struts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nouailhetas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 70, id. 2MPo1B-01 [M11]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D Modelling of HTS bulk submitted to an external magnetic field by means of stochastic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 34, id. 1LPo2E-08 [L47]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed field magnetization of a bulk HTS with a coil sharing the same cryocooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kapek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2018 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Seattle, Washington, United States. p. 37, id. 1LPo2H-08 [L75]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrans et aimants supraconducteurs : performances et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREEN - Université de Lorraine, Jul 2018, Nancy, France. pp. 1-2, id. 184975, SO-24-PM : 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseurs DC-DC buck entrelacés candidats pour électrolyseurs: état de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Guida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Scipioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental test rig for pulsed field magnetization of bulk HTS with small coils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Marande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Superconductivity and Magnetism - ICSM2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Antalya, Turkey. p. 71, id. 2950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale d'une machine supraconductrice à structure axiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Keddari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIER 2017 - 5ème Conférence Internationale des Energies Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Sousse, Tunisie. pp. 17-18, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation expérimentale des supraconducteurs HTC : de l'élément au système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTS Coils Characterization for DC applications - Modelling and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazid Statra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Belguerras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNC 2018 - Symposium on Electromagnetic Phenomena in Nonlinear Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériaux supraconducteurs et leurs applications en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence sur le Génie Electrique (CGE'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Militaire Polytechnique, Apr 2017, Bordj El Bahri, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic field modeling in HTS composite tapes in the frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp. 1-2, id. 146569 - O2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the complete penetration magnetic field of a HTS pellet from the measurements of the magnetic field at its top-center surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. 1MP3-07, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of an Inductor in a Magnetic Circuit for Pulsed Field Magnetization of HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Bentridi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. id. 3LP4-04, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC grid stabilization using a resistive superconducting fault current limiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Components and Systems for DC grids (COSYS-DC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in composite materials: CFRPs and multifilamentary HTS tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lodz, Poland. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Power Filter for DC Electrical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Quéval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Juan Perez Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Applied Superconductivity (EUCAS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. pp.1LP6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes AC dans les supraconducteurs de dernière génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Escamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2017) - SEEDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Arras, France. p. 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependence of the trapped magnetic flux density of YBCO pellets on mechanical stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. id. 3MP5-11, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on different drive topologies and strategies for power ultrasonic piezoelectric transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Zandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Sharif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Sciences and Tecnologies in Magreb (CISTEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar electric motor on superconducting bearings: design, producing and potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 201, id. 4LPo2D-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement cryogénique des systèmes supraconducteurs en génie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanbin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2016 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc. pp. 1-5, id. 198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, mechanical stress and current density distributions in YBCO bulks during magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 192, id. 4MPo1D-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimantation de pastilles supraconductrices en présence de matériaux ferromagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. id. 85221 - SP-2 : 21, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy current modeling in multifilamentary superconductive tapes submitted to external time varying magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trapped Magnetic Field Over 5 T in Doped Bulk MgB2 Obtained by ex-situ Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Batalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Aldica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Badica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karwoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Superconductivity and Magnetism - ICSM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Fethiye-Oludeniz, Turkey. p. 602, id. 556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to increase trapped magnetic field in bulk MgB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Badica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2016 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Denver, Colorado, United States. p. 125, id. 2MPo2D-08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of HTS bulk during Pulsed Field Magnetization within an iron core using analytical and integral methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moteur à énergie solaire sur paliers supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boufatah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-2, id. 86869 - S0-2C : 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électromagnétique de matériaux conducteurs non conventionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Menana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France. pp. 1-4, id. 87106 - SP-2 : 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286551v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de l’équation de Laplace par la méthode de Monte Carlo : application à une bobine supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Bentridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2016 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc. pp. 1-4, id. 228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapped Magnetic Field Experiments and Characterization of Large-Sized Bulk MgB2 Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Superconductivity and Magnetism - ICSM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Fethiye-Oludeniz, Turkey. p. 182, id. 539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of n-value and rise rate on the Magnetic Field Penetration in HTS Bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 104, id. 1A-M-P-01.05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimantation de pastilles supraconductrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aussois, France. p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a vector magnet generating up to 3 T with 3 axis orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 168, id. 3A-LS-P-06.02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an AC magnetic field on a superconducting bulk magnetized in an iron core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 131, id. 2A-LS-P-03.05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New setup to characterize superconducting wires of 0.5 m length between 20 K and 60 K under magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Bin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. p. 124, id. 3PoBD_17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul analytique de l’inductance mutuelle entre deux bobines circulaires à noyau supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aussois, France. p. 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale model of a resistive-type superconducting fault current limiters based on 2G HTS coated conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 79, id. 3M-LS-O2.x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and magnetic properties of bulk MgB2 samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 112, id. 1A-M-P-05.07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization and demagnetization studies of a HTS bulk in a symmetrical iron core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. p. 53, id. 1PoBE_12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et conception d’un aimant vectoriel supraconducteur pour la caractérisation des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aussois, France. p. 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting stabilizer for embedded DC electrical grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Bin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pierfederici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 94, id. 1A-LS-P-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial-field HTS machine with integrated magnetic coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dolisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 139, id. 2A-LS-P-08.06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of HTS bulks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PASREG 2015 - 9th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Liège, Belgium. p. 48, id. D06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High magnetic field generated by MgB2 bulk prepared by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Noudem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 57, id. 1A-M-O2.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase of stability margin in embedded DC electrical grid with superconducting stabilizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Bin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. page 93/2PoBL_12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of magnetic flux concentration superconducting machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadjiib Benallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2014, International Conference on Electrical Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.346-349, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power System stability improvement with superconducting fault current limiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2014, International Conference on Electrical Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.365-370, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la désaimantation d’une pastille supraconductrice YBCO dans un circuit magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aussois, France. p. 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of an original superconducting synchronous machine based on magnetic shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Alhasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. page 141/3OrCA_01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Low-Temperature Superconducting coils system generating up to 3 T in a 10 cm bore diameter with 3 axis orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. p. 74, id. 2PoBB_05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a superconducting motor with high specific torque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Alhasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2015 More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, SEE, Feb 2015, Toulouse, France. pp. 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113838v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new kind of superconducting motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rada Alhasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 62, id. 2M-LS-O1.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural characterization of Bulk MgB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Murakami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th Annual Meeting of the DPG and DPG Spring Meeting, TT 17: Superconductivity: Properties and Electronic Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Berlin, Germany. p. 35, id. TT 17.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, mechanical stress and induced current distribution in YBCO bulk during pulsed field magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 130, id. 2A-LS-P-03.04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un aimant vectoriel supraconducteur produisant 3 T dans une sphère de diamètre 100 mm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melika Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cherbourg, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la vitesse de la montée du champ magnétique sur la pénétration du champ magnétique dans une pastille supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Aussois, France. page 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des défauts de type court-circuit sur l'emplacement optimal d'un limiteur de courant supraconducteur dans un réseau d'énergie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of an alternative/pulsed magnetic field on a YBCO bulk in an iron core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. p. 180, id. 3LPo2H-04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-less characterization of superconducting tapes or wires from electrical measurements on a coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. p. 81, id. 1LOr3D-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la vitesse de la montée du champ magnétique sur la pénétration du champ magnétique dans une pastille supraconductrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2014) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk superconducting MgB2: pinning by grain boundaries or point defects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoMaterials 2014 (MSnows 2014 and TransNano Forum)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp. 1-2, id. P24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC transport loss: Evaluation of experimental technique on a single phase out of a 3-phase model cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Demencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Elschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Goldacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS 2013, European Conference on Applied Superconductivity, Genova, Italy, 15-19 September 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of MgB2-based, bulk supermagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERMAG Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dresden, Germany. pp. 1-2, id. HE-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991207v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical current density determination of superconducting material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISTEM 2014 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisie. pp. 1-5, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the magnetization of MgB2 and YBCO bulks at different temperatures for electrical engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. p. 210, id. 4MPo1B-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of YBCO superconductor magnetic shielding by using multiple bulks or thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Malé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Conference on Magnet Technology - MT23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental setup of a superconducting power transmission cable for AC-loss investigations under controlled current distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Elschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Demencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Goldacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Applied Superconductivity (EUCAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'aimantation d'une pastille supraconductrice par un champ magnétique pulsé : influence de la forme de l'inducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Gony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qunxu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Nazaire, France. pp. 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Jc(b) determination method using the virgin magnetization curve for HTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Conference on Magnet Technology - MT23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of a 3-phase coaxial HTS cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Zermeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Elschner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kudymow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Demencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Applied Superconductivity (EUCAS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de quench dans une bobine supraconductrice HTC à noyau de fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Godfrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aussois, France. CD-ROM, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a 3D superconducting inductor structure using analytical formulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2012 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Portland, United States. p. 745, id. 3LPV-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul analytique de la force exercée par un inducteur solénoïdal sur un supraconducteur massif refroidi hors champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Adrien Delobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aussois, France. p. 67 et CD-ROM, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Domain Computation of Eddy Currents in Superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Barcelone, Spain. p. 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field mapping for characterization of superconducting tapes, as a function of the position and magnetic flux density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2012 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Portland, United States. p. 801, id. 3MPQ-03</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du courant critique d'une bobine BSCCO avec un modèle homogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aussois, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la densité de courant critique d'un matériau supraconducteur à l'aide de la mesure de la diffusion du champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aussois, France. p. 63 et CD-ROM, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition du courant dans un ruban supraconducteur à partir d'une mesure de carte d'induction magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aussois, France. p. 69 et CD-ROM, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical calculation for determining the E(J, B) characteristic of a superconducting wire from electrical measurements on a coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la caractéristique E(J, B) d'un ruban supraconducteur, à partir de mesures sur une bobine, et d'un champ magnétique appliqué par des aimants permanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Électrotechnique du Futur, 7ème édition - EF'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Belfort, France. pp. 1-9, id. 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627133v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni Ntichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the E(J, B) power law characterization for superconducting wires from electrical measurements on a coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on Magnet Technology - MT22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France. p. 66, id. 3GP3-7 - PBN: 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of superconducting material critical current density from magnetic field diffusion measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sirois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on Magnet Technology - MT22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Marseille, France. p. 78, id. 4KP1-3 - PBN: 167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element computation of self field ac losses in a HTS coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bendali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Mezani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. page 196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of demagnetizing effects in superconducting cylinder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bellouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Applied Superconductivity (EUCAS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Brussels, Belgium. pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical magnetization of a finite-thickness superconducting screen with a power-law E-J characteristic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Applied Superconductivity (EUCAS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Brussels, Belgium. pp.522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and microstructure characterization of YBCO and NBCO bulk superconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jue Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Maloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth European Conference on Applications of Polar Dielectrics, Metz 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'une machine avec un inducteur supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadj Ailam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abederezzak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Aussois, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des phénomènes couplés magnétothermiques dans les Supraconducteurs à Haute Température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Aussois, France. p. 29, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densité de courant dans un supraconducteur: solution analytique 1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelin Kameni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Aussois, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de supraconducteurs à haute température critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Aussois, France. p. 30, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Temperature and/or Field Dependences of the E−J Power Law on Trapped Magnetic Field in Bulk YBaCuO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2006 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Seattle, WA, United States. id. 1ML08, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Losses in a HTC Superconducting Tube: Comparison of Methods of Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thitipong Satiramatekul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAPMED'4 - 4th Japanese-Mediterranean Workshop on Applied Electromagnetic Engineering for Magnetic, Superconducting and Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Caire, Egypt. p. 2, id. 156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse field magnetization of high-temperature superconductor bulk parts considering thermal effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAS'05 - 7th European Conference on Applied Superconductivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienne, Austria. p. 286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC Transport Losses Calculation in a Bi-2223 Current Lead Using Thermal Coupling With an Analytical Formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASC 2004 - Applied Superconductivity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Jacksonville, FL, United States. id. 4LL10 (1 page)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and test of a DC-DC power supply with superconductor transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Francoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Weinachter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference (ASC 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jacksonville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supraconducteurs : des propriétés aux applications électrotechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'2003 - Électrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Gif-sur-Yvette, France. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pertes dans un tube supraconducteur HTc : comparaison des résultats théoriques et expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Aussois, France. pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des pertes dans un tube supraconducteur HTC : comparaison de méthodes de calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF'2003 - Électrotechnique du Futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Gif-sur-Yvette, France. p. 115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un tube HTC et pertes AC en champ propre : Influence de la température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Aussois, France. p. 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de pertes dans les supraconducteurs à haute température critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées de cryogénie et de supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Aussois, France. pp.807-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a superconducting magnet energy storage for a pulsed power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnet Technology 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Tallahassee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre de puissance supraconducteur pour les réseaux à courant continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Queval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Trillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Pérez-Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12es Journées de Cryogénie et de Supraconductivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Motors and Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muralidhar Miryala and M. R. Koblischka (Superconducting Materials Laboratory, Graduate School of Science and Engineering, Shibaura Institute of Technology (SIT), Toyosu, Koto-ku, Tokyo, Japan). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Superconductors: Occurrence, Synthesis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, pp. 263-290, 2018, Materials Science and Technologies, 978-1-53613-342-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapped Field in MgB2 Samples and Their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muralidhar Miryala (Shibaura Institute of Technology, Toyosu, Koto-ku, Tokyo, Japan). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductivity: Applications Today and Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 13, pp. 279-292, 2015, Chemistry Research and Applications, 978-1-63483-816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Magnetic Characterization of Bulk Ag-added MgB2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Wiederhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Rudolf Koblischka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muralidhar Miryala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muralidhar Miryala (Shibaura Institute of Technology, Toyosu, Koto-ku, Tokyo, Japan). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Superconductivity: Applications Today and Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 12, pp. 269-277, 2015, Chemistry Research and Applications, 978-1-63483-816-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abederezzak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non-conventional machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.191-255, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machines à supraconducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Rezzoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines électriques non conventionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.196-258, 2011, Traité EGEM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC losses under self-field in a superconducting tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. V. Narlikar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Superconductivity 1 Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.431, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of AC Loss in an impregnated 3-Parallel Strands HTS Coil for a Superconducting Armature of Electrical Machine for Aeronautics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Jamois-Le Gouguec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des pertes dans les supraconducteurs à haute température critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Henri Poincaré - Nancy 1, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001NAN10180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01754430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des supraconducteurs et pertes en régime variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Douine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lorraine, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04820135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId500"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496807v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guijosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3663128" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048505v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acbbae" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Minasyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Malyh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ivanov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Zanegin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24160/0013-5380-2022-7-52-60" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Statra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.021827" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3167566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135708v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Minasyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Malykh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Zanegin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions7030060" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3145321" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ru. Koblischka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjela Koblischka-Veneva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gokhfeld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavan Kumar Naik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouailhetas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3147734" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolf Koblischka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hajiri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15062303" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3139383" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Queval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trillaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fawaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3152678" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Douar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailam El Hadj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210173" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kovalev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24160/0013-5380-2021-4-25-33" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac336c" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.3033697" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3060682" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolay Ivanov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14071636" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237702v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiaki Sudo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14112847" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107789v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000167" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Farhat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2953688" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2020.1353660" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02470287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wiederhold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby S Chang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133765" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM20050705" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Guida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Vitale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201900153" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Abderezzak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Rekioua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Binns" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.04.060" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2018-0392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988008v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2900932" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2894712" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592255v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbaa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Halit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Ailam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2809438" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598658v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2796380" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590668v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2801328" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0026" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988206v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22149/teee.v3i1.129" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398145v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boufatah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2642140" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernstein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2537143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276755v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2533603" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2518580" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280937v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2539545" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237167v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Jirsa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Rame&#353;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/2/025006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Bin Huang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwenker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2543963" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Alhasan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheksenbek Makeyevich Adilov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2536785" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Gony" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2517628" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383797v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Elschner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Demencik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grilli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Kudymow" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2366373" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077040v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2373494" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224691v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224694v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120814v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2015.2409201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidhar Miryala" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Inoue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2323995" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383626v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2311404" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917311v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mal&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2460-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984184v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunxu Lin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2014.04.036" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclerc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2013.06.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606265v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179840" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627073v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179409" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711570v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2116785" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851316v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Moulin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2034284" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236852v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851318v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Pienkos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Luongo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Masson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2009.09.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W2V6JHC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851321v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2042168" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236740v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Netter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2047643" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400266v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851312v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236835v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2009.2018047" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400956v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348415v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arbey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2000903" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348410v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules E. Pienkos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2000906" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267278v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259866v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2900394" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259862v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Ailam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2006.887544" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259864v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdererezak Rezzoug" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348340v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2007.902095" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095429v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2006.04.090" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348315v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2005.849149" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259855v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2005.849608" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160951v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157257v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096544v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/77.828523" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579253v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dos Santos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hajiri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506604v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jamois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveque" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gning" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065287v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321714v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165327v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165301v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165304v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165317v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147725v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis La&#239;b" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165321v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791290v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537550v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03903826v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiteng Xing" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Anton&#269;&#237;k" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791296v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838531v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537539v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Ivanov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537461v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409598v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212408v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huchet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306904v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270582v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410067v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543779v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis M. Gokhfeld" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273975v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537453v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537582v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537420v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537602v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258879v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270580v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dirahoui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410066v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270583v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537430v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409643v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996089v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03034708v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017957v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993706v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiraku Ogino" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638572v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despouys" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296692v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Lin Zeng" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02471945v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357403v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296614v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212769v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212772v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230762v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471949v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296703v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212770v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537656v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296713v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Murakami" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02163453v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolph Koblischka" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213991v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983329v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Zaoui" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806824v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eric Bruzek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806228v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949947v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908922v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983365v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Bentridi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213996v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909075v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613478" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911904v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908941v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908911v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908949v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759148v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212777v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981835v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Scipioni" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990145v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Keddari" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983007v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687439v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01516260v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633459v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543384v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525459v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773604v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633425v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543545v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Perez Chavez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530990v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543379v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225919v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Zandi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Sharif" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369696v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501799v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanbin Huang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369687v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286459v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Philippe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336632v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301588v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369695v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Badica" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281127v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Batalu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Aldica" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karwoth" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286452v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286551v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281147v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501819v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196626v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155181v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197260v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197248v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218191v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159810v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197264v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacroix" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196641v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218176v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155196v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197279v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197251v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolisy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196167v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218207v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Hu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155200v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197417v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386583v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076971" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386579v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadjiib Benallal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Hocine" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076968" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196180v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218195v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218157v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113838v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196653v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155395v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154455v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171212v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065378v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025150v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025135v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024492v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060255v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384555v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Goldacker" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991207v2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280968v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076967" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025157v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851337v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858465v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demencik" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Goldacker" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827938v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851335v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858470v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zermeno" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudymow" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691981v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godfrin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bendali" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827509v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251810v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Delobel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827436v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691920v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691956v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692011v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703276v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626928v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627133v3" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626874v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691877v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627065v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626860v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259906v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259904v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172248v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Wang" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douine" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259894v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abederezzak Rezzoug" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259901v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259898v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251607v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259890v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251625v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitipong Satiramatekul" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351048v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251636v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259878v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Francoletti" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Weinachter" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351022v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caron" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259887v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351039v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351006v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259884v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259872v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949903v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. P&#233;rez-Chavez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694688v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197447v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197441v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851329v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851328v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259912v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498167v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jamois-Le Gouguec" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754430v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN10180" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04820135v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496807v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guijosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2026.3663128" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048505v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fawaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/acbbae" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Minasyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Malyh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ivanov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Zanegin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24160/0013-5380-2022-7-52-60" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Statra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.021827" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3167566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135708v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Minasyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Malykh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Zanegin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inventions7030060" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3145321" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ru. Koblischka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjela Koblischka-Veneva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gokhfeld" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavan Kumar Naik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouailhetas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3147734" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolf Koblischka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hajiri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15062303" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Queval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trillaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fawaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3152678" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3139383" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Douar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ailam El Hadj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-210173" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kovalev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24160/0013-5380-2021-4-25-33" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac336c" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.3033697" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3060682" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorget" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimiaki Sudo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14112847" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolay Ivanov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14071636" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03107789v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#228;fer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000167" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Farhat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2953688" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2020.1353660" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02470287v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wiederhold" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby S Chang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5133765" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945973v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM20050705" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02811544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Guida" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Vitale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201900153" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Abderezzak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Rekioua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Binns" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.04.060" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2018-0392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988008v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2900932" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2894712" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592255v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbaa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Halit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Ailam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2809438" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598658v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2796380" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590668v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2801328" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988206v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01771309v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22149/teee.v3i1.129" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398145v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boufatah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2642140" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernstein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2537143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276755v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sirois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2533603" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2518580" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280937v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2539545" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237167v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Jirsa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Rame&#353;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/2/025006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Bin Huang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwenker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2543963" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Alhasan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheksenbek Makeyevich Adilov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2536785" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Gony" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2517628" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383797v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Elschner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Demencik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grilli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Kudymow" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2366373" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077040v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2373494" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224691v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224694v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120814v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2015.2409201" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muralidhar Miryala" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Inoue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2323995" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383626v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2311404" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917311v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mal&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2460-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984184v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunxu Lin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2014.04.036" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917491v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclerc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2013.06.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606265v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179840" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627073v3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2179409" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00711570v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2116785" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851316v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Moulin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2009.2034284" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236852v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851318v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Pienkos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Luongo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Masson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2009.09.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W2V6JHC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851321v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2042168" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236740v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Netter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2047643" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400266v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851312v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236835v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2009.2018047" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400956v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348415v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arbey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2000903" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348410v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules E. Pienkos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2000906" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267278v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259866v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2900394" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259862v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Ailam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2006.887544" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259864v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdererezak Rezzoug" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348340v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2007.902095" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095429v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2006.04.090" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348315v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2005.849149" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259855v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2005.849608" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160951v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157257v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096544v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/77.828523" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579253v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dos Santos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hajiri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506604v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jamois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveque" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gning" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065287v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321714v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165327v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165301v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165317v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165304v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147725v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis La&#239;b" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165321v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791290v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791296v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03903826v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiteng Xing" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Anton&#269;&#237;k" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537550v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838531v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537539v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Ivanov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537461v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409598v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212408v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huchet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306904v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270582v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410067v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543779v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis M. Gokhfeld" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537420v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537582v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537453v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273975v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537602v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258879v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410066v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270580v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dirahoui" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409643v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537430v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270583v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02996089v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03034708v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017957v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993706v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiraku Ogino" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638572v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despouys" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296692v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Lin Zeng" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02471945v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357403v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296614v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212769v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212772v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230762v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296703v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471949v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212770v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537656v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296713v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Murakami" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02163453v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolph Koblischka" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213991v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983329v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Zaoui" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806824v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Eric Bruzek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escamez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806228v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949947v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908922v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983365v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Bentridi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213996v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909075v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613478" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911904v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908941v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908911v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908949v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759148v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981835v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Scipioni" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687439v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Marande" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990145v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Keddari" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983007v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212777v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01516260v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633459v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543384v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525459v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773604v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633425v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543545v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Juan Perez Chavez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530990v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543379v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03225919v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Zandi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Sharif" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369696v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501799v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanbin Huang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369687v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286459v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Philippe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336632v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281127v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Batalu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Aldica" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Badica" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karwoth" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369695v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301588v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286452v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286551v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501819v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281147v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196626v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155181v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197260v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197248v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218191v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159810v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197264v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lacroix" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196641v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218176v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155196v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197279v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197251v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolisy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197417v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196167v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218207v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Hu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386579v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadjiib Benallal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Hocine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076968" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386583v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076971" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155200v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218195v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218157v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113838v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196180v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155395v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196653v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171212v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154455v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065378v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025150v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025135v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024492v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060255v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384555v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Goldacker" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991207v2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280968v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076967" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025157v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851337v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858465v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Demencik" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Goldacker" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827938v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851335v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858470v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Zermeno" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kudymow" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691981v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godfrin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bendali" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827509v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251810v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Delobel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691920v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827436v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703276v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692011v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691956v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626928v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627133v3" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626874v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691877v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627065v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626860v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259906v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259904v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172248v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jue Wang" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Douine" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259894v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abederezzak Rezzoug" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259901v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259898v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259890v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251607v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251625v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitipong Satiramatekul" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351048v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251636v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259878v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Francoletti" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Weinachter" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351022v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caron" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259887v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351006v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351039v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259884v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259872v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949903v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. P&#233;rez-Chavez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694688v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197447v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197441v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851329v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851328v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259912v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498167v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jamois-Le Gouguec" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754430v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN10180" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04820135v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>