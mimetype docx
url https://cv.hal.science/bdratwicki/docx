--- v0 (2026-04-05)
+++ v1 (2026-05-14)
@@ -234,1539 +234,2132 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opéra de cour sous le règne de Louis XV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dratwicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, L’opéra de cour en France (XVIIe-XVIIIe siècle) : goût, espaces, pratiques, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14vur⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endymion de Fontenelle et Colin de Blamont : froid garçon, vrai glaçon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dratwicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Fontenelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp. 191-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musiques à la cour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dratwicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance des Arts. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 892, pp. 22-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenir la baguette à l’Académie royale de musique au temps de Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dratwicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp. 14-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grétry au cœur des modernités de l’Académie royale de musique (1775-1803)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dratwicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art&amp;Fact, revue des historiens de l'art, des archéologues et des musicologues de l'Université de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp. 94-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’orchestre baroque en France de Lully à Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dratwicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp. 30-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin de Blamont, artisan des fêtes musicales pour la naissance de Monseigneur le Dauphin en 1729</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dratwicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire de Versailles et des Yvelines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93, pp. 111-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation musicale de Louis XV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dratwicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempus perfectum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp. 3-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un opéra pour trois rois : extraits de Bury, Colin de Blamont, Dauvergne, Destouches, Gluck, Lalande, Leclair, Lully, Mondonville, Philidor, Piccini, Rameau, Rebel et Francœur, Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Opéra numérique, Julien Dubruque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Opéra des opéras : extraits de Bertin de la Doué, Campra, Charpentier, Colin de Blamont, Dauvergne, Destouches, Gervais, Leclair, Lully, Marais, Mondonville, Montéclair, Rameau, Rebel, Rebel et Francœur, Royer, Stuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre de musique baroque de Versailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Opéra numérique, Julien Dubruque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opéra du Roi-Soleil : extraits de Campra, Charpentier, Collasse, Desmarest, Destouches, Lully, L. de Lully, Marais, Montéclair, Stuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubruque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de musique baroque de Versailles, A paraître, Opéra numérique, Julien Dubruque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Joseph Gossec (1734-1829)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de musique baroque de Versailles, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étrangers à l’Académie royale de musique (1774-1789) : querelle à la française en un prologue et cinq entrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palazzetto Bru Zane, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distribution de Persée en 1770</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academia, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seria et Buffa italien sur la scène de l’Académie royale (1774-1789)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academia, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rameau et les chanteurs de l’Opéra de Paris : composition et adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academia, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parodier l’Italie sur la scène de l’Académie royale de musique (1774-1789)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palazzetto Bru Zane, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dauvergne : Correspondance avec Denis Papillon de La Ferté conservée aux Archives nationales 1780-1782 ; 1785-1790</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palazzetto Bru Zane, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Musique à la cour de Louis XV. François Colin de Blamont (1690-1760) : une carrière au service du roi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La troupe de l'Académie royale et son évolution au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de recherche en musicologie et Maison des Sciences de l’Homme Claude-Nicolas Ledoux de l’Université de Franche-Comté, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Opéra français, I : Des origines à la Révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réunion des Opéras de France (ROF), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Concerts de la reine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de musique baroque de Versailles, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue de l’œuvre d’Antoine Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de musique baroque de Versailles, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dauvergne (1713-1797) : une carrière tourmentée dans la France des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mardaga, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « Persée » des fêtes de 1770. Un collectif d'artistes à la gloire du goût français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de musique baroque de Versailles, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue de l’œuvre de François Colin de Blamont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de musique baroque de Versailles, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versailles et la musique de cour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Todeschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magellan &amp; Cie, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Marais, un violiste à l’Opéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de musique baroque de Versailles, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mozart. Paris, 1778</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de musique baroque de Versailles, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Leclair, virtuose et compositeur (1697-1764)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de musique baroque de Versailles, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1776,1064 +2369,1064 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singers, composers and repertoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara NESTOLA; Benoît DRATWICKI; Julien DUBRUQUE; Thomas LECONTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fashioning of French Opera (1672-1791). Identity, Production, Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brépols, pp. 249-261, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operas under construction: rehearsal procedures and methods at the Académie royale de musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara NESTOLA; Benoît DRATWICKI; Julien DUBRUQUE; Thomas LECONTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fashioning of French Opera (1672-1791). Identity, Production, Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brépols, pp. 235-248, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production. Authority and responsibility in the fashioning of opera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara NESTOLA; Benoît DRATWICKI; Julien DUBRUQUE; Thomas LECONTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fashioning of French Opera (1672-1791). Identity, Production, Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brépols, pp. 16-21, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destouches and Collin de Blamont: Two surintendants in the face of the Ramiste threat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Escande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Graham SADLER; Shirley THOMPSON; Jonathan WILLIAMS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Operas of Rameau. Genesis, staging, reception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp. 25-45, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplois et distributions des rôles féminins dans le ballet à l’Académie royale de musique : une nouvelle approche du genre, entre vocalité et théâtralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre DE CRAIM; Thomas SOURY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métamorphoses du ballet. Histoire et identité d’un genre lyrique (XVIIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aedam Musicae, pp. 197-216, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de la création à l’Académie de musique (1774-1789)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé LACOMBE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’Opéra français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Fayard, pp. 629-637, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanter Rameau au temps de Gluck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie BOUISSOU; Graham SADLER; Solveig SERRE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rameau entre art et science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Chartes, pp. 157-180, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau de l'orchestre français à l’âge classique (1760-1770) : Traditions, évolutions, révolutions. L’exemple de Persée (1770)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence GETREAU; Jean DURON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’orchestre à cordes sous Louis XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp. 373-397, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse d’un style académique dans les premières cantates du prix de Rome (1803-1830)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre DRATWICKI; Julia LU. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Concours du Prix de Rome de Musique au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Symétrie; Palazzetto Bru Zane, pp. 59-85, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caïn maudit ou la Mort d’Abel : pièce de salon ou morceau de réception ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viviane NIAUX. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">George Onslow, un « romantique » entre France et Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Symétrie; Palazzetto Bru Zane, pp. 361-372, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lully d’un siècle à l’autre : du modèle au mythe (1754-1774)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès TERRIER; Alexandre DRATWICKI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’invention des genres lyriques français et leur redécouverte au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Symétrie; Palazzetto Bru Zane, pp. 309-346, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hérold en quête du prix de Rome : La Duchesse de La Vallière (1812)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre DRATWICKI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hérold en Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Symétrie, pp. 29-68, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditions et modernités à l’Académie royale de musique : l’exemple de la tragédie enquinaudée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean DURON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la musique au temps de Louis XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mardaga, pp. 113-138, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin de Blamont à la Cour de Sceaux : le jeu des influences et des rencontres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine CESSAC; Manuel COUVREUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La duchesse du Maine (1676-1753) : une mécène à la croisée des arts et des siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'Université de Bruxelles, pp. 109-116, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2843,937 +3436,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Marie Le Rochois », « Louis Gaulard Dumesny », « Gabriel-Vincent Thévenard », « Julie d’Aubigny dite Mlle de Maupin », « Marie Antier », « Pierre Jélyotte », « Marie Fel », « Marie-Jeanne Fesch, dite Mlle Chevalier », « Joseph Legros », « Marie-Rose Claude Josèphe, dite Rosalie Levasseur », « Anne-Antoinette-Cécile Clavel, dite Mme Saint-Huberty », « Henri Larrivée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français (vol. 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Médée et Jason », « Les Fêtes d’Euterpe », « Le Parnasse », « La Tour enchantée », « Les Amours de Tempé », « Les Amours du printemps », « Les Caractères de l’amour », « Céphale et Procris », « Les Fêtes grecques et romaines », « Le Prix de la valeur », « Le Triomphe de Flore », « La Vénitienne », « Églé ou Le Sentiment », « L’Embarras des richesses », « Les Prétendus », « Panurge dans l'île des Lanternes », « L’Inconnue persécutée », « La Double Épreuve ou Colinette à la cour », « Le Caprice d’Érato », « Le Retour des dieux sur la terre », « Endymion », « Callirhoé », « Canente », « Énée et Lavinie », « Jupiter vainqueur des Titans », « Polyxène », « Renaud », « Andromaque », « Hercule mourant », « Phèdre », « La Toison d’or », « Amadis de Gaule », « Les Trois Âges de l’opéra », « Le Premier Navigateur », « Les Danaïdes », « Johann Christian Bach », « François Colin de Blamont », « Antoine Dauvergne », « André Grétry », « Jean-Baptiste Lemoyne », « Johann Christoph Vogel », « Emplois », « Coryphée », « Acteur chantant », « voix », « voix féminines », « haut-dessus », « dessus », « bas-dessus », « contralto », « haute-contre », « haute-taille », « taille », « basse-taille », « basse », « Mlle Duplant », « Mlle Fel », « Mlle Davaux », « Mme Saint-Huberty », « Mlle Joinville », « M. Lecourt », « Mlle Journet », « Mlle Maillard », « Mlle Saint-Christophle », « M. Vallier », « François-André Danican Philidor », « Hellé », « L'Union de l'Amour et des Arts », « Persée », « Thémistocle », « Nephté », « Œdipe à Colone »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’Opéra de Paris sous l’Ancien Régime (1671-1791)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bal », « Bernard de Bury », « Bibliothèque musicale », « André Campra », « Centre de musique baroque de Versailles », « François Colin de Blamont », « Concerts de la reine », « François Couperin », « Antoine Dauvergne », « Divertissement de cour », « François Francœur », « François Giroust », « Christoph Willibald Gluck », « André Ernest Modeste Grétry », « Michel-Richard de Lalande », « Lieux de bals », « Lieux de concerts », « Lieux de spectacles », « Jean-Baptiste Matho », « Métoyen (plans) », « Jean-Joseph Cassanéa de Mondonville », « Musiciens de passage à Versailles », « Musique de la Chambre », « Musique de la Chapelle », « Musique de l’Écurie », « Organistes de la Chapelle », « Philidor (Dynastie) », « Niccolo Piccinni », « Jean-Philippe Rameau », « François Rebel », « Pancrace Royer », « Surintendants de la Musique de la Chambre à Versailles », « Vingt-quatre Violons »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Hardouin, Henri (abbé) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Musik in Geschichte und Gegenwart (Personenteil 8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308756v1</w:t>
-              </w:r>
-[...513 lines deleted...]
-                <w:t xml:space="preserve">hal-04308271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin de Blamont (1690-1760). Une carrière officielle au cœur des institutions musicales françaises du Grand Siècle au Siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dratwicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université de Paris 4 - Paris Sorbonne, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04308817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3920,51 +3998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050645v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dratwicki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubruque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050629v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/l-opera-des-operas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308266v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308270v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308268v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308263v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308260v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298107v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Masson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Todeschini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dratwicki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leconte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308231v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298160v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Escande" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298168v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308238v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308763v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308251v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04308817v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584024v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dratwicki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308247v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308251v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308271v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubruque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.cmbv.fr/fr/l-opera-des-operas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308268v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308260v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Todeschini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dratwicki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308242v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leconte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308230v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308228v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Escande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298142v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298168v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298178v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308238v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308770v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04308817v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>