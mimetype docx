--- v0 (2026-03-27)
+++ v1 (2026-05-02)
@@ -1727,274 +1727,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00309026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenesis and intranuclear trafficking of human box C/D and H/ACA RNPs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell cycle-dependent recruitment of telomerase RNA and Cajal bodies to human telomeres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beáta E Jády</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kiss</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel J Weber</w:t>
+                <w:t xml:space="preserve">Edouard Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamás Kiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Spring Harbor Symposia on Quantitative Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/sqb.2006.71.025⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (2), pp.944-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E05-09-0904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00309024v1</w:t>
+                <w:t xml:space="preserve">hal-00309019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle-dependent recruitment of telomerase RNA and Cajal bodies to human telomeres.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogenesis and intranuclear trafficking of human box C/D and H/ACA RNPs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beáta E Jády</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Richard</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tamás Kiss</w:t>
+                <w:t xml:space="preserve">Michel J Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17 (2), pp.944-54. </w:t>
+              <w:t xml:space="preserve">Cold Spring Harbor Symposia on Quantitative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71, pp.407-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1091/mbc.E05-09-0904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/sqb.2006.71.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00309019v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00309024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell cycle-dependent recruitment of telomerase RNA and Cajal bodies to human telomeres</w:t>
               </w:r>
@@ -2006,51 +2006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beáta E Jády</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamás Kiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2244,51 +2244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human box H/ACA pseudouridylation guide RNA machinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold M Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beáta E Jády</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2452,51 +2452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human telomerase RNA and box H/ACA scaRNAs share a common Cajal body-specific localization signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beáta E Jády</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamás Kiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2595,51 +2595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen E. Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gregory Matera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22 (8), pp.1878-88. </w:t>
@@ -2703,51 +2703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Darzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beáta E Jády</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2863,51 +2863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verheggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21 (11), pp.2746--2756. </w:t>
@@ -2997,51 +2997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Darzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Verheggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 30 (21), pp.4643--4649. </w:t>
@@ -3248,51 +3248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03806184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta J&#225;dy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ketele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Moulis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Kiss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.349072.121" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Beine-Golovchuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kornprobst" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdong Cheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kressler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111684" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02489315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Larrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vargas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Hanoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57762-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta E. J&#225;dy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.066738.118" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Belhabich-Baumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson-Chastang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramtin Shayan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx734" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marnef" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta E J&#225;dy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hoareau-Aveilla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Fayet-Lebaron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Henras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1213" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Muniz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Egloff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Ughy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2010.01.032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00384441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jobert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie van Herreweghe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolia Guialis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2009.24" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280860v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boulon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marmier-Gourrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pradet-Balade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wurth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verheggen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200708110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309025v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goiffon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601783" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla A Theimer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Chim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine E Breece" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2007.07.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kiss" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Weber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/sqb.2006.71.025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E05-09-0904" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e05-09-0904" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Begon-Pescia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2004.11.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold M Kiss" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.24.13.5797-5807.2004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-775-0:393" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200310138" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Darzacq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Tucker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gregory Matera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg187" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg394" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Darzacq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verheggen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kiss" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/21.11.2746" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197531v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkf592" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03806184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta J&#225;dy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ketele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Moulis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Kiss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.349072.121" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Beine-Golovchuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kornprobst" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingdong Cheng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kressler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111684" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02489315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Larrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vargas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Hanoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57762-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378975v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta E. J&#225;dy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.066738.118" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Belhabich-Baumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Joret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson-Chastang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramtin Shayan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx734" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marnef" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta E J&#225;dy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hoareau-Aveilla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Fayet-Lebaron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony K Henras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr1213" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Muniz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Egloff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Ughy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2010.01.032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00384441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jobert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pinz&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie van Herreweghe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolia Guialis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2009.24" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280860v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boulon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marmier-Gourrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pradet-Balade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wurth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verheggen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200708110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309025v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goiffon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Froment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601783" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla A Theimer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Chim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine E Breece" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2007.07.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E05-09-0904" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fayet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/sqb.2006.71.025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e05-09-0904" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Begon-Pescia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2004.11.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold M Kiss" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.24.13.5797-5807.2004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/1-59259-775-0:393" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200310138" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Darzacq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen E. Tucker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gregory Matera" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg187" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg394" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Darzacq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verheggen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Kiss" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/21.11.2746" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197531v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkf592" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>