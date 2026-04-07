--- v0 (2026-03-04)
+++ v1 (2026-04-07)
@@ -351,265 +351,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do Chaperones Bind (Partly) Unfolded Client Proteins?</w:t>
+                <w:t xml:space="preserve">Assessment of prediction methods for protein structures determined by NMR in CASP14 : impact of AlphaFold2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iva Sučec</w:t>
+                <w:t xml:space="preserve">Yuanpeng Janet Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Bersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Fidelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayori Inouye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.762005⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89 (12), pp.1959-1976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.26246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408836v1</w:t>
+                <w:t xml:space="preserve">hal-03357450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of prediction methods for protein structures determined by NMR in CASP14 : impact of AlphaFold2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ning Zhang</w:t>
+                <w:t xml:space="preserve">How do Chaperones Bind (Partly) Unfolded Client Proteins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Sučec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Bersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masayori Inouye</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Schanda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 89 (12), pp.1959-1976. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.762005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prot.26246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.762005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357450v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Structure of the C-terminal Domain of A20, the Missing Brick for the Characterization of the Interface between Vaccinia Virus DNA Polymerase and its Processivity Factor</w:t>
               </w:r>
@@ -846,51 +846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis of client specificity in mitochondrial membrane-protein chaperones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Sučec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1434,51 +1434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Antoinette Killian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (9), pp.2508-2512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3153,333 +3153,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H, 13C and 15N assignment of the flavodoxin-like domain of the Escherichia coli sulfite reductase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1 H‐NMR study of the structural influence of Y64 substitution in Desulfovibrio vulgaris Hildenborough cytochrome c 553</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Bersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Blackledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/a:1011985803535⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 251 (3), pp.787-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.1998.2510787.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347783v1</w:t>
+                <w:t xml:space="preserve">hal-05506824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 H‐NMR study of the structural influence of Y64 substitution in Desulfovibrio vulgaris Hildenborough cytochrome c 553</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Blanchard</w:t>
+                <w:t xml:space="preserve">1H, 13C and 15N assignment of the flavodoxin-like domain of the Escherichia coli sulfite reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Covès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Brutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Bersch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (1), pp.71-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/a:1011985803535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.1998.2510787.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05506824v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the Tyr64 Substitution on the Stability of Cytochrome c553, a low Oxidoreduction-Potential Cytochrome from Desulfovibrio vulgaris Hildenborough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,51 +3719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis of client specificity in mitochondrial membrane-protein chaperones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Sučec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4100,51 +4100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Ninot-Pedrosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula P&#225;lfy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafez Razmazma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Crowley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fogeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c17030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tarbouriech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Burmeister" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Bersch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Iseni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2024.1033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Su&#269;ec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schanda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.762005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanpeng Janet Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Fidelis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayori Inouye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26246" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2021.167009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Rampelt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Sucec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horten" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Perschil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0733-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Dakhlaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Weinh&#228;upl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Jores" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd0263" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilius Kurauskas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hessel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peixiang Ma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lunetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00269" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336366v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-018-0127-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lindau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Sch&#252;tze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.10.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M D&#246;rr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoinette Killian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201610441" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renauld" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cort&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Henry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Waard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2017.09.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01323030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Urbina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Angelis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheiro-Mouna Derfoufi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Bougault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081168" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549236v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mergeay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9083896" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pompidor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P. Maillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramella-Pairin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-008-9283-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K31NTR4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger E M Diederix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caux-Thang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi061636r" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MP6CH7QP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975695v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit d'Autreaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Jacquamet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M601278200" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377666v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sendra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cannella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fieschi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blackledge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi050437p" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F9D1D8Q1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja020888m" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7HVX83L5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232; Le Touati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Latour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.252591299" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Champier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi016008i" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HTK69BS3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347783v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1011985803535" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-900KM885-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2510787.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dolla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Forest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bianco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1994.tb20067.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505493v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Undina Guillerm" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Schneider" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iniyan Ganesan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Webling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010796v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-01449090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Ninot-Pedrosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula P&#225;lfy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafez Razmazma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Crowley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fogeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c17030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tarbouriech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Burmeister" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Bersch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Iseni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2024.1033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanpeng Janet Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Fidelis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayori Inouye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26246" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Su&#269;ec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schanda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.762005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2021.167009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Rampelt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Sucec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horten" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Perschil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0733-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Dakhlaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Weinh&#228;upl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Jores" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd0263" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilius Kurauskas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hessel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peixiang Ma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lunetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00269" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336366v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-018-0127-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lindau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Sch&#252;tze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.10.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M D&#246;rr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoinette Killian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201610441" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renauld" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cort&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Henry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Waard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2017.09.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01323030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Urbina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Angelis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheiro-Mouna Derfoufi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Bougault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081168" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549236v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mergeay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9083896" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pompidor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P. Maillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramella-Pairin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-008-9283-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K31NTR4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger E M Diederix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caux-Thang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi061636r" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MP6CH7QP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975695v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit d'Autreaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Jacquamet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M601278200" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377666v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sendra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cannella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fieschi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blackledge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi050437p" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F9D1D8Q1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja020888m" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7HVX83L5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232; Le Touati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Latour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.252591299" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Champier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi016008i" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HTK69BS3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2510787.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347783v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1011985803535" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-900KM885-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dolla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Forest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bianco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1994.tb20067.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505493v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Undina Guillerm" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Schneider" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iniyan Ganesan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Webling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010796v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-01449090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>