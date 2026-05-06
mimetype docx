--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -351,265 +351,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of prediction methods for protein structures determined by NMR in CASP14 : impact of AlphaFold2</w:t>
+                <w:t xml:space="preserve">How do Chaperones Bind (Partly) Unfolded Client Proteins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanpeng Janet Huang</w:t>
+                <w:t xml:space="preserve">Iva Sučec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Bersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Zhang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Schanda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.26246⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.762005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.762005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357450v1</w:t>
+                <w:t xml:space="preserve">hal-03408836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do Chaperones Bind (Partly) Unfolded Client Proteins?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of prediction methods for protein structures determined by NMR in CASP14 : impact of AlphaFold2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanpeng Janet Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Bersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iva Sučec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beate Bersch</w:t>
+                <w:t xml:space="preserve">Krzysztof Fidelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Schanda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Masayori Inouye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.762005. </w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89 (12), pp.1959-1976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.762005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/prot.26246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408836v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Structure of the C-terminal Domain of A20, the Missing Brick for the Characterization of the Interface between Vaccinia Virus DNA Polymerase and its Processivity Factor</w:t>
               </w:r>
@@ -846,51 +846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis of client specificity in mitochondrial membrane-protein chaperones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Sučec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1434,51 +1434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Hessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Antoinette Killian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (9), pp.2508-2512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2334,286 +2334,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Changes of Escherichia coli Ferric Uptake Regulator during Metal-dependent Dimerization and Activation Explored by NMR and X-ray Crystallography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">copH from Cupriavidus metallidurans CH34. A novel perplasmic copper-Binding Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit d'Autreaux</w:t>
+                <w:t xml:space="preserve">Véronique Sendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dupuy</w:t>
+                <w:t xml:space="preserve">Dominique Cannella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Bersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvain Nicolet</w:t>
+                <w:t xml:space="preserve">Franck Fieschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Jacquamet</w:t>
+                <w:t xml:space="preserve">Stéphane Menage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (17), pp.5557</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975695v1</w:t>
+                <w:t xml:space="preserve">hal-00377666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">copH from Cupriavidus metallidurans CH34. A novel perplasmic copper-Binding Protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Changes of Escherichia coli Ferric Uptake Regulator during Metal-dependent Dimerization and Activation Explored by NMR and X-ray Crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit d'Autreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Sendra</w:t>
+                <w:t xml:space="preserve">Jérôme Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cannella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beate Bersch</w:t>
+                <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Fieschi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Menage</w:t>
+                <w:t xml:space="preserve">Lilian Jacquamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (30), pp.21286-21295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M601278200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377666v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Structure of the Sulfite Reductase Flavodoxin-like Domain from Escherichia coli † , ‡</w:t>
               </w:r>
@@ -2883,51 +2883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct inhibition by nitric oxide of the transcriptional ferric uptake regulation protein via nitrosylation of the iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit d'Autreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniè Le Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3153,333 +3153,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1 H‐NMR study of the structural influence of Y64 substitution in Desulfovibrio vulgaris Hildenborough cytochrome c 553</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1H, 13C and 15N assignment of the flavodoxin-like domain of the Escherichia coli sulfite reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Covès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Blanchard</w:t>
+                <w:t xml:space="preserve">Dominique Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Brutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Bersch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.1998.2510787.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (1), pp.71-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/a:1011985803535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506824v1</w:t>
+                <w:t xml:space="preserve">hal-02347783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H, 13C and 15N assignment of the flavodoxin-like domain of the Escherichia coli sulfite reductase</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">1 H‐NMR study of the structural influence of Y64 substitution in Desulfovibrio vulgaris Hildenborough cytochrome c 553</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sebban-Kreuzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Bersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Blackledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/a:1011985803535⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 251 (3), pp.787-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.1998.2510787.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02347783v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the Tyr64 Substitution on the Stability of Cytochrome c553, a low Oxidoreduction-Potential Cytochrome from Desulfovibrio vulgaris Hildenborough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,51 +3719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis of client specificity in mitochondrial membrane-protein chaperones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Sučec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4100,51 +4100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Ninot-Pedrosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula P&#225;lfy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafez Razmazma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Crowley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fogeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c17030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tarbouriech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Burmeister" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Bersch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Iseni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2024.1033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanpeng Janet Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Fidelis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayori Inouye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26246" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408836v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Su&#269;ec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schanda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.762005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2021.167009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Rampelt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Sucec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horten" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Perschil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0733-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Dakhlaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Weinh&#228;upl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Jores" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd0263" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilius Kurauskas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hessel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peixiang Ma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lunetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00269" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336366v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-018-0127-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lindau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Sch&#252;tze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.10.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M D&#246;rr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoinette Killian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201610441" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renauld" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cort&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Henry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Waard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2017.09.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01323030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Urbina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Angelis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheiro-Mouna Derfoufi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Bougault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081168" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549236v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mergeay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9083896" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pompidor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P. Maillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramella-Pairin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-008-9283-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K31NTR4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger E M Diederix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caux-Thang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi061636r" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MP6CH7QP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975695v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit d'Autreaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Jacquamet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M601278200" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377666v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sendra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cannella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fieschi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blackledge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi050437p" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F9D1D8Q1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja020888m" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7HVX83L5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232; Le Touati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Latour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.252591299" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Champier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi016008i" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HTK69BS3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2510787.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347783v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1011985803535" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-900KM885-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dolla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Forest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bianco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1994.tb20067.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505493v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Undina Guillerm" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Schneider" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iniyan Ganesan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Webling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010796v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-01449090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237; Ninot-Pedrosa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula P&#225;lfy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafez Razmazma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Crowley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fogeron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c17030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tarbouriech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Burmeister" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Bersch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Iseni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2024.1033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Su&#269;ec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schanda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.762005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanpeng Janet Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Fidelis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayori Inouye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26246" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243142v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2021.167009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Rampelt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Sucec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Horten" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Perschil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0733-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Dakhlaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Weinh&#228;upl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Jores" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd0263" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilius Kurauskas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hessel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peixiang Ma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lunetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b00269" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336366v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-018-0127-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lindau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Sch&#252;tze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2018.10.039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M D&#246;rr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoinette Killian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201610441" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renauld" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cort&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Henry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Waard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2017.09.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01323030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Urbina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Angelis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheiro-Mouna Derfoufi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pr&#233;vost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.6b00022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M Bougault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081168" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549236v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mergeay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9083896" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pompidor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Girard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine P. Maillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramella-Pairin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-008-9283-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K31NTR4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t d'Autr&#233;aux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger E M Diederix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caux-Thang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi061636r" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MP6CH7QP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sendra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cannella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fieschi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit d'Autreaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Jacquamet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M601278200" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blackledge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi050437p" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F9D1D8Q1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja020888m" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7HVX83L5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975685v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232; Le Touati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Latour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.252591299" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Champier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi016008i" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HTK69BS3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347783v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1011985803535" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-900KM885-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506824v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sebban-Kreuzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1998.2510787.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dolla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Forest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bianco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1994.tb20067.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505493v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Undina Guillerm" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Schneider" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iniyan Ganesan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Webling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010796v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-01449090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>