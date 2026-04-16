--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,248 +368,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simplified Label-Free Method for Proteotyping Sets of Six Isolates in a Single Liquid Chromatography-High-Resolution Tandem Mass Spectrometry Analysis</w:t>
+                <w:t xml:space="preserve">Flash MS/MS proteotyping allows identifying microbial isolates in 36 s of mass spectrometry signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madisson Chabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.3c00535⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.202300372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460645v1</w:t>
+                <w:t xml:space="preserve">hal-04460642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash MS/MS proteotyping allows identifying microbial isolates in 36 s of mass spectrometry signal</w:t>
+                <w:t xml:space="preserve">A Simplified Label-Free Method for Proteotyping Sets of Six Isolates in a Single Liquid Chromatography-High-Resolution Tandem Mass Spectrometry Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madisson Chabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean‐charles Gaillard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (3), pp.881-890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.202300372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.3c00535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460642v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular acclimation of Halobacterium salinarum to halite brine inclusions</w:t>
               </w:r>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Château</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -902,51 +902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (5), pp.1170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1006,51 +1006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madisson Chabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1136,51 +1136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rivasseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1266,51 +1266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (10), pp.8634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1517,51 +1517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lyonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Château</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1638,51 +1638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1889,51 +1889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Mappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2032,51 +2032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahsa Farjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2238,295 +2238,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased protein S-nitrosylation in mitochondria: a key mechanism of exercise-induced cardioprotection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delineation of cellular stages and identification of key proteins for reduction and biotransformation of Se(IV) by Stenotrophomonas bentonitica BII-R7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Coste</w:t>
+                <w:t xml:space="preserve">M. Pinel-Cabello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Olmos</w:t>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Ruiz-Fresneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00395-021-00906-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 418, pp.126150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503180v1</w:t>
+                <w:t xml:space="preserve">hal-03337476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineation of cellular stages and identification of key proteins for reduction and biotransformation of Se(IV) by Stenotrophomonas bentonitica BII-R7</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.A. Ruiz-Fresneda</w:t>
+                <w:t xml:space="preserve">Increased protein S-nitrosylation in mitochondria: a key mechanism of exercise-induced cardioprotection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doria Boulghobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Alpha-Bazin</w:t>
+                <w:t xml:space="preserve">Florence Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berthomieu</w:t>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 418, pp.126150. </w:t>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116 (1), pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00395-021-00906-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337476v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput proteotyping of bacterial isolates by double barrel chromatography-tandem mass spectrometry based on microplate paramagnetic beads and phylopeptidomics</w:t>
               </w:r>
@@ -2770,278 +2770,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun proteomics analysis of SARS-CoV-2-infected cells and how it can optimize whole viral particle antigen production for vaccines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacillus cereus Decreases NHE and CLO Exotoxin Synthesis to Maintain Appropriate Proteome Dynamics During Growth at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2020.1791737⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins12100645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350449v1</w:t>
+                <w:t xml:space="preserve">hal-03101746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus cereus Decreases NHE and CLO Exotoxin Synthesis to Maintain Appropriate Proteome Dynamics During Growth at Low Temperature</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shotgun proteomics analysis of SARS-CoV-2-infected cells and how it can optimize whole viral particle antigen production for vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Grenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (10), pp.645. </w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.1712-1721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins12100645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2020.1791737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101746v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteotyping Environmental Microorganisms by Phylopeptidomics: Case Study Screening Water from a Radioactive Material Storage Pool</w:t>
               </w:r>
@@ -3308,64 +3308,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of sample preparation methods for fast proteotyping of microorganisms by tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Grenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3481,51 +3481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Zirah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (42), </w:t>
@@ -3557,2378 +3557,1976 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02363446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Proteomics as a Powerful Tool for Studying Toxins of Human Bacterial Pathogens</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complete Genome Sequences of Four Microbacterium Strains Isolated from Metal- and Radionuclide-Rich Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Zirah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins11100576⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00846-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618404v1</w:t>
+                <w:t xml:space="preserve">hal-04475785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequences of Four Microbacterium Strains Isolated from Metal- and Radionuclide-Rich Soils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Proteomics as a Powerful Tool for Studying Toxins of Human Bacterial Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (42), </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (10), 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.00846-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins11100576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04475785v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteogenomic insights into uranium tolerance of a Chernobyl's Microbacterium bacterial isolate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-course proteomics dataset to monitor protein-bound methionine oxidation &amp;lt;em&amp;gt;in Bacillus cereus&amp;lt;/em&amp;gt; ATCC 14579</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duport</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.11.021⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.394-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475787v1</w:t>
+                <w:t xml:space="preserve">hal-02627757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-course proteomics dataset to monitor protein-bound methionine oxidation &amp;lt;em&amp;gt;in Bacillus cereus&amp;lt;/em&amp;gt; ATCC 14579</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proteogenomic insights into uranium tolerance of a Chernobyl's $Microbacterium$ bacterial isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18, pp.394-398. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177, pp.148-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.03.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02627757v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01944196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteogenomic insights into uranium tolerance of a Chernobyl's $Microbacterium$ bacterial isolate</w:t>
+                <w:t xml:space="preserve">Proteomics data for characterizing $Microbacterium$ $oleivorans\ A9$, an uranium-tolerant actinobacterium isolated near the Chernobyl nuclear power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurie Piette</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.11.021⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.1125-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03906408v1</w:t>
+                <w:t xml:space="preserve">cea-01951502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteogenomic insights into uranium tolerance of a Chernobyl's $Microbacterium$ bacterial isolate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methionine Residues in Exoproteins and Their Recycling by Methionine Sulfoxide Reductase AB Serve as an Antioxidant Strategy in Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice M. Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duport</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.11.021⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01944196v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics data for characterizing $Microbacterium$ $oleivorans\ A9$, an uranium-tolerant actinobacterium isolated near the Chernobyl nuclear power plant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Long</w:t>
+                <w:t xml:space="preserve">Clinical implications of recent advances in proteogenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.136⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (2), pp.185-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/14789450.2016.1132169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03906428v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics data for characterizing $Microbacterium$ $oleivorans\ A9$, an uranium-tolerant actinobacterium isolated near the Chernobyl nuclear power plant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteome data to explore the impact of pBClin15 on &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; ATCC 14579</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duport</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21, pp.1125-1129. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.136⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 8, pp.1243-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">cea-01951502v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine Residues in Exoproteins and Their Recycling by Methionine Sulfoxide Reductase AB Serve as an Antioxidant Strategy in Bacillus cereus</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emerin self‐assembly mechanism: role of the LEM domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Celli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kitty Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Zinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Essawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01342⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 284 (2), pp.338-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.13983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625686v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02426446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical implications of recent advances in proteogenomics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+                <w:t xml:space="preserve">Deciphering the interactions between the &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; linear plasmid, pBClin15, and its host by high-throughput comparative proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Almunia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helene Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duport</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/14789450.2016.1132169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080146v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome data to explore the impact of pBClin15 on &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; ATCC 14579</w:t>
+                <w:t xml:space="preserve">Time dynamics o fthe&amp;lt;em&amp;gt; Bacillus cereus&amp;lt;/em&amp;gt; exoproteome are shaped by cellular oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Armengaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.07.042⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02629907v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerin self‐assembly mechanism: role of the LEM domain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomics identifies &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; EntD as a pivotal protein for the production of numerous virulence factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duport</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.13983⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02426446v2</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the interactions between the &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; linear plasmid, pBClin15, and its host by high-throughput comparative proteomics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Autophosphorylated Residues Involved in the Regulation of Human Chk2 In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lorphelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nozerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.06.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 380 (3), pp.489-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637894v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time dynamics o fthe&amp;lt;em&amp;gt; Bacillus cereus&amp;lt;/em&amp;gt; exoproteome are shaped by cellular oxidation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The checkpoint Saccharomyces cerevisiae Rad9 protein contains a tandem tudor domain that recognizes DNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Charier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duband-Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00342⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (17), pp.5898-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638425v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics identifies &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; EntD as a pivotal protein for the production of numerous virulence factors</w:t>
-[...229 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Tudor Tandem of 53BP1. A New Structural Motif Involved in DNA and RG-Rich Peptide Binding.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Gaëlle Charier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Duband-Goulet</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 35 (17), pp.5898-912. </w:t>
+                <w:t xml:space="preserve">Vincent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...105 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12, pp.1551-1562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.str.2004.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6075,51 +5673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gr&#233;au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zumsteg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138826" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rochebloine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pallot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yehya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2024.103044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460645v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madisson Chabas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.3c00535" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460642v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gaillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202300372" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03967257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tribondeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marugan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1075274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227160v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boutonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#226;teau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.105007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mappa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11051170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01975" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hayoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rivasseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11081871" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108634" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03564149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01164-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.937862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chateau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01113-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3341-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250304v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Madeira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Farjad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10050819" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gorlas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jouli&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.104044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-021-00906-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinel-Cabello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ruiz-Fresneda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpha-Bazin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126150" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103887" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921272v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rousset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15203" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350449v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gallais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Gouveia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2020.1791737" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101746v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12100645" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouffret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101525" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107382v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Geersens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C Laczny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashi Halder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L&#225;zaro S&#225;nchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121876" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01985" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Long" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00846-19" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618404v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11100576" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475785v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthomieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00846-19" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475787v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Piette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.11.021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.03.030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03906408v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01944196v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03906428v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.136" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01951502v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M. Alpha-Bazin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01342" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080146v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard-Paulet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14789450.2016.1132169" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629907v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Omer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.07.042" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426446v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Samson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Hendriks" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zinke" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Essawy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13983" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637894v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.06.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638425v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00342" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638248v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132876v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lorphelin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nozerand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marchetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.04.053" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N9NV19R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180974v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Charier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duband-Goulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm607" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087100v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.06.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gr&#233;au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zumsteg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138826" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rochebloine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pallot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yehya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2024.103044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madisson Chabas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202300372" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.3c00535" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03967257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tribondeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marugan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1075274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227160v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boutonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#226;teau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.105007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mappa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11051170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01975" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hayoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rivasseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11081871" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108634" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03564149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01164-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.937862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chateau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01113-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3341-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250304v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Madeira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Farjad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10050819" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gorlas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jouli&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.104044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinel-Cabello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ruiz-Fresneda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpha-Bazin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126150" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-021-00906-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103887" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921272v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rousset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15203" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12100645" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350449v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gallais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Gouveia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2020.1791737" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouffret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101525" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107382v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Geersens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C Laczny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashi Halder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L&#225;zaro S&#225;nchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121876" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01985" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Long" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00846-19" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthomieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00846-19" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618404v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11100576" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.03.030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01944196v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Piette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.11.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01951502v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.136" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625686v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M. Alpha-Bazin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01342" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080146v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard-Paulet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14789450.2016.1132169" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629907v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Omer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.07.042" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426446v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Samson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Hendriks" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zinke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Essawy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13983" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637894v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.06.022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00342" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638248v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132876v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lorphelin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nozerand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marchetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.04.053" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N9NV19R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancelot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Charier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duband-Goulet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm607" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.06.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>