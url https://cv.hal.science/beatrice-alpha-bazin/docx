--- v1 (2026-04-16)
+++ v2 (2026-05-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -589,3306 +589,3306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular acclimation of Halobacterium salinarum to halite brine inclusions</w:t>
+                <w:t xml:space="preserve">Evaluation of the limit of detection of bacteria by tandem mass spectrometry proteotyping and phylopeptidomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Favreau</w:t>
+                <w:t xml:space="preserve">Charlotte Mappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Tribondeau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1075274⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11051170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03967257v1</w:t>
+                <w:t xml:space="preserve">hal-04460660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-layer is a key element in metabolic response and entry into the stationary phase in Bacillus cereus AH187</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Ginies</w:t>
+                <w:t xml:space="preserve">Label-Free Multiplex Proteotyping of Microbial Isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madisson Chabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2023.105007⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (35), pp.13163-13171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c01975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227160v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the limit of detection of bacteria by tandem mass spectrometry proteotyping and phylopeptidomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Mappa</w:t>
+                <w:t xml:space="preserve">S-layer is a key element in metabolic response and entry into the stationary phase in Bacillus cereus AH187</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Boutonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Château</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11051170⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 289, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2023.105007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460660v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-Free Multiplex Proteotyping of Microbial Isolates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madisson Chabas</w:t>
+                <w:t xml:space="preserve">First Isolation and Characterization of Bacteria from the Core’s Cooling Pool of an Operating Nuclear Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pible</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+                <w:t xml:space="preserve">Corinne Rivasseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c01975⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (8), pp.1871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11081871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459733v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Isolation and Characterization of Bacteria from the Core’s Cooling Pool of an Operating Nuclear Reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Hayoun</w:t>
+                <w:t xml:space="preserve">Mix24X, a lab-assembled reference to evaluate interpretation procedures for tandem mass spectrometry proteotyping of complex samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rivasseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11081871⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (10), pp.8634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24108634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459788v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mix24X, a lab-assembled reference to evaluate interpretation procedures for tandem mass spectrometry proteotyping of complex samples</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular acclimation of Halobacterium salinarum to halite brine inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Tribondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (10), pp.8634. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1075274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24108634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1075274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460665v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03967257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+                <w:t xml:space="preserve">Dynamic Profile of S-Layer Proteins Controls Surface Properties of Emetic Bacillus cereus AH187 Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Boutonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bremond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Barakat</w:t>
+                <w:t xml:space="preserve">Sébastien Lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Château</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01164-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.937862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03564149v1</w:t>
+                <w:t xml:space="preserve">hal-03721557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Profile of S-Layer Proteins Controls Surface Properties of Emetic Bacillus cereus AH187 Strain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Alpha-Bazin</w:t>
+                <w:t xml:space="preserve">Heme A Synthase Deficiency Affects the Ability of Bacillus cereus to Adapt to a Nutrient-Limited Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duport</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.937862⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23031033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721557v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heme A Synthase Deficiency Affects the Ability of Bacillus cereus to Adapt to a Nutrient-Limited Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Chateau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Armengaud</w:t>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Duport</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23, pp.1033. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (3), pp.705-716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23031033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01113-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596602v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and characterization of UipA, a uranium- and iron-binding PepSY protein involved in uranium tolerance by soil bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+                <w:t xml:space="preserve">Increased protein S-nitrosylation in mitochondria: a key mechanism of exercise-induced cardioprotection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doria Boulghobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+                <w:t xml:space="preserve">Florence Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01113-7⟩</w:t>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116 (1), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00395-021-00906-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355370v1</w:t>
+                <w:t xml:space="preserve">hal-03503180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ratio of Bacillus spores and vegetative cells by shotgun proteomics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delineation of cellular stages and identification of key proteins for reduction and biotransformation of Se(IV) by Stenotrophomonas bentonitica BII-R7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinel-Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Ruiz-Fresneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 418, pp.126150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-3341-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03351358v1</w:t>
+                <w:t xml:space="preserve">hal-03337476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine Sulfoxide Reductases Contribute to Anaerobic Fermentative Metabolism in Bacillus cereus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lysine-specific acetylated proteome from the archaeon Thermococcus gammatolerans reveals the presence of acetylated histones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gorlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Joulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox10050819⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.104044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2020.104044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250304v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysine-specific acetylated proteome from the archaeon Thermococcus gammatolerans reveals the presence of acetylated histones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methionine Sulfoxide Reductases Contribute to Anaerobic Fermentative Metabolism in Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahsa Farjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2020.104044⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10050819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010126v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineation of cellular stages and identification of key proteins for reduction and biotransformation of Se(IV) by Stenotrophomonas bentonitica BII-R7</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the ratio of Bacillus spores and vegetative cells by shotgun proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (20), pp.25107-25115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3341-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126150⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03337476v1</w:t>
+                <w:t xml:space="preserve">hal-03351358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased protein S-nitrosylation in mitochondria: a key mechanism of exercise-induced cardioprotection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dubois</w:t>
+                <w:t xml:space="preserve">Groundwater promotes emergence of asporogenic mutants of emetic Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Olmos</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00395-021-00906-3⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.5248-5264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503180v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput proteotyping of bacterial isolates by double barrel chromatography-tandem mass spectrometry based on microplate paramagnetic beads and phylopeptidomics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pible</w:t>
+                <w:t xml:space="preserve">Bacillus cereus Decreases NHE and CLO Exotoxin Synthesis to Maintain Appropriate Proteome Dynamics During Growth at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 226, </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2020.103887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins12100645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349228v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater promotes emergence of asporogenic mutants of emetic Bacillus cereus</w:t>
+                <w:t xml:space="preserve">Shotgun proteomics analysis of SARS-CoV-2-infected cells and how it can optimize whole viral particle antigen production for vaccines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Rousset</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Armengaud</w:t>
+                <w:t xml:space="preserve">Lucia Grenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Clavel</w:t>
+                <w:t xml:space="preserve">Fabrice Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duarte Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15203⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.1712-1721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2020.1791737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921272v1</w:t>
+                <w:t xml:space="preserve">hal-03350449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacillus cereus Decreases NHE and CLO Exotoxin Synthesis to Maintain Appropriate Proteome Dynamics During Growth at Low Temperature</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proteotyping Environmental Microorganisms by Phylopeptidomics: Case Study Screening Water from a Radioactive Material Storage Pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jouffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins12100645⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8101525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101746v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun proteomics analysis of SARS-CoV-2-infected cells and how it can optimize whole viral particle antigen production for vaccines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Duarte Gouveia</w:t>
+                <w:t xml:space="preserve">Dichloromethane Degradation Pathway from Unsequenced Hyphomicrobium sp. MC8b Rapidly Explored by Pan-Proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Geersens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric C Laczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashi Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Lázaro Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8121876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/22221751.2020.1791737⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03350449v1</w:t>
+                <w:t xml:space="preserve">hal-03107382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteotyping Environmental Microorganisms by Phylopeptidomics: Case Study Screening Water from a Radioactive Material Storage Pool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">High-throughput proteotyping of bacterial isolates by double barrel chromatography-tandem mass spectrometry based on microplate paramagnetic beads and phylopeptidomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8101525⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2020.103887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968385v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dichloromethane Degradation Pathway from Unsequenced Hyphomicrobium sp. MC8b Rapidly Explored by Pan-Proteomics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rashi Halder</w:t>
+                <w:t xml:space="preserve">Complete Genome Sequences of Four Microbacterium Strains Isolated from Metal- and Radionuclide-Rich Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Lázaro Sánchez</w:t>
+                <w:t xml:space="preserve">Justine Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Zirah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8121876⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00846-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107382v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02363446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of sample preparation methods for fast proteotyping of microorganisms by tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duarte Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Grenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome Sequences of Four Microbacterium Strains Isolated from Metal- and Radionuclide-Rich Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Zirah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Zirah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Berthomieu</w:t>
+                <w:t xml:space="preserve">Catherine Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (42), </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.00846-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00846-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02363446v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequences of Four Microbacterium Strains Isolated from Metal- and Radionuclide-Rich Soils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Proteomics as a Powerful Tool for Studying Toxins of Human Bacterial Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00846-19⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (10), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins11100576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475785v1</w:t>
+                <w:t xml:space="preserve">hal-02618404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Proteomics as a Powerful Tool for Studying Toxins of Human Bacterial Pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteogenomic insights into uranium tolerance of a Chernobyl's $Microbacterium$ bacterial isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Duport</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (10), 18 p. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177, pp.148-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins11100576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02618404v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01944196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-course proteomics dataset to monitor protein-bound methionine oxidation &amp;lt;em&amp;gt;in Bacillus cereus&amp;lt;/em&amp;gt; ATCC 14579</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18, pp.394-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3920,1013 +3920,1009 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteogenomic insights into uranium tolerance of a Chernobyl's $Microbacterium$ bacterial isolate</w:t>
+                <w:t xml:space="preserve">Proteomics data for characterizing $Microbacterium$ $oleivorans\ A9$, an uranium-tolerant actinobacterium isolated near the Chernobyl nuclear power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">​mohamed Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurie Piette</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2017.11.021⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.1125-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01944196v1</w:t>
+                <w:t xml:space="preserve">cea-01951502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics data for characterizing $Microbacterium$ $oleivorans\ A9$, an uranium-tolerant actinobacterium isolated near the Chernobyl nuclear power plant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methionine Residues in Exoproteins and Their Recycling by Methionine Sulfoxide Reductase AB Serve as an Antioxidant Strategy in Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice M. Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duport</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21, pp.1125-1129. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01951502v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine Residues in Exoproteins and Their Recycling by Methionine Sulfoxide Reductase AB Serve as an Antioxidant Strategy in Bacillus cereus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Proteome data to explore the impact of pBClin15 on &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; ATCC 14579</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice M. Alpha-Bazin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Helene Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, 16 p. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.1243-1246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625686v1</w:t>
+                <w:t xml:space="preserve">hal-02629907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical implications of recent advances in proteogenomics</w:t>
+                <w:t xml:space="preserve">Emerin self‐assembly mechanism: role of the LEM domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pible</w:t>
+                <w:t xml:space="preserve">Camille Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+                <w:t xml:space="preserve">Florian Celli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Almunia</w:t>
+                <w:t xml:space="preserve">Kitty Hendriks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Zinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Essawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/14789450.2016.1132169⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 284 (2), pp.338-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.13983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080146v1</w:t>
+                <w:t xml:space="preserve">inserm-02426446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome data to explore the impact of pBClin15 on &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; ATCC 14579</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Deciphering the interactions between the &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; linear plasmid, pBClin15, and its host by high-throughput comparative proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.06.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.07.042⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02629907v1</w:t>
+                <w:t xml:space="preserve">hal-02637894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerin self‐assembly mechanism: role of the LEM domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical implications of recent advances in proteogenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Celli</w:t>
+                <w:t xml:space="preserve">Marie Locard-Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kitty Hendriks</w:t>
+                <w:t xml:space="preserve">Anne Gonzalez de Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Zinke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nada Essawy</w:t>
+                <w:t xml:space="preserve">Christine Almunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.13983⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (2), pp.185-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/14789450.2016.1132169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02426446v2</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the interactions between the &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; linear plasmid, pBClin15, and its host by high-throughput comparative proteomics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Proteomics identifies &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; EntD as a pivotal protein for the production of numerous virulence factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Omer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 146, pp.25-33. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.06.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637894v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time dynamics o fthe&amp;lt;em&amp;gt; Bacillus cereus&amp;lt;/em&amp;gt; exoproteome are shaped by cellular oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4954,579 +4950,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics identifies &amp;lt;em&amp;gt;Bacillus cereus&amp;lt;/em&amp;gt; EntD as a pivotal protein for the production of numerous virulence factors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autophosphorylated Residues Involved in the Regulation of Human Chk2 In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Brunet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Gabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lorphelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nozerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 380 (3), pp.489-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638248v1</w:t>
+                <w:t xml:space="preserve">hal-02132876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophosphorylated Residues Involved in the Regulation of Human Chk2 In Vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bellanger</w:t>
+                <w:t xml:space="preserve">The checkpoint Saccharomyces cerevisiae Rad9 protein contains a tandem tudor domain that recognizes DNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Charier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duband-Goulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.04.053⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (17), pp.5898-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02132876v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The checkpoint Saccharomyces cerevisiae Rad9 protein contains a tandem tudor domain that recognizes DNA.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">The Tudor Tandem of 53BP1. A New Structural Motif Involved in DNA and RG-Rich Peptide Binding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Charier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alpha-Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Duband-Goulet</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 35 (17), pp.5898-912. </w:t>
+                <w:t xml:space="preserve">Vincent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...105 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12, pp.1551-1562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.str.2004.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId178"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5673,51 +5539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gr&#233;au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zumsteg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138826" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rochebloine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pallot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yehya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2024.103044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madisson Chabas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202300372" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.3c00535" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03967257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tribondeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marugan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1075274" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227160v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boutonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#226;teau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.105007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mappa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11051170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01975" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459788v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hayoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rivasseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11081871" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460665v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108634" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03564149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Barakat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01164-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.937862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chateau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01113-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351358v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3341-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250304v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Madeira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Farjad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10050819" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gorlas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jouli&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.104044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinel-Cabello" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ruiz-Fresneda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpha-Bazin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126150" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-021-00906-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103887" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921272v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rousset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15203" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12100645" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350449v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gallais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Gouveia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2020.1791737" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouffret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101525" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107382v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Geersens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C Laczny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashi Halder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L&#225;zaro S&#225;nchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121876" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01985" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Long" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00846-19" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthomieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00846-19" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618404v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11100576" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.03.030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01944196v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Piette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.11.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01951502v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.136" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625686v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M. Alpha-Bazin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01342" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080146v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard-Paulet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14789450.2016.1132169" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629907v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Omer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.07.042" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426446v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Samson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Hendriks" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zinke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Essawy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13983" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637894v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.06.022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00342" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638248v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132876v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lorphelin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nozerand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marchetti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.04.053" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N9NV19R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancelot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Charier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duband-Goulet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm607" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.06.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gr&#233;au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zumsteg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138826" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416349v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Boulghobra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rochebloine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pallot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yehya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2024.103044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madisson Chabas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202300372" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.3c00535" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mappa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11051170" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c01975" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boutonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#226;teau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.105007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hayoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rivasseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11081871" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460665v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108634" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03967257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tribondeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marugan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Alpha-Bazin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1075274" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.937862" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596602v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chateau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duport" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031033" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bremond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01113-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-021-00906-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinel-Cabello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ruiz-Fresneda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alpha-Bazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126150" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gorlas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jouli&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.104044" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03250304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Madeira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Farjad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10050819" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3341-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rousset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15203" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12100645" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gallais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Gouveia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2020.1791737" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouffret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101525" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107382v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Geersens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C Laczny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashi Halder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen L&#225;zaro S&#225;nchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8121876" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103887" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Long" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00846-19" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01985" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475785v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthomieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00846-19" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618404v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11100576" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01944196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Piette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2017.11.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.03.030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01951502v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.136" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M. Alpha-Bazin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01342" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629907v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Omer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.07.042" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02426446v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Samson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kitty Hendriks" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Zinke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Essawy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13983" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637894v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.06.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locard-Paulet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gonzalez de Peredo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Almunia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14789450.2016.1132169" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638248v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Brunet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00342" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lorphelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nozerand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Marchetti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.04.053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N9NV19R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180974v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lancelot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Charier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Couprie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duband-Goulet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm607" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087100v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.06.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>