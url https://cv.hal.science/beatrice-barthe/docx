--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -594,278 +594,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03281893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis sanitaria y crisis del trabajo: ¿una oportunidad en el caos?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les interruptions la nuit : mise en lumière du travail réel des soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Philippine Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociología del Trabajo de la Universidad Complutense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5209/stra.70687⟩</w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (119), pp.55-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2020.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02953544v1</w:t>
+                <w:t xml:space="preserve">hal-02939426v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interruptions la nuit : mise en lumière du travail réel des soignants</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crisis sanitaria y crisis del trabajo: ¿una oportunidad en el caos?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lacomblez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (119), pp.55-58. </w:t>
+              <w:t xml:space="preserve">Sociología del Trabajo de la Universidad Complutense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La cuestión jornalera entre dos crisis, vol. 96, pp. 17-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2020.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5209/stra.70687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939426v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02953544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au dossier du congrès SELF Toulouse 2017</w:t>
               </w:r>
@@ -1493,269 +1493,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04143085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies used by women workers to reconcile family responsibilities with atypical work schedules in the service sector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Policy implications of the papers in the special issue of WORK concerning Work and family, produced by the IEA Gender and Work Technical Committee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Messing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Abbas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Ahlgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 40 (1), pp.47-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/WOR-2011-1267⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 40 (Supplement 1), pp.129-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2011-1274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04143074v1</w:t>
+                <w:t xml:space="preserve">halshs-01302981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy implications of the papers in the special issue of WORK concerning Work and family, produced by the IEA Gender and Work Technical Committee</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategies used by women workers to reconcile family responsibilities with atypical work schedules in the service sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Messing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bernstein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lydia Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 40 (Supplement 1), pp.129-130. </w:t>
+              <w:t xml:space="preserve">, 2011, 40 (1), pp.47-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/WOR-2011-1274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2011-1267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01302981v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04143074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 2x12h : une solution au conflit de temporalités du travail posté ?</w:t>
               </w:r>
@@ -2306,277 +2306,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler horaires atypiques et vie hors-travail au prisme du genre : développement d’un partenariat interdisciplinaire Québec-France</w:t>
+                <w:t xml:space="preserve">Research and intervention on atypical working hours through a gender lens: an agenda for future research.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Messing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congrès de la SELF : Ergonomie, communauté(s) et société : entre héritages et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368186v1</w:t>
+                <w:t xml:space="preserve">hal-05248430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research and intervention on atypical working hours through a gender lens: an agenda for future research.</w:t>
+                <w:t xml:space="preserve">Articuler horaires atypiques et vie hors-travail au prisme du genre : développement d’un partenariat interdisciplinaire Québec-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Messing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ève Major</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">58e Congrès de la SELF : Ergonomie, communauté(s) et société : entre héritages et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248430v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de socialisation et recherche-intervention. La recherche-intervention comme levier de changement social</w:t>
               </w:r>
@@ -2720,325 +2720,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical schedules in France: an overview from the perspective of social and gender inequalities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
+                <w:t xml:space="preserve">Approche prospective ancrée dans l’activité de travail et développement de l’IA : le cas des centres de tri des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Biencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDIVOSH 2023: Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Intelligence Artificielle et institutions publiques : enjeux, controverses et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Albi (81), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156157v1</w:t>
+                <w:t xml:space="preserve">hal-04718934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women with atypical schedules and ethical challenges: The case of nursing assistants in long-term care in France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Chêne</w:t>
+                <w:t xml:space="preserve">Atypical schedules in France: an overview from the perspective of social and gender inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First edition of IDIVOSH, Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t>
+              <w:t xml:space="preserve">IDIVOSH 2023: Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156152v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche prospective ancrée dans l’activité de travail et développement de l’IA : le cas des centres de tri des déchets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Gaillard</w:t>
+                <w:t xml:space="preserve">Women with atypical schedules and ethical challenges: The case of nursing assistants in long-term care in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence Artificielle et institutions publiques : enjeux, controverses et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Albi (81), France</w:t>
+              <w:t xml:space="preserve">First edition of IDIVOSH, Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718934v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités et temporalités contemporaines : comment les nouvelles formes de temps de travail affectent ceux qui y sont assujettis ?</w:t>
               </w:r>
@@ -3106,64 +3106,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des outils d'actimétrie pour un travail et des usages raisonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Biencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3348,51 +3348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sartori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès AIPTLF : Changement et innovations au travail : Quels enjeux pour les personnes et les organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3417,51 +3417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier d’Échanges et de Recherche sur l’OBservation de l’Activité en Ergonomie (EROBAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4025,64 +4025,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations du travail par l'Intelligence Artificielle : Quels enjeux pour l'ergonomie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Biencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4176,51 +4176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sartori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Triennial Congress of International Ergonomics Association - IEA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Vancouver, France. 222, pp.259-266, 2021, 978-3-030-74610-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4293,51 +4293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4518,51 +4518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5868,51 +5868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cheyrouze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12huw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103901" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142702v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18054" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323419v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18120" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281893v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4671" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953544v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.70687" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939426v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sartori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Philippine Dargent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.06.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gonon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4360" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthe, B.," TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirilly, G.," TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentil, C.," TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gentil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4514" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Bris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.532" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerguelen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2011.07.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12G3FP08-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Messing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2011-1267" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ahlgren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernstein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2011-1274" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.1137" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cazabat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cascino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.2165" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Qu&#233;innec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Verdier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1999.28501" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdevielle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156157v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156152v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718934v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Biencourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02123721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthe, B" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barrau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03450140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_36" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_189" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643938v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Constructive-Ergonomics/Falzon/p/book/9781482235623" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625234v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493948v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Amauger-Lattes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Helardot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bazet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02162494v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molinie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cheyrouze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12huw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103901" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142702v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18054" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323419v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18120" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281893v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4671" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939426v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sartori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Philippine Dargent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.06.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953544v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.70687" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gonon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4360" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthe, B.," TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirilly, G.," TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentil, C.," TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gentil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4514" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Bris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.532" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerguelen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2011.07.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12G3FP08-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Messing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ahlgren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2011-1274" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2011-1267" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.1137" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cazabat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cascino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.2165" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Qu&#233;innec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Verdier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1999.28501" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdevielle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Biencourt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156157v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02123721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthe, B" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barrau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03450140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_36" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_189" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643938v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Constructive-Ergonomics/Falzon/p/book/9781482235623" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625234v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493948v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Amauger-Lattes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Helardot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bazet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02162494v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molinie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>