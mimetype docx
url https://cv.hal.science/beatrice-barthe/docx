--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,2229 +66,2354 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)concevoir les temps, le travail et les temps de travail à partir de la simulation : proposition théorique et méthodologique</w:t>
+                <w:t xml:space="preserve">Réfléchir aux temps de travail atypiques sous l’angle des inégalités sociales et de genre en santé au travail : Résultats d’un World Café France-Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3, pp.269-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743040v1</w:t>
+                <w:t xml:space="preserve">hal-05613034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing shift work: Proposal for a participatory approach deployed in a hospital setting and focusing on actual work</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">(Re)concevoir les temps, le travail et les temps de travail à partir de la simulation : proposition théorique et méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2022.103901⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21-2 (21-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12huw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294858v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempos de trabalho atípicos e temporalidades humanas : a necessidade de uma abordagem interdisciplinar em ergonomia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing shift work: Proposal for a participatory approach deployed in a hospital setting and focusing on actual work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboreal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/laboreal.18054⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106, pp.103901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2022.103901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142702v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horarios atípicos de trabajo y temporalidades humanas : la necesidad de un enfoque interdisciplinario en ergonomía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboreal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboreal.18120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise sanitaire comme crise du travail</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+                <w:t xml:space="preserve">Tempos de trabalho atípicos e temporalidades humanas : a necessidade de uma abordagem interdisciplinar em ergonomia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.4671⟩</w:t>
+              <w:t xml:space="preserve">Laboreal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboreal.18054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03281893v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interruptions la nuit : mise en lumière du travail réel des soignants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Barthe</w:t>
+                <w:t xml:space="preserve">La crise sanitaire comme crise du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Sartori</w:t>
+                <w:t xml:space="preserve">Marianne Lacomblez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Philippine Dargent</w:t>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (119), pp.55-58. </w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La santé au travail : une question d'éducation et de formation ?, 7 (2), pp.103-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2020.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17184/eac.4671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939426v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03281893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis sanitaria y crisis del trabajo: ¿una oportunidad en el caos?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les interruptions la nuit : mise en lumière du travail réel des soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Philippine Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociología del Trabajo de la Universidad Complutense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5209/stra.70687⟩</w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (119), pp.55-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2020.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02953544v1</w:t>
+                <w:t xml:space="preserve">hal-02939426v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au dossier du congrès SELF Toulouse 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Crisis sanitaria y crisis del trabajo: ¿una oportunidad en el caos?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lacomblez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociología del Trabajo de la Universidad Complutense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La cuestión jornalera entre dos crisis, vol. 96, pp. 17-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/stra.70687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.4360⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04040521v1</w:t>
+                <w:t xml:space="preserve">halshs-02953544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail de nuit en 12 heures : un « scénario de travail » élaboré par les infirmiers dans un service de réanimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Barthe</w:t>
+                <w:t xml:space="preserve">Introduction au dossier du congrès SELF Toulouse 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (1), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 16-2, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.4360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.3073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01804793v1</w:t>
+                <w:t xml:space="preserve">hal-04040521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Job demands and resting and napping opportunities for nurses during night shifts: impact on sleepiness and self-evaluated quality of healthcare</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cathy Toupin</w:t>
+                <w:t xml:space="preserve">Travail de nuit en 12 heures : un « scénario de travail » élaboré par les infirmiers dans un service de réanimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.3073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117065v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir se reposer au cours du poste de nuit : un atout pour le travail ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Job demands and resting and napping opportunities for nurses during night shifts: impact on sleepiness and self-evaluated quality of healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthe, B.,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+                <w:t xml:space="preserve">Tirilly, G.,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gentil</w:t>
+                <w:t xml:space="preserve">Gentil, C.,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Toupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industrial Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564647v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrits de relève de poste : une activité continue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pouvoir se reposer au cours du poste de nuit : un atout pour le travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Le Bris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+                <w:t xml:space="preserve">Catherine Gentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (1), pp.31-54. </w:t>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pistes.4514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564660v1</w:t>
+                <w:t xml:space="preserve">hal-04564647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages of Shift Changeovers with Meetings: Ergonomic Analysis of Shift Supervisors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Écrits de relève de poste : une activité continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2011.07.001⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.31-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04143085v1</w:t>
+                <w:t xml:space="preserve">hal-04564660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy implications of the papers in the special issue of WORK concerning Work and family, produced by the IEA Gender and Work Technical Committee</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bernstein</w:t>
+                <w:t xml:space="preserve">Advantages of Shift Changeovers with Meetings: Ergonomic Analysis of Shift Supervisors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kerguelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/WOR-2011-1274⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (2), pp.447-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2011.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01302981v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04143085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies used by women workers to reconcile family responsibilities with atypical work schedules in the service sector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Policy implications of the papers in the special issue of WORK concerning Work and family, produced by the IEA Gender and Work Technical Committee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Messing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Ahlgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bernstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 40 (1), pp.47-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/WOR-2011-1267⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 40 (Supplement 1), pp.129-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2011-1274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04143074v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01302981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les 2x12h : une solution au conflit de temporalités du travail posté ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Barthe</w:t>
+                <w:t xml:space="preserve">Strategies used by women workers to reconcile family responsibilities with atypical work schedules in the service sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Messing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Abbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10, </w:t>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (1), pp.47-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/temporalites.1137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2011-1267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">halshs-04143059v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04143074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work load and job stress: two facets of the same situation? Exploratory study in a gerontology department</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les 2x12h : une solution au conflit de temporalités du travail posté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Cascino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pistes.2165⟩</w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.1137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04143051v1</w:t>
+                <w:t xml:space="preserve">halshs-04143059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work activity during night shifts in hospital’s neonatal department : How nurses reorganize health care to adapt to their alertness decrease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvon Quéinnec</w:t>
+                <w:t xml:space="preserve">Work load and job stress: two facets of the same situation? Exploratory study in a gerontology department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cazabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cascino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomia: An International Journal of Ergonomics and Human Factors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pistes.2165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04143031v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04143051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse de l'activité de travail en postes de nuit : bilan de 25 ans de recherches et perspectives.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Work activity during night shifts in hospital’s neonatal department : How nurses reorganize health care to adapt to their alertness decrease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Quéinnec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 67 (1), pp.41-61</w:t>
+              <w:t xml:space="preserve">Ergonomia: An International Journal of Ergonomics and Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27 (2), pp.119-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105217v1</w:t>
+                <w:t xml:space="preserve">halshs-04143031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La visibilité de l’activité d’autrui, composante de la dimension collective du travail de soin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+                <w:t xml:space="preserve">L'analyse de l'activité de travail en postes de nuit : bilan de 25 ans de recherches et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Quéinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 94, pp.51-58</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 67 (1), pp.41-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04143021v1</w:t>
+                <w:t xml:space="preserve">hal-00105217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La visibilité de l’activité d’autrui, composante de la dimension collective du travail de soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 94, pp.51-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04143021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Terminologie et perspectives d'analyse du travail collectif en ergonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Quéinnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 4, pp.663-686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/psy.1999.28501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2298,1501 +2423,1501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research and intervention on atypical working hours through a gender lens: an agenda for future research.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Messing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ève Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ergonomics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler horaires atypiques et vie hors-travail au prisme du genre : développement d’un partenariat interdisciplinaire Québec-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Messing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e Congrès de la SELF : Ergonomie, communauté(s) et société : entre héritages et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques de socialisation et recherche-intervention. La recherche-intervention comme levier de changement social</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les réalités du travail des aides-soignants en EHPAD : enjeux de la valorisation du sens du travail pour favoriser le bien-être des soignants et des résidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Jaurès, Feb 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire. Le « sens du travail » : enjeux psychiques, sociaux et politiques de l’activité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620923v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réalités du travail des aides-soignants en EHPAD : enjeux de la valorisation du sens du travail pour favoriser le bien-être des soignants et des résidents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamiques de socialisation et recherche-intervention. La recherche-intervention comme levier de changement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire. Le « sens du travail » : enjeux psychiques, sociaux et politiques de l’activité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Jaurès, Feb 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741196v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche prospective ancrée dans l’activité de travail et développement de l’IA : le cas des centres de tri des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Biencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence Artificielle et institutions publiques : enjeux, controverses et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Albi (81), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical schedules in France: an overview from the perspective of social and gender inequalities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Women with atypical schedules and ethical challenges: The case of nursing assistants in long-term care in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDIVOSH 2023: Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t>
+              <w:t xml:space="preserve">First edition of IDIVOSH, Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156157v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women with atypical schedules and ethical challenges: The case of nursing assistants in long-term care in France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Atypical schedules in France: an overview from the perspective of social and gender inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Tirilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First edition of IDIVOSH, Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t>
+              <w:t xml:space="preserve">IDIVOSH 2023: Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156152v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités et temporalités contemporaines : comment les nouvelles formes de temps de travail affectent ceux qui y sont assujettis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème Congrès International de la SELF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jul 2022, Genève (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des outils d'actimétrie pour un travail et des usages raisonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Biencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales du 11e Colloque EPIQUE : Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Crisis, Work Crisis: What Place for Ergonomics in Society Now ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lacomblez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HFE (Human Factors and Ergonomics) in a connected world/L,ergonomie 4,0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEA, Jun 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03281832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation sociale et Temps de travail : une démarche participative basée sur le travail réel pour réinventer le travail futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sartori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème congrès AIPTLF : Changement et innovations au travail : Quels enjeux pour les personnes et les organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03323050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier d’Échanges et de Recherche sur l’OBservation de l’Activité en Ergonomie (EROBAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème congrès de la SELF. Comment contribuer à un autre monde ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thierry Morlet &amp; Arnaud Tran Van (SELF), Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des heures et des années : les horaires de travail au fil du parcours professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Toupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthe, B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence introductive du séminaire annuel du Créapt-CEET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horaires de travail et Société : quels constats, quelles évolutions en Europe et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48eme Congrès International de la Société d’Ergonomie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du temps biologique au temps social.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires d'ergonomes. Antoine Laville &amp; Yvon Quéinnec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3802,124 +3927,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12-hour shifts: determining the role of temporal flexibility allowed by extended work periods to manage sleepiness variations of nurses and nursing work requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th edition of HEPS (Healthcare Ergonomics and Patient Safety)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3929,785 +4054,785 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir le travail en horaires atypiques : proposition d’une démarche innovante en milieu hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.280-287, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations du travail par l'Intelligence Artificielle : Quels enjeux pour l'ergonomie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Biencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55éme congrès de la SELF. L’activité et ses frontières. Penser et agir sur les transformations de nos sociétés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.324-329, 2021, Actes du 55 ème Congrès de la SELF. L’activité et ses frontières. Penser et agir sur les transformations de nos sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Design of Work in Atypical Schedules: A Social Innovation Approach in Hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sartori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Triennial Congress of International Ergonomics Association - IEA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Vancouver, France. 222, pp.259-266, 2021, 978-3-030-74610-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74611-7_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03323047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role and Positioning of Observation in Ergonomics Approaches: A Research and Design Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th triennial congress of the International ergonomics association (IEA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 824, Springer, pp.1821-1828, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Préparer » la nuit de travail en 12 heures au début du poste pour gérer charge de travail et vigilance : le cas des infirmiers d’un service de réanimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Congrès de la Société d’Ergonomie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-35, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outiller l'observation de l'activité de travail. Quels processus de conception d'un dispositif technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e Congrès de la SELF. Présent et futur de l’ergonomie – Répondre aux défis actuels et être acteur des évolutions de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.543-547, 2017, Présent et futur de l’ergonomie – Répondre aux défis actuels et être acteur des évolutions de demain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12-hour shifts: determining the role of temporal flexibility allowed by extended work periods to manage sleepiness variations of nurses and nursing work requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Cheyrouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2016 Healthcare systems Ergonomics and Patient Safety Conference (HEPS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4717,693 +4842,693 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Crisis,Work Crisis: What Place for Ergonomics in Society Now?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lacomblez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 219, Springer, pp.104-107, 2021, Systems and Macroergonomics, 978-3-030-74601-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03281877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Constrained to Constructed Working Time: Toward an Enabling Organization of Work in Rotating Shifts and Night Shifts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Toupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Falzon, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructive Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 81-94, 2014, 9781482235623</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du temps contraint au temps construit : vers une organisation capacitante du travail en horaires alternants et de nuit</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regards pluridisciplinaires sur les transformations contemporaines du travail, la pénibilité et la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Amauger-Lattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Helardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Le Deist. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomie constructive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.75--88, 2013, 978-2-13-060748-9</w:t>
+              <w:t xml:space="preserve">Restructurations et santé au travail : regards pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Octarès, 2013, 9782366300062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625234v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards pluridisciplinaires sur les transformations contemporaines du travail, la pénibilité et la santé au travail</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du temps contraint au temps construit : vers une organisation capacitante du travail en horaires alternants et de nuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Toupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restructurations et santé au travail : regards pluridisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Octarès, 2013, 9782366300062</w:t>
+              <w:t xml:space="preserve">Ergonomie constructive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.75--88, 2013, 978-2-13-060748-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493948v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la charge de travail en situation de travail posté : approche pluridisciplinaire combinant les apports de la psychophysiologie, de la psychologie sociale et de l’ergonomie cognitive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Mélan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cascino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Courtet &amp; M. Gollac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques du travail, la santé négociée, C. Courtet &amp; M. Gollac (Eds.), La Decouverte.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte, 2012, Risques du travail, la santé négociée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01612554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche exploratoire du stress perçu et de la charge de travail dans le secteur hospitalier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cazabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cascino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Congrès de la SELF Caen, Ergonomie et santé au travail : transformation du travail et perspectives pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5413,147 +5538,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health crisis. Work crisis. An opportunity amidst the chaos?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lacomblez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02612278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5563,165 +5688,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des heures et des années : les horaires de travail au fil du parcours professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Molinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport de recherche n° 107, Conservatoire national des arts et métiers (CNAM). 2019, 190 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5868,51 +5993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cheyrouze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12huw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103901" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142702v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18054" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323419v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18120" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281893v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4671" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939426v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sartori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Philippine Dargent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.06.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953544v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.70687" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gonon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4360" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthe, B.," TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirilly, G.," TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentil, C.," TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gentil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4514" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Bris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.532" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerguelen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2011.07.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12G3FP08-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302981v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Messing" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ahlgren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2011-1274" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2011-1267" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.1137" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cazabat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cascino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.2165" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Qu&#233;innec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Verdier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1999.28501" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdevielle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Biencourt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156157v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02123721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthe, B" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Costa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barrau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03450140v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_36" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_189" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643938v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Constructive-Ergonomics/Falzon/p/book/9781482235623" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625234v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493948v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Amauger-Lattes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Helardot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bazet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093286v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02162494v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molinie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05613034v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cheyrouze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernstein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12huw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103901" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4671" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939426v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sartori" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Philippine Dargent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2020.06.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.70687" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gonon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4360" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02117065v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthe, B.," TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirilly, G.," TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentil, C.," TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564647v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gentil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4514" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Bris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.532" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kerguelen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2011.07.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12G3FP08-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Messing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ahlgren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2011-1274" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Abbas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2011-1267" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.1137" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cazabat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cascino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.2165" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Qu&#233;innec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Verdier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04143021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.1999.28501" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdevielle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718934v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Biencourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156157v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02123721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthe, B" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Costa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110274v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160147v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barrau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03450140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323047v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74611-7_36" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04088968v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_189" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406026v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meylan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643938v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281877v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Constructive-Ergonomics/Falzon/p/book/9781482235623" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493948v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Amauger-Lattes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Helardot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bazet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Galy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02093286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02162494v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molinie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>