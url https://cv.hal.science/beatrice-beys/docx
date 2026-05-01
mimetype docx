--- v0 (2026-04-02)
+++ v1 (2026-05-01)
@@ -66,1190 +66,1190 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand Gênes pleure des larmes d’argent : émotions et allégories politiques (1505-1508) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Beys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Méniel, Élisabeth Gaucher-Rémond, Louise Millon-Hazo, Ambre Vilain (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Partage des Émotions au Moyen Âge et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le château du Silence du Maître de Jean Thenaud : célébration de Claude de France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Beys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Mounier (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire le silence à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grenoble, UGA Editions, A paraître, « Ateliers de l'imaginaire »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’image de Gerson dans les manuscrits de son œuvre : de l’icon peregrini à l’écrivain-donateur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Beys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Fabre (Éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Gerson écrivain. De l’œuvre latine et française à sa réception européenne (XVe-XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genève, Librairie Droz, p. 467-491, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Image d’une autopsie – autopsie d’une image : indices structurels, stylistiques et iconographiques de la miniature de la Grande Chirurgie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Beys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Bakhouche, Daniel Le Blévec, Évelyne Berriot-Salvadore (Éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gui de Chauliac et sa Grande Chirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N° 111, Brepols, p. 143-156, 2023, collection « De Divinis Artibus »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une image unique : Gui Foucois, arbitre entre l'évêque et le roi (Montpellier, 1260 - ca 1310-1320) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Beys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Carraz et Daniel Le Blévec (dir.), Xavier Hélary (introduction) et Jacques Chiffoleau (conclusion). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gui Foucois, pape Clément IV, et le Midi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers de Fanjeaux n° 57, Centre d'études historiques de Fanjeaux, p. 383 - 407, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le décor du Petit Thalamus : célébration de la mémoire de Montpellier, de son écriture officielle, de ses rituels communautaires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Beys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">coordonné par Gilda Caïti-Russo &amp; Daniel Le Blévec avec la collaboration de Florence Clavaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Petit Thalamus de Montpellier. Les Annales occitanes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée (PULM), p. 75-90, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Vultus Trifrons dans le Liber prophetarum papalium : présence d'une image transgressive »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Beys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Caucanas, Michelle Fournié, Daniel Le Blévec, Jean-Claude Schmitt (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conformisme et transgression dans l'Église méridionale (Xe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers de Fanjeaux n° 56, Centre d'études historiques de Fanjeaux, p. 249-272, Pl. V à VIII, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les semi-grisailles du Triumphe de Temperance : respect du texte et interprétation picturale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Beys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Fabre et Gilles Polizzi (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Thenaud voyageur, poète et cabaliste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers d'Humanisme et Renaissance (n° 168), Genève, Librairie Droz, p. 219-240, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hommage du livre à François Ier : des lettrés promoteurs de leur carrière et « acteurs » de l’image royale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Beys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Petey-Girard Bruno, Polizzi Gilles, Tran Trung. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">François Ier imaginé 1515-1547, colloque international du 9 au 11 avril 2015 organisé par RHR et la Société Française d’Études du Seizième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, 197-216, pl. 7 à 12, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02162277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un manuscrit à l’autre : le décor historié des Petits Thalami montpelliérains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Beys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aysso es lo comessamen : écritures et mémoires du Montpellier médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-108, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01867172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Becket victime de la passion et de la violence dans l’Abregé des Croniques de Noël de Fribois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Beys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Textes réunis par Bernard Andenmatten, Armand Jamme, Laurence Moulinier-Brogi et Marilyn Nicoud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passions et pulsions à la cour (Moyen Âge-Temps modernes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sismel-Ed. Galuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-134, 2015, Micrologus' Library, 978-88-8450-653-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01496972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le collysee d’Eutrapelye : quand l’image sublime le texte ? Image et texte dans Le Triumphe de Temperance de Jean Thenaud », Charles Oliver Stiker-Métral et Marie-Claire Thomine (éd.). Eutrapélie ou l’impertinence polie : de l’Antiquité à l’âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Beys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Vierge à l’Enfant, réceptrice du livre dans les manuscrits méridionaux (XIIIe siècle -XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Beys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Fanjeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Culture religieuse méridionale : les manuscrits et leur contexte artistique - II. Manuscrits et Société [51e Colloque de Fanjeaux, 29 juin-2 juillet 2015], 51, pp.309-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01496964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hommage du livre à François Ier : une image royale multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Beys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 79 (79), pp.101-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/rhren.2014.3384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01213823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image de Louis XII dans ses manuscrits et ceux de son entourage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Beys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et images médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n° 35, décembre-janvier, p. 77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00684027v1</w:t>
-              </w:r>
-[...842 lines deleted...]
-                <w:t xml:space="preserve">halshs-01496972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1693,51 +1693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Beys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496964v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2014.3384" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912418v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912425v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908971v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sismel.it" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Beys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912418v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912390v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912402v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01867172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sismel.it" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213823v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2014.3384" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684027v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>