--- v0 (2026-03-05)
+++ v1 (2026-04-14)
@@ -925,178 +925,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Piton la nuit&amp;lt;/i&amp;gt; (1992) : une jubilation synesthésique offerte ?</w:t>
+                <w:t xml:space="preserve">Conclusion : vers un dialogue entre les champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interculturel Francophonies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Boris Gamaleya, poète indianocéanique de l'univers, 43</w:t>
+              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les lectures identificatrices à l'épreuve de l'altérité des poèmes. Quelles identifications dans la lecture de poèmes, du XIXe au XXIe siècle ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022436v1</w:t>
+                <w:t xml:space="preserve">hal-04472332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : vers un dialogue entre les champs</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Piton la nuit&amp;lt;/i&amp;gt; (1992) : une jubilation synesthésique offerte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Les lectures identificatrices à l'épreuve de l'altérité des poèmes. Quelles identifications dans la lecture de poèmes, du XIXe au XXIe siècle ?</w:t>
+              <w:t xml:space="preserve">Interculturel Francophonies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Boris Gamaleya, poète indianocéanique de l'univers, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472332v1</w:t>
+                <w:t xml:space="preserve">hal-05022436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques oeuvres de Véronique Ovaldé : de la feintise à la fiction et au-delà</w:t>
               </w:r>
@@ -1370,165 +1370,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter en nomade le 'je'&amp;quot; (lecture et écriture du &amp;quot;je&amp;quot; dans Prison, de François Bon (1997), 2018 in Langage intérieur/Espaces intérieurs. Inner Speech/Inner Space, https://epistemocritique.org/habiter-en-nomade-le-je-lecture-et-ecriture-du-je-dans-prison-de-francois-bon-1997</w:t>
+                <w:t xml:space="preserve">La contrainte d'écriture et la vie (Michel Butor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Loxias, 60, http://revel.unice.fr/loxias/index.html?id=8910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527158v1</w:t>
+                <w:t xml:space="preserve">hal-04252892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contrainte d'écriture et la vie (Michel Butor)</w:t>
+                <w:t xml:space="preserve">Habiter en nomade le 'je'&amp;quot; (lecture et écriture du &amp;quot;je&amp;quot; dans Prison, de François Bon (1997), 2018 in Langage intérieur/Espaces intérieurs. Inner Speech/Inner Space, https://epistemocritique.org/habiter-en-nomade-le-je-lecture-et-ecriture-du-je-dans-prison-de-francois-bon-1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loxias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Loxias, 60, http://revel.unice.fr/loxias/index.html?id=8910</w:t>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252892v1</w:t>
+                <w:t xml:space="preserve">hal-02527158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance et éclipses de Verhaeren en France (1916-2016), in Revue Belge de Philologie et d'Histoire, n° 96, 2018, p. 1189 à 1210</w:t>
               </w:r>
@@ -3127,658 +3127,852 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émotions par la poésie : des valeurs en pointillés</w:t>
+                <w:t xml:space="preserve">Chloé Delaume or creative intermediality : an emancipating appropriation of meaning for the reader .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editors Dawn M.Cornelio, Eugénie Péron-Douté, Co-editor Roger Célestin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questionnement des valeurs dans les manuels de français. Programmes de 2015 pour le collège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Chloé Delaume : une oeuvre intermédiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30 (1), Routledge/Taylor and Francis group, UK, pp.30-41, 2026, Contemporary French and Francophone Studies, ISSN 1740-9292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UGA Éditions</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13fh0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2026.2603101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022471v1</w:t>
+                <w:t xml:space="preserve">halshs-05563083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La répétition — hallucination ou passion — lest pour un imaginaire foisonnant : Aimé Césaire&amp;quot;, in Répétition et signifiance. L’invention poétique, Études linguistiques et textuelles (collection du Crem), sous direction : Véronique Magri, Philippe Wahl. Contributeurs : Michèle Aquien, Marc Bonhomme, Marc Dominicy, Michèle Monte, Véronique Montémont, Alain Rabatel, Béatrice Bloch, Stéphane Duchatelez, Agnès Fontvieille-Cordani, Stéphanie Le Briz-Orgeur, Véronique Magri, Sibylle Orlandi, Emmanuelle Prak-Derrington, Stéphanie Thonnerieux, Vorger Camille, Philippe Wahl</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UNE NOUVELLE ESTHÉTIQUE DU VIVANT PAR LA PERCEPTION DE L'ÉCOSYSTÈME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iba Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Bordeaux, collection PrimaLun@ 36, 2026, 97-212; EAN html : 9791030012279. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La répétition : invention et signifiance. L'invention poétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Le vivant comme effet de sens, Beyaert-Geslin, Anne, Forthoffer, Camille, dir.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, , 2026, ISBN html : 979-10-300-1227-9 ISBN pdf : 979-10-300-1228-6 ISSN : 2741-1818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526737v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05562958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du charme à l'ironie, Écouter la musique et lire la poésie, aux 19ème et 20ème siècles</w:t>
+                <w:t xml:space="preserve">Émotions par la poésie : des valeurs en pointillés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Charme de l'Antiquité à nos jours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questionnement des valeurs dans les manuels de français. Programmes de 2015 pour le collège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UGA Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-230, 2025, Didaskein, 978-2-37747-505-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13fh0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527163v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus loin, plus proche que l'institution ; intensifier la lecture en jugeant de loin, réécrire le texte en le saisissant de près</w:t>
+                <w:t xml:space="preserve">La répétition — hallucination ou passion — lest pour un imaginaire foisonnant : Aimé Césaire&amp;quot;, in Répétition et signifiance. L’invention poétique, Études linguistiques et textuelles (collection du Crem), sous direction : Véronique Magri, Philippe Wahl. Contributeurs : Michèle Aquien, Marc Bonhomme, Marc Dominicy, Michèle Monte, Véronique Montémont, Alain Rabatel, Béatrice Bloch, Stéphane Duchatelez, Agnès Fontvieille-Cordani, Stéphanie Le Briz-Orgeur, Véronique Magri, Sibylle Orlandi, Emmanuelle Prak-Derrington, Stéphanie Thonnerieux, Vorger Camille, Philippe Wahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les formes plurielles des écritures de la réception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La répétition : invention et signifiance. L'invention poétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diptyque</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04458734v1</w:t>
+                <w:t xml:space="preserve">hal-02526737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus loin, plus proche que l'institution : intensifier la lecture en jugeant de loin, réécrire le texte en le saisissant de près</w:t>
+                <w:t xml:space="preserve">Du charme à l'ironie, Écouter la musique et lire la poésie, aux 19ème et 20ème siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Formes plurielles des écritures de la réception, vol. 1 : Genres, espaces et formes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, n°34, Presses universitaires de Namur, 2017, Diptyque</w:t>
+              <w:t xml:space="preserve">Le Charme de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 125, Presses universitaires de Bordeaux, p. 321-336., 2019, Eidôlon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527139v1</w:t>
+                <w:t xml:space="preserve">hal-02527163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La disposition du grognon dans L’Auteur et moi d’Eric Chevillard</w:t>
+                <w:t xml:space="preserve">Plus loin, plus proche que l'institution ; intensifier la lecture en jugeant de loin, réécrire le texte en le saisissant de près</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Namur. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eric Chevillard dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Les formes plurielles des écritures de la réception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIè partie (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diptyque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-236, 2018, 978-2-87037-970-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527167v1</w:t>
+                <w:t xml:space="preserve">hal-04458734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jubilation du lecteur : immersion ou moments d'intensité</w:t>
+                <w:t xml:space="preserve">Plus loin, plus proche que l'institution : intensifier la lecture en jugeant de loin, réécrire le texte en le saisissant de près</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eric Benoit. </w:t>
+              <w:t xml:space="preserve">Marie-Josée Fourtanier, François Le Goff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature et jubilation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 39, Presses Universitaires de Bordeaux, pp.447-458, 2015, coll. Modernités</w:t>
+              <w:t xml:space="preserve">Les Formes plurielles des écritures de la réception, vol. 1 : Genres, espaces et formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°34, Presses universitaires de Namur, 2017, Diptyque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903627v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disposition du grognon dans L’Auteur et moi d’Eric Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eric Chevillard dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jubilation du lecteur : immersion ou moments d'intensité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Benoit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et jubilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, Presses Universitaires de Bordeaux, pp.447-458, 2015, coll. Modernités</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémiotique et sémiologie (Approche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathilde Bernard, Alexandre Ge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Arts et émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.7, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3788,51 +3982,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lectures identificatrices à l'épreuve de l'altérité des poèmes. Quelles identifications dans la lecture de poèmes, du XIXe au XXIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3848,73 +4042,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3947,73 +4141,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 91, 2017, Contextualiser et actualiser les oeuvres littéraire au collège et au lycée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualiser et actualiser les œuvres littéraires au collège et au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4042,65 +4236,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 91, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4168,51 +4362,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFF33BBA"/>
+    <w:nsid w:val="3CD4E4C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4399,51 +4593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-bloch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8689-3553" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035757078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/116562657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110071046" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cahiersforell.edel.univ-poitiers.fr/index.php?id=1307" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherchestravaux.revues.org/922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://narratologies.revues.org/43" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications-prairial.fr/fablijes/index.php?id=242" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/elfe/1604" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epistemocritique.org/category/la-revue/volume-15" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revel.unice.fr/loxias/index.html?id=8910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://narratologie.revues.org/7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://0-books-openeditionorg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/97085/p-dirkx-dir-les-cinq-sens-la-sensorialite-commeoperateur-" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document6580.php" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document5806.php" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document5261.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document5079.php" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.asso.fr/Samedis/Doumet.Bloch.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lla-creatis.univ-tlse2.fr/accueil/manifestations-scientifiques/appels-acommunication/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/documents/119518_1294987291ec005c867b7d3ed36a2668.pd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://borisgamaleya.re/colloque-internationalboris-" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/cerilac/congres-de-la-self-xx-xxi/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4EE_ABPUBk0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.litmedmod.ca/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bloch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moinard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1604" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458712v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2018.9238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527158v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043745ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Plissonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.925" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633081v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iba Diaw" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Lampropoulos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6848/une-lecture-sensorielle-le-recit-poetique-contemporain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632442v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022471v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/didaskein/questionnement-des-valeurs-dans-les-manuels-de-francais-1477706.kjsp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fh0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993100974410" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522794v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458676v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01615410v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424336v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-bloch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8689-3553" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035757078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/116562657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110071046" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cahiersforell.edel.univ-poitiers.fr/index.php?id=1307" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherchestravaux.revues.org/922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://narratologies.revues.org/43" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications-prairial.fr/fablijes/index.php?id=242" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/elfe/1604" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epistemocritique.org/category/la-revue/volume-15" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revel.unice.fr/loxias/index.html?id=8910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://narratologie.revues.org/7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://0-books-openeditionorg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/97085/p-dirkx-dir-les-cinq-sens-la-sensorialite-commeoperateur-" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document6580.php" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document5806.php" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document5261.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document5079.php" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.asso.fr/Samedis/Doumet.Bloch.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lla-creatis.univ-tlse2.fr/accueil/manifestations-scientifiques/appels-acommunication/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/documents/119518_1294987291ec005c867b7d3ed36a2668.pd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://borisgamaleya.re/colloque-internationalboris-" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/cerilac/congres-de-la-self-xx-xxi/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4EE_ABPUBk0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.litmedmod.ca/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bloch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moinard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1604" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458712v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2018.9238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527158v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043745ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Plissonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.925" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633081v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iba Diaw" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Lampropoulos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6848/une-lecture-sensorielle-le-recit-poetique-contemporain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632442v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05563083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2026.2603101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022471v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/didaskein/questionnement-des-valeurs-dans-les-manuels-de-francais-1477706.kjsp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fh0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526737v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993100974410" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01615410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424336v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>