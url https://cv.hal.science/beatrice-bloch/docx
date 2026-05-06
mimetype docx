--- v1 (2026-04-14)
+++ v2 (2026-05-06)
@@ -843,260 +843,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Piton la nuit&amp;lt;/i&amp;gt; (1992) : une jubilation synesthésique offerte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Les lectures identificatrices à l'épreuve de l'altérité des poèmes. Quelles identifications dans la lecture de poèmes, du XIXe au XXIe siècle ?</w:t>
+              <w:t xml:space="preserve">Interculturel Francophonies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Boris Gamaleya, poète indianocéanique de l'univers, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472300v1</w:t>
+                <w:t xml:space="preserve">hal-05022436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : vers un dialogue entre les champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les lectures identificatrices à l'épreuve de l'altérité des poèmes. Quelles identifications dans la lecture de poèmes, du XIXe au XXIe siècle ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Piton la nuit&amp;lt;/i&amp;gt; (1992) : une jubilation synesthésique offerte ?</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interculturel Francophonies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Boris Gamaleya, poète indianocéanique de l'univers, 43</w:t>
+              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les lectures identificatrices à l'épreuve de l'altérité des poèmes. Quelles identifications dans la lecture de poèmes, du XIXe au XXIe siècle ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022436v1</w:t>
+                <w:t xml:space="preserve">hal-04472300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques oeuvres de Véronique Ovaldé : de la feintise à la fiction et au-delà</w:t>
               </w:r>
@@ -1154,381 +1154,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance et éclipses de Verhaeren en France (1916—2016)</w:t>
+                <w:t xml:space="preserve">La Contrainte d'écriture et la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hommage à Michel Butor, 60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458712v1</w:t>
+                <w:t xml:space="preserve">hal-04450966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contrainte d’écriture et la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Hommage à Michel Butor, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Contrainte d'écriture et la vie</w:t>
+                <w:t xml:space="preserve">Reconnaissance et éclipses de Verhaeren en France (1916—2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loxias</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (4), pp.1189-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rbph.2018.9238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450966v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contrainte d'écriture et la vie (Michel Butor)</w:t>
+                <w:t xml:space="preserve">Habiter en nomade le 'je'&amp;quot; (lecture et écriture du &amp;quot;je&amp;quot; dans Prison, de François Bon (1997), 2018 in Langage intérieur/Espaces intérieurs. Inner Speech/Inner Space, https://epistemocritique.org/habiter-en-nomade-le-je-lecture-et-ecriture-du-je-dans-prison-de-francois-bon-1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loxias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Loxias, 60, http://revel.unice.fr/loxias/index.html?id=8910</w:t>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252892v1</w:t>
+                <w:t xml:space="preserve">hal-02527158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter en nomade le 'je'&amp;quot; (lecture et écriture du &amp;quot;je&amp;quot; dans Prison, de François Bon (1997), 2018 in Langage intérieur/Espaces intérieurs. Inner Speech/Inner Space, https://epistemocritique.org/habiter-en-nomade-le-je-lecture-et-ecriture-du-je-dans-prison-de-francois-bon-1997</w:t>
+                <w:t xml:space="preserve">La contrainte d'écriture et la vie (Michel Butor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Loxias, 60, http://revel.unice.fr/loxias/index.html?id=8910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527158v1</w:t>
+                <w:t xml:space="preserve">hal-04252892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance et éclipses de Verhaeren en France (1916-2016), in Revue Belge de Philologie et d'Histoire, n° 96, 2018, p. 1189 à 1210</w:t>
               </w:r>
@@ -1577,287 +1577,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ténus liens tenus entre les arts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction à &amp;quot;Actualiser, contextualiser la littérature en collège et en lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1043745ar⟩</w:t>
+              <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/recherchestravaux.925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527128v1</w:t>
+                <w:t xml:space="preserve">hal-02526759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à &amp;quot;Actualiser, contextualiser la littérature en collège et en lycée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Écriture picturale, écriture musicale de la littérature et des arts, coll. Modernités, n° 41, Presses Universitaires de Bordeaux, 214 pages, 2017.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91, </w:t>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/recherchestravaux.925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1043745ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526759v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture picturale, écriture musicale de la littérature et des arts, coll. Modernités, n° 41, Presses Universitaires de Bordeaux, 214 pages, 2017.</w:t>
+                <w:t xml:space="preserve">Ténus liens tenus entre les arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1043745ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527123v1</w:t>
+                <w:t xml:space="preserve">hal-02527128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu sur &amp;quot;Le Récit aujourd'hui&amp;quot;, dir. Jérôme Game, PUV, 2011</w:t>
               </w:r>
@@ -2041,96 +2041,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'immersion du lecteur de Robbe-Grillet : partager la conscience (&amp;quot;Les Gommes&amp;quot;) ou vivre la circonstance (&amp;quot;La Jalousie&amp;quot;)</w:t>
+                <w:t xml:space="preserve">sur l'ouvrage de Marie-Claire Ropars-Wuilleumier, &amp;quot;Le temps d'une pensée. Du montage à l'esthétique plurielle&amp;quot;, textes réunis et présentés par Sophie Charlin : compte rendu de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.51--66</w:t>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (3-4), pp.512--513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638273v1</w:t>
+                <w:t xml:space="preserve">hal-02638278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force de persuasion du roman dans &amp;quot;Prélude à Verdun&amp;quot; et &amp;quot;Verdun&amp;quot; de Jules Romains</w:t>
               </w:r>
@@ -2179,96 +2179,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sur l'ouvrage de Marie-Claire Ropars-Wuilleumier, &amp;quot;Le temps d'une pensée. Du montage à l'esthétique plurielle&amp;quot;, textes réunis et présentés par Sophie Charlin : compte rendu de lecture</w:t>
+                <w:t xml:space="preserve">L'immersion du lecteur de Robbe-Grillet : partager la conscience (&amp;quot;Les Gommes&amp;quot;) ou vivre la circonstance (&amp;quot;La Jalousie&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Lettres romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 64 (3-4), pp.512--513</w:t>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.51--66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638278v1</w:t>
+                <w:t xml:space="preserve">hal-02638273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Construction de l'émotion chez le lecteur</w:t>
               </w:r>
@@ -2758,336 +2758,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture sensorielle : Le Récit poétique contemporain : Gracq, Simon, Kateb, Delaume</w:t>
+                <w:t xml:space="preserve">Une lecture sensorielle : le récit poétique contemporain. Gracq, Simon, Kateb, Delaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2017, 2753551944</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 211 p., 2017, Interférences, 978-2-7535-5194-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527131v1</w:t>
+                <w:t xml:space="preserve">hal-05022390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture picturale, écriture musicale de la littérature et des arts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écriture musicale, écriture picturale de la littérature et des arts, Bordeaux, Presses universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Lampropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garcia Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">41, 241 pp., 2017, Modernités, 979-10-300-0178-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apostolos Lampropoulos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02527113v1</w:t>
+                <w:t xml:space="preserve">hal-02522763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture sensorielle : le récit poétique contemporain. Gracq, Simon, Kateb, Delaume</w:t>
+                <w:t xml:space="preserve">Une lecture sensorielle : Le Récit poétique contemporain : Gracq, Simon, Kateb, Delaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2017, 2753551944</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05022390v1</w:t>
+                <w:t xml:space="preserve">hal-02527131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture musicale, écriture picturale de la littérature et des arts, Bordeaux, Presses universitaires de Bordeaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Écriture picturale, écriture musicale de la littérature et des arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Lampropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garcia Pierre</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">41, 241 pp., 2017, Modernités, 979-10-300-0178-5</w:t>
+                <w:t xml:space="preserve">Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Garcia, Béatrice Bloch, Apostolos Lampropoulos. Presses Universitaires de Bordeaux, 41, 214 p., 2017, Modernités, Eric Benoit, 979-10-300-0178-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522763v1</w:t>
+                <w:t xml:space="preserve">hal-02527113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roman contemporain : liberté et plaisir du lecteur (sur le Nouveau Roman)</w:t>
               </w:r>
@@ -3161,221 +3161,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Delaume or creative intermediality : an emancipating appropriation of meaning for the reader .</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UNE NOUVELLE ESTHÉTIQUE DU VIVANT PAR LA PERCEPTION DE L'ÉCOSYSTÈME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editors Dawn M.Cornelio, Eugénie Péron-Douté, Co-editor Roger Célestin. </w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iba Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Bordeaux, collection PrimaLun@ 36, 2026, 97-212; EAN html : 9791030012279. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chloé Delaume : une oeuvre intermédiale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le vivant comme effet de sens, Beyaert-Geslin, Anne, Forthoffer, Camille, dir.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, , 2026, ISBN html : 979-10-300-1227-9 ISBN pdf : 979-10-300-1228-6 ISSN : 2741-1818</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05563083v1</w:t>
+                <w:t xml:space="preserve">halshs-05562958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNE NOUVELLE ESTHÉTIQUE DU VIVANT PAR LA PERCEPTION DE L'ÉCOSYSTÈME</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chloé Delaume or creative intermediality : an emancipating appropriation of meaning for the reader .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pascal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Bordeaux, collection PrimaLun@ 36, 2026, 97-212; EAN html : 9791030012279. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editors Dawn M.Cornelio, Eugénie Péron-Douté, Co-editor Roger Célestin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le vivant comme effet de sens, Beyaert-Geslin, Anne, Forthoffer, Camille, dir.,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chloé Delaume : une oeuvre intermédiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30 (1), Routledge/Taylor and Francis group, UK, pp.30-41, 2026, Contemporary French and Francophone Studies, ISSN 1740-9292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2026.2603101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05562958v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05563083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions par la poésie : des valeurs en pointillés</w:t>
               </w:r>
@@ -3812,173 +3812,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jubilation du lecteur : immersion ou moments d'intensité</w:t>
+                <w:t xml:space="preserve">Sémiotique et sémiologie (Approche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eric Benoit. </w:t>
+              <w:t xml:space="preserve">Mathilde Bernard, Alexandre Ge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature et jubilation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 39, Presses Universitaires de Bordeaux, pp.447-458, 2015, coll. Modernités</w:t>
+              <w:t xml:space="preserve">Dictionnaire Arts et émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.7, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903627v1</w:t>
+                <w:t xml:space="preserve">hal-02522794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémiotique et sémiologie (Approche)</w:t>
+                <w:t xml:space="preserve">Jubilation du lecteur : immersion ou moments d'intensité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mathilde Bernard, Alexandre Ge. </w:t>
+              <w:t xml:space="preserve">Eric Benoit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire Arts et émotions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.7, 2015</w:t>
+              <w:t xml:space="preserve">Littérature et jubilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, Presses Universitaires de Bordeaux, pp.447-458, 2015, coll. Modernités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522794v1</w:t>
+                <w:t xml:space="preserve">hal-02903627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4009,51 +4009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lectures identificatrices à l'épreuve de l'altérité des poèmes. Quelles identifications dans la lecture de poèmes, du XIXe au XXIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4078,64 +4078,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4177,64 +4177,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualiser et actualiser les œuvres littéraires au collège et au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4362,51 +4362,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CD4E4C4"/>
+    <w:nsid w:val="EB217137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4593,51 +4593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-bloch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8689-3553" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035757078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/116562657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110071046" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cahiersforell.edel.univ-poitiers.fr/index.php?id=1307" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherchestravaux.revues.org/922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://narratologies.revues.org/43" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications-prairial.fr/fablijes/index.php?id=242" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/elfe/1604" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epistemocritique.org/category/la-revue/volume-15" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revel.unice.fr/loxias/index.html?id=8910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://narratologie.revues.org/7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://0-books-openeditionorg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/97085/p-dirkx-dir-les-cinq-sens-la-sensorialite-commeoperateur-" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document6580.php" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document5806.php" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document5261.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document5079.php" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.asso.fr/Samedis/Doumet.Bloch.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lla-creatis.univ-tlse2.fr/accueil/manifestations-scientifiques/appels-acommunication/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/documents/119518_1294987291ec005c867b7d3ed36a2668.pd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://borisgamaleya.re/colloque-internationalboris-" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/cerilac/congres-de-la-self-xx-xxi/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4EE_ABPUBk0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.litmedmod.ca/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bloch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moinard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1604" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458712v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2018.9238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527158v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043745ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Plissonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.925" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633081v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iba Diaw" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Lampropoulos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022390v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6848/une-lecture-sensorielle-le-recit-poetique-contemporain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632442v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05563083v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2026.2603101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562958v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022471v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/didaskein/questionnement-des-valeurs-dans-les-manuels-de-francais-1477706.kjsp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fh0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526737v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993100974410" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01615410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424336v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beatrice-bloch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8689-3553" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035757078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/116562657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110071046" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cahiersforell.edel.univ-poitiers.fr/index.php?id=1307" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherchestravaux.revues.org/922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://narratologies.revues.org/43" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications-prairial.fr/fablijes/index.php?id=242" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/elfe/1604" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epistemocritique.org/category/la-revue/volume-15" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revel.unice.fr/loxias/index.html?id=8910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://narratologie.revues.org/7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://0-books-openeditionorg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/97085/p-dirkx-dir-les-cinq-sens-la-sensorialite-commeoperateur-" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document6580.php" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document5806.php" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document5261.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document5079.php" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.asso.fr/Samedis/Doumet.Bloch.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lla-creatis.univ-tlse2.fr/accueil/manifestations-scientifiques/appels-acommunication/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/actualites/documents/119518_1294987291ec005c867b7d3ed36a2668.pd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://borisgamaleya.re/colloque-internationalboris-" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/cerilac/congres-de-la-self-xx-xxi/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4EE_ABPUBk0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.litmedmod.ca/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bloch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moinard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elfe.1604" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2018.9238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527158v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526759v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Plissonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.925" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043745ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633081v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633453v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638278v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638275v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pascal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iba Diaw" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022390v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6848/une-lecture-sensorielle-le-recit-poetique-contemporain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Lampropoulos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Pierre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632442v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562958v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05563083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2026.2603101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022471v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/didaskein/questionnement-des-valeurs-dans-les-manuels-de-francais-1477706.kjsp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fh0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526737v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pun.be/FR/livre/?GCOI=99993100974410" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527139v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903627v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01615410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424336v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>